--- v1 (2026-03-22)
+++ v2 (2026-07-13)
@@ -1,1629 +1,1777 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA9974E1-F36A-4484-9401-E88BBD715054}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A7D54E8-8A6E-4948-85B6-35C2504977CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List!$A$2:$C$191</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">List!$A$1:$C$191</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">List!$A$1:$C$206</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">List!$2:$2</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="416">
-[...1483 lines deleted...]
- ETFs Eligible for Closing iNAV Trading (as of January 20, 2026)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="461">
+  <si>
+    <t>引けiNAV取引の対象ETF（2026年6月9日時点）
+ ETFs Eligible for Closing iNAV Trading (as of June 9, 2026)</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>トリヒキ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ネン</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="24" eb="25">
+    <rPh sb="23" eb="24">
       <t>ニチ</t>
     </rPh>
-    <rPh sb="25" eb="27">
+    <rPh sb="24" eb="26">
       <t>ジテン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>コード
+Code</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>銘柄名</t>
+    <rPh sb="0" eb="2">
+      <t>メイガラ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Name</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF TOPIX（年1回決算型）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">iFreeETF TOPIX (Yearly Dividend Type) </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ ＴＯＰＩＸ連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>上場インデックスファンドTOPIX</t>
+  </si>
+  <si>
+    <t>Listed Index Fund TOPIX</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ ＴＯＰＩＸ Ｃｏｒｅ 30連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX Core 30 Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 日経300株価指数連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS Nikkei 300 Index Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF 日経225（年1回決算型）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">iFreeETF Nikkei225 (Yearly Dividend Type) </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 日経225連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS Nikkei 225 Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ｉシェアーズ　日経225 ETF</t>
+  </si>
+  <si>
+    <t>iShares Core Nikkei225 ETF</t>
+  </si>
+  <si>
+    <t>上場インデックスファンド225</t>
+  </si>
+  <si>
+    <t>Listed  Fund 225</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 東証REIT指数連動型上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS REIT  ETF</t>
+  </si>
+  <si>
+    <t>上場インデックスファンドＪリート(東証ＲＥＩＴ指数)隔月分配型</t>
+  </si>
+  <si>
+    <t>Listed  Fund J-REIT (Tokyo Stock Exchange REIT ) Bi-Monthly Dividend Payment Type</t>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳ　日経２２５上場投信</t>
+  </si>
+  <si>
+    <t>MAXIS NIKKEI225 ETF</t>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳ　トピックス上場投信</t>
+  </si>
+  <si>
+    <t>MAXIS TOPIX ETF</t>
+  </si>
+  <si>
+    <t>TOPIXベア2倍上場投信</t>
+  </si>
+  <si>
+    <t>TOPIX Bear -2x ETF</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS 日経平均ダブルインバース･インデックス連動型上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS Nikkei 225 Double Inverse Index Exchange Traded Fund</t>
+  </si>
+  <si>
+    <t>上場インデックスファンド日経レバレッジ指数</t>
+  </si>
+  <si>
+    <t>Listed Index Fund Nikkei Leveraged Index</t>
+  </si>
+  <si>
+    <t>日経平均ベア2倍上場投信</t>
+  </si>
+  <si>
+    <t>Nikkei225 Bear -2x ETF</t>
+  </si>
+  <si>
+    <t>iシェアーズ　JPX日経400 ETF</t>
+  </si>
+  <si>
+    <t>iShares JPX-Nikkei 400 ETF</t>
+  </si>
+  <si>
+    <t>iFreeETF 日経平均レバレッジ・インデックス</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF Nikkei225 Leveraged Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF 日経平均ダブルインバース・インデックス</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF Nikkei225 Double Inverse Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF TOPIXレバレッジ（2倍）指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF TOPIX Leveraged (2x) Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF TOPIXダブルインバース（-2倍）指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF TOPIX Double Inverse (-2x) Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　日経２２５</t>
+  </si>
+  <si>
+    <t>One ETF Nikkei225</t>
+  </si>
+  <si>
+    <t>ＳＭＤＡＭ　日経２２５上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>SMDAM NIKKEI225 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">ＳＭＤＡＭ　東証ＲＥＩＴ指数上場投信	</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>SMDAM REIT Index ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>上場インデックスファンドMSCI日本株高配当低ボラティリティ</t>
+  </si>
+  <si>
+    <t>Listed  Fund MSCI Japan Equity High Dividend Low Volatility</t>
+  </si>
+  <si>
+    <t>iFreeETF 日経平均インバース・インデックス</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF Nikkei225 Inverse Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF TOPIXインバース（-1倍）指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF TOPIX Inverse (-1x) Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>楽天ETF‐日経レバレッジ指数連動型</t>
+  </si>
+  <si>
+    <t>Rakuten ETF-Nikkei 225 Leveraged Index</t>
+  </si>
+  <si>
+    <t>楽天ETF‐日経ダブルインバース指数連動型</t>
+  </si>
+  <si>
+    <t>Rakuten ETF-Nikkei 225 Double Inverse Index</t>
+  </si>
+  <si>
+    <t>iFreeETF JPX日経400ダブルインバース・インデックス</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF JPX-Nikkei400 Double Inverse (-2x) Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>JPX日経400ベア2倍上場投信(ダブルインバース)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>JPX-Nikkei 400 Bear -2x Double Inverse ETF</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS JPX日経400ダブルインバース･インデックス連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS JPX-Nikkei 400 Double Inverse Index Exchange Traded Fund</t>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　トピックス</t>
+  </si>
+  <si>
+    <t>One ETF TOPIX</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　ＪＰＸ日経４００</t>
+  </si>
+  <si>
+    <t>One ETF JPX-Nikkei 400</t>
+  </si>
+  <si>
+    <t>iシェアーズ　TOPIX ETF</t>
+  </si>
+  <si>
+    <t>iShares Core TOPIX ETF</t>
+  </si>
+  <si>
+    <t>iシェアーズ・コア　Ｊリート　ＥＴＦ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iShares Core Japan REIT ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iシェアーズ　MSCI 日本株最小分散 ETF</t>
+  </si>
+  <si>
+    <t>iShares MSCI Japan Minimum Volatility (ex-REITs) ETF</t>
+  </si>
+  <si>
+    <t>iシェアーズ　MSCI ジャパン高配当利回り ETF</t>
+  </si>
+  <si>
+    <t>iShares MSCI Japan High Dividend ETF</t>
+  </si>
+  <si>
+    <t>iFreeETF MSCI日本株人材設備投資指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF MSCI Japan Human and Physical Investment Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 野村企業価値分配指数連動型上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS Nomura Enterprise Value Allocation  Exchange Traded Fund</t>
+  </si>
+  <si>
+    <t>上場インデックスファンド日本経済貢献株</t>
+  </si>
+  <si>
+    <t>Listed  Fund Japanese Economy Contributor Stocks</t>
+  </si>
+  <si>
+    <t>iシェアーズ　JPX/S&amp;P 設備・人材投資 ETF</t>
+  </si>
+  <si>
+    <t>iShares JPX/S&amp;P CAPEX &amp; Human Capital ETF</t>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　ＪＰＸ／Ｓ＆Ｐ　設備・人材投資指数</t>
+  </si>
+  <si>
+    <t xml:space="preserve">One ETF JPX/S&amp;P CAPEX &amp; Human Capital </t>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳ ＪＡＰＡＮ 設備・人材積極投資企業２００上場投信</t>
+  </si>
+  <si>
+    <t>MAXIS JAPAN Proactive Investment in Physical and Human Capital 200  ETF</t>
+  </si>
+  <si>
+    <t>iFreeETF 東証REIT指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF Tokyo Stock Exchange REIT Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS 日経平均高配当株50指数連動型上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS Nikkei 225 High Dividend Yield Stock 50  Exchange Traded Fund</t>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　ＪＰＸ日経中小型</t>
+  </si>
+  <si>
+    <t>One ETF JPX-Nikkei Mid Small</t>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　高配当日本株</t>
+  </si>
+  <si>
+    <t>One ETF High Dividend Japan Equity</t>
+  </si>
+  <si>
+    <t>上場インデックスファンドアジアリート</t>
+  </si>
+  <si>
+    <t>Listed  Fund Asian REIT</t>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　ＥＳＧ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>One ETF ESG</t>
+  </si>
+  <si>
+    <t>東証スタンダードＴＯＰ２０ＥＴＦ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>TSE Standard Top 20 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>上場インデックスファンド豪州リート（S&amp;P/ASX200 A-REIT）</t>
+  </si>
+  <si>
+    <t>Listed  Fund Australian REIT (S&amp;P/ASX200 A-REIT)</t>
+  </si>
+  <si>
+    <t>東証グロース・コアＥＴＦ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>TSE Growth Core ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>TOPIXブル2倍上場投信</t>
+  </si>
+  <si>
+    <t>TOPIX Bull 2x ETF</t>
+  </si>
+  <si>
+    <t>TOPIXベア上場投信</t>
+  </si>
+  <si>
+    <t>TOPIX Bear -1x ETF</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS 日経平均レバレッジ･インデックス連動型上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS Nikkei 225 Leveraged Index Exchange Traded Fund</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS 日経平均インバース･インデックス連動型上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS Nikkei 225 Inverse Index Exchange Traded Fund</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS 野村日本株高配当70連動型上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS Nomura Japan Equity High Dividend 70 Exchange Traded Fund</t>
+  </si>
+  <si>
+    <t>上場インデックスファンド日経225（ミニ）</t>
+  </si>
+  <si>
+    <t>Listed  Fund Nikkei 225 (Mini)</t>
+  </si>
+  <si>
+    <t>日経平均ブル2倍上場投信</t>
+  </si>
+  <si>
+    <t>Nikkei 225 Bull 2x ETF</t>
+  </si>
+  <si>
+    <t>日経平均ベア上場投信</t>
+  </si>
+  <si>
+    <t>Nikkei 225 Bear -1x ETF</t>
+  </si>
+  <si>
+    <t>iFreeETF TOPIX Ex-Financials</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>上場インデックスファンドTOPIX Ex-Financials</t>
+  </si>
+  <si>
+    <t>Listed  Fund TOPIX Ex-Financials</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ ＪＰＸ日経インデックス４００連動型上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS JPX-Nikkei  400 Exchange Traded Fund</t>
+  </si>
+  <si>
+    <t>上場インデックスファンドJPX日経インデックス400</t>
+  </si>
+  <si>
+    <t>Listed  Fund JPX-Nikkei  400</t>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳ ＪＰＸ日経インデックス４００上場投信</t>
+  </si>
+  <si>
+    <t>MAXIS JPX-Nikkei  400 ETF</t>
+  </si>
+  <si>
+    <t>NZAM 上場投信 東証REIT指数</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NZAM ETF J-REIT </t>
+  </si>
+  <si>
+    <t>NZAM 上場投信 TOPIX Ex-Financials</t>
+  </si>
+  <si>
+    <t>NZAM ETF TOPIX Ex-Financials</t>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳ Ｊリート上場投信</t>
+  </si>
+  <si>
+    <t>MAXIS J-REIT ETF</t>
+  </si>
+  <si>
+    <t>iFreeETF JPX日経400</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF JPX-Nikkei400</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>159A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ ＪＰＸプライム１５０指数連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS JPX Prime 150 Index Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 東証銀行業株価指数連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX Banks Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 食品(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 FOODS ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ エネルギー資源(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 ENERGY RESOURCES ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 建設・資材(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 CONSTRUCTION &amp; MATERIALS ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 素材・化学(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 RAW MATERIALS &amp; CHEMICALS ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 医薬品(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 PHARMACEUTICAL ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 自動車・輸送機(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 AUTOMOBILES &amp; TRANSPORTATION EQUIPMENT ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 鉄鋼・非鉄(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 STEEL &amp; NONFERROUS ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 機械(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 MACHINERY ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 電機・精密(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 ELECTRIC APPLIANCES &amp; PRECISION INSTRUMENTS ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 情報通信・サービスその他(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 IT &amp; SERVICES,OTHERS ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 電力・ガス(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 ELECTRIC POWER &amp; GAS ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 運輸・物流(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 TRANSPORTATION &amp; LOGISTICS ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 商社・卸売(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 COMMERCIAL &amp; WHOLESALE TRADE ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 小売(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 RETAIL TRADE ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 銀行(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 BANKS ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 金融(除く銀行)(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 FINANCIALS (EX BANKS) ETF</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 不動産(ＴＯＰＩＸ－１７)上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS TOPIX-17 REAL ESTATE ETF</t>
+  </si>
+  <si>
+    <t>iFreeETF TOPIX高配当40指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF TOPIX High Dividend Yield 40 Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF MSCI日本株女性活躍指数（WIN）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">iFreeETF MSCI Japan Empowering Women Index (WIN) </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF MSCIジャパンESGセレクト・リーダーズ指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF MSCI Japan ESG Select Leaders Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF FTSE Blossom Japan Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳ高利回りＪリート上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>MAXIS High Yield J-REIT ETF</t>
+  </si>
+  <si>
+    <t>上場インデックスファンド日本高配当（東証配当フォーカス100）</t>
+  </si>
+  <si>
+    <t>Listed  Fund Japan High Dividend(TSE Dividend Focus 100)</t>
+  </si>
+  <si>
+    <t>170A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>SMT ETF 日本好配当株アクティブ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>SMT ETF Japan Equity Income Strategy Active</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>200A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 日経半導体株指数連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS Nikkei Semiconductor Stock Index Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＳＭＤＡＭ　Ａｃｔｉｖｅ　ＥＴＦ　日本高配当株式</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>SMDAM Active ETF Japan High Dividend Equity</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF JPXプライム150</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF JPX Prime 150</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＰＢＲ１倍割れ解消推進ＥＴＦ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>PBR Improvement over 1x ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>政策保有解消推進ＥＴＦ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Strategic Shareholding Disposal Promotion ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>投資家経営者一心同体ＥＴＦ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Investor-Management Unite as One ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 日本成長株アクティブ上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS Japan Growth Equity Active Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 日本高配当株アクティブ上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS Japan High Dividend Equity Active Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳ高配当日本株アクティブ上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>MAXIS High Dividend Japan Equity Actively Managed ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東証ＲＥＩＴインバースＥＴＦ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>TSE REIT Inverse ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ オフィス・J-REIT ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Office J-REIT ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ レジデンシャル・J-REIT ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Residential J-REIT ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ ホテル＆リテール・J-REIT ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Hotel &amp; Retail J-REIT ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>210A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF 日経高利回りREIT指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF Nikkei High Yield REIT Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>213A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>上場インデックスファンド日経半導体株</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Listed Index Fund Nikkei Semiconductor Stock</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>221A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳ日経半導体株上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>MAXIS Nikkei Semiconductor Stock (Japan) ETF</t>
+  </si>
+  <si>
+    <t>iシェアーズ　MSCI ジャパン気候変動アクション ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iShares MSCI Japan Climate Action ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ ＪＰＸ国債先物ダブルインバース指数連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS JPX JGB Futures Double Inverse Index Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>234A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ MSCI キャッシュフローキング-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X MSCI Japan Cash Flow Kings ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>235A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">	グローバルＸ 高配当30-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan High Dividend 30 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>236A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iシェアーズ　日本国債7-10年 ETF</t>
+  </si>
+  <si>
+    <t>iShares 7-10 Year Japan Government Bond ETF</t>
+  </si>
+  <si>
+    <t>東証グロース２５０ＥＴＦ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>TSE Growth 250 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳ Ｊリート・コア上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>MAXIS J-REIT Core ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ ＭＳＣＩ日本株女性活躍指数（セレクト）連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS MSCI Japan Empowering Women Select Index Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳトピックス（除く金融）上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>MAXIS TOPIX Ex-Financials ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NZAM 上場投信TOPIX</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NZAM ETF TOPIX</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NZAM 上場投信日経225</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NZAM ETF Nikkei 225</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NZAM 上場投信JPX 日経400</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NZAM ETF JPX-Nikkei400</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NZAM 上場投信東証REIT Core 指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NZAM ETF J-REIT Core Index</t>
+  </si>
+  <si>
+    <t>iFreeETF 東証REIT Core指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF Tokyo Stock Exchange REIT Core Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ 野村株主還元70 連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS Nomura Shareholder Yield 70 Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>上場インデックスファンドＪリート（東証ＲＥＩＴ指数）隔月分配型（ミニ）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Listed Index Fund J-REIT (Tokyo Stock Exchange REIT Index) Bi-Monthly Dividend Payment Type (Mini)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東証ＲＥＩＴ ＥＴＦ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>TSE REIT ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Ｏｎｅ ＥＴＦ 東証ＲＥＩＴ指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>One ETF Tokyo Stock Exchange REIT Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＳＭＤＡＭトピックス上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>SMDAM TOPIX ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳカーボン・エフィシェント日本株上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>MAXIS Carbon Efficient Japan Equity ETF</t>
+  </si>
+  <si>
+    <t>iシェアーズ・コア　日本国債 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iShares Core Japan Government Bond ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ MSCI スーパーディビィデンド-日本株式 ETF</t>
+  </si>
+  <si>
+    <t>Global X MSCI SuperDividend® Japan ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ ロジスティクス・J-REIT ETF</t>
+  </si>
+  <si>
+    <t>Global X Logistics J-REIT ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>上場インデックスファンド日経ESG リート</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Listed Index Fund Nikkei ESG REIT</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NZAM 上場投信 S＆P／JPX カーボン・エフィシェント指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NZAM ETF S&amp;P/JPX Carbon Efficient Index</t>
+  </si>
+  <si>
+    <t>257A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＳＭＴ　ＥＴＦ日本株厳選投資アクティブ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>SMT ETF Selected Japan Equity Active</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>258A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＳＭＴ　ＥＴＦ国内リート厳選投資アクティブ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>SMT ETF Selected J-REIT Active</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF 日経225（年4回決算型）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF-Nikkei225(Quarterly Dividend Type)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF TOPIX（年4回決算型）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF-TOPIX(Quarterly Dividend Type)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ デジタル・イノベーション-日本株式ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Digital Innovation Japan ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ e コマース-日本株式ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X E-Commerce Japan ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ MSCI ガバナンス・クオリティ-日本株式ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X MSCI Governance-Quality Japan ETF</t>
+  </si>
+  <si>
+    <t>グローバルＸ クリーンテック-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X CleanTech Japan ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ ロボティクス＆AI-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Robotics &amp; AI ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ バイオ＆メドテック-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Bio &amp; Med Tech ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ ゲーム＆アニメ-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Games &amp; Animation ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ グローバルリーダーズ-日本株式ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Global Leaders ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>SMT ETF カーボン・エフィシェント日本株</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>SMT ETF Carbon Efficient Index Japan Equity</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ　ＦＵＮＤＳ　ＭＳＣＩジャパンカントリー指数（セレクト）連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS MSCI Japan Country Selection Index Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ 半導体関連-日本株式ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Semiconductor ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ レジャー＆エンターテインメント-日本株式ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Leisure &amp; Entertainment ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ メタルビジネス-日本株式ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Metal Business ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>282A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ 半導体・トップ10-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Semiconductor Top 10 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ フィンテック-日本株式ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Fintech ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ 中小型リーダーズ-日本株式ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Mid &amp; Small Cap Leaders ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ 新成長インフラ-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan New Growth Infrastructure ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ MSCI 気候変動対応-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X MSCI Japan Climate Change ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ Morningstar 高配当 ESG-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Morningstar Japan High Dividend ESG ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iシェアーズ　MSCI ジャパンSRI ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iShares MSCI Japan SRI ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iシェアーズ　グリーンＪリート ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iShares Japan Green REIT ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ テック・トップ20-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Tech Top 20 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ グリーン・J-REIT ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Green J-REIT ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>294A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ ＭＳＣＩジャパン気候変動指数（セレクト）連動型上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>NEXT FUNDS MSCI Global Climate 500 Japan Selection Index Exchange Traded Fund</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>315A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ 銀行 高配当-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Bank High Dividend ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>328A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ プライシングパワー・リーダーズ-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Pricing Power Leaders ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>348A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳ読売３３３日本株上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>MAXIS Yomiuri333 Japan Stock ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>349A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＳＭＤＡＭ　Ａｃｔｉｖｅ　ＥＴＦ　日本グロース株式</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>SMDAM Active ETF Japan Growth Equity</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>354A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF ブルームバーグ日本株高配当50指数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF Bloomberg Japan High Dividend 50 Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>360A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東証ＲＥＩＴ Ｃｏｒｅ ＥＴＦ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>TSE REIT Core ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>394A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>業界改革厳選ＥＴＦテレビ業界</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Sector Restructuring Select ETF TV</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>395A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>業界改革厳選ＥＴＦ地銀</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Sector Restructuring Select ETF Regional Banks</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>396A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>業界改革厳選ＥＴＦ　ＲＥＩＴイベント・ドリブン</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Sector Restructuring Select ETF Event-Driven REITs</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>399A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>上場インデックスファンド日経平均高配当株50</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Listed Index Fund Nikkei 225 High Dividend Yield Stock 50</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>435A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF 日本株配当ローテーション戦略</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF Japan Equity Dividend Rotation Strategy</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>443A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF 東証REIT指数（2・5・8・11月決算型）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iFreeETF Tokyo Stock Exchange REIT Index (Feb/May/Aug/Nov Dividend Type)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>459A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>野村高利回りＪリート指数ＥＴＦ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Nomura High-yield J-REIT Index ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>461A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＭＡＸＩＳ日本株高配当ＳＭＡＲＴ５０上場投信</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>MAXIS Japan Equity High Dividend SMART 50 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>465A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グローバルＸ 日経平均株主還元40-日本株式 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Global X Japan Nikkei 225 Shareholder Return 40 ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>473A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ニッセイＥＴＦ　日経２２５インデックス</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Nissay ETF Nikkei 225 Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>488A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iシェアーズ　円高フォーカス ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>iShares Yen Appreciation Focus ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>489A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東証ＲＥＩＴ物流フォーカスＥＴＦ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>TSE REIT Logistics Focus ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>492A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　日本国債　高クーポン（平均残存１０年未満）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>One ETF Japanese Government Bond High Coupon (Average Duration Below Ten Years)</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>493A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　日本国債　１－３年</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>One ETF Japanese Government Bond 1-3 years</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>494A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　日本国債　３－７年</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>One ETF Japanese Government Bond 3-7 years</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>495A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　日本国債　７－１０年</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>One ETF Japanese Government Bond 7-10 years</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>496A</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　日本国債　１７－２０年</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>One ETF Japanese Government Bond 17-20 years</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>TSE REIT Logistics Focus ETF</t>
-[...19 lines deleted...]
-    <t>Nomura High-yield J-REIT Index ETF</t>
+    <t>513A</t>
+  </si>
+  <si>
+    <t>グローバルＸ 防衛テック-日本株式 ETF</t>
+  </si>
+  <si>
+    <t>Global X Japan Defense Tech ETF</t>
+  </si>
+  <si>
+    <t>518A</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ ＦＵＮＤＳ ＦＴＳＥ日本株高配当キャッシュフロー50指数連動型上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS FTSE Japan ex-REITs High Income Cash Flow 50 Index Exchange Traded Fund</t>
+  </si>
+  <si>
+    <t>526A</t>
+  </si>
+  <si>
+    <t>ＪＰＸスタートアップ急成長１００ＥＴＦ</t>
+  </si>
+  <si>
+    <t>JPX Startup100 ETF</t>
+  </si>
+  <si>
+    <t>530A</t>
+  </si>
+  <si>
+    <t>NZAM 上場投信 東証REIT指数（2・5・8・11月決算型）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	NZAM ETF J-REIT Index(2 5 8 11)</t>
+  </si>
+  <si>
+    <t>531A</t>
+  </si>
+  <si>
+    <t>NZAM 上場投信 日経平均高配当株50</t>
+  </si>
+  <si>
+    <t>NZAM ETF Nikkei High Dividend 50</t>
+  </si>
+  <si>
+    <t>532A</t>
+  </si>
+  <si>
+    <t>NZAM 上場投信 TOPIX高配当40</t>
+  </si>
+  <si>
+    <t>NZAM ETF TOPIX High Dividend 40</t>
+  </si>
+  <si>
+    <t>540A</t>
+  </si>
+  <si>
+    <t>上場インデックスファンド日経銀行株トップ10</t>
+  </si>
+  <si>
+    <t>Listed Index Fund Nikkei Bank Stock Top 10</t>
+  </si>
+  <si>
+    <t>541A</t>
+  </si>
+  <si>
+    <t>Ｏｎｅ　ＥＴＦ　ＴＯＰＩＸ高配当株グロース指数</t>
+  </si>
+  <si>
+    <t>One ETF TOPIX High Dividend Growth Index</t>
+  </si>
+  <si>
+    <t>566A</t>
+  </si>
+  <si>
+    <t>iFreeETF ブルームバーグ日本株（除く金融）高配当50指数</t>
+  </si>
+  <si>
+    <t>iFreeETF Bloomberg Japan ex-Financials High Dividend 50 Index</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>570A</t>
+  </si>
+  <si>
+    <t>iシェアーズ　日本国債0-1年 ETF</t>
+  </si>
+  <si>
+    <t>iShares 0-1 Year Japan Government Bond ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>571A</t>
+  </si>
+  <si>
+    <t>iシェアーズ　日本国債1-3年 ETF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	iShares 1-3 Year Japan Government Bond ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>572A</t>
+  </si>
+  <si>
+    <t>iシェアーズ　日本国債3-7年 ETF</t>
+  </si>
+  <si>
+    <t>iShares 3-7 Year Japan Government Bond ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>573A</t>
+  </si>
+  <si>
+    <t>iシェアーズ　日本国債20年超 ETF</t>
+  </si>
+  <si>
+    <t>iShares 20+ Year Japan Government Bond ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>585A</t>
+  </si>
+  <si>
+    <t>日本バリュー・ボトムアップ株式投資戦略アクティブETF</t>
+  </si>
+  <si>
+    <t>NV Bottom Up Equity Investment Strategy Active ETF</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>586A</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS 日経エンタメ・コンテンツ株指数連動型上場投信</t>
+  </si>
+  <si>
+    <t>NEXT FUNDS Nikkei Japan Entertainment Content Stock Index Exchange Traded Fund</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1890,51 +2038,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1971,50 +2119,54 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 9" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -2287,2237 +2439,2412 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C191"/>
+  <dimension ref="A1:C206"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A189" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A207" sqref="A207"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="75.625" style="4" customWidth="1"/>
-    <col min="3" max="3" width="75.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="85.625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="85.625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
-        <v>404</v>
+        <v>0</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
     </row>
     <row r="2" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
-        <v>199</v>
+        <v>1</v>
       </c>
       <c r="B2" s="25" t="s">
-        <v>375</v>
+        <v>2</v>
       </c>
       <c r="C2" s="26" t="s">
-        <v>200</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1305</v>
       </c>
       <c r="B3" s="23" t="s">
-        <v>109</v>
+        <v>4</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>201</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
         <v>1306</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>72</v>
+        <v>6</v>
       </c>
       <c r="C4" s="13" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
         <v>1308</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="C5" s="13" t="s">
-        <v>203</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>1311</v>
       </c>
       <c r="B6" s="10" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="C6" s="13" t="s">
-        <v>204</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>1319</v>
       </c>
       <c r="B7" s="10" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="C7" s="13" t="s">
-        <v>205</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>1320</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>206</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>1321</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>207</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>1329</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>208</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>1330</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>209</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>1343</v>
       </c>
       <c r="B12" s="10" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>210</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>1345</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="C13" s="13" t="s">
-        <v>211</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>1346</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C14" s="13" t="s">
-        <v>212</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>1348</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="C15" s="13" t="s">
-        <v>213</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="5">
         <v>1356</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>214</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5">
         <v>1357</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>215</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="5">
         <v>1358</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>216</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5">
         <v>1360</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>217</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>1364</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="C20" s="13" t="s">
-        <v>218</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="5">
         <v>1365</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>111</v>
+        <v>40</v>
       </c>
       <c r="C21" s="13" t="s">
-        <v>219</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="5">
         <v>1366</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>112</v>
+        <v>42</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>220</v>
+        <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="5">
         <v>1367</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>113</v>
+        <v>44</v>
       </c>
       <c r="C23" s="13" t="s">
-        <v>221</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="5">
         <v>1368</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>114</v>
+        <v>46</v>
       </c>
       <c r="C24" s="13" t="s">
-        <v>222</v>
+        <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>1369</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>223</v>
+        <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>1397</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>129</v>
+        <v>50</v>
       </c>
       <c r="C26" s="13" t="s">
-        <v>224</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>1398</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>130</v>
+        <v>52</v>
       </c>
       <c r="C27" s="13" t="s">
-        <v>225</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>1399</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="C28" s="13" t="s">
-        <v>226</v>
+        <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>1456</v>
       </c>
       <c r="B29" s="12" t="s">
-        <v>115</v>
+        <v>56</v>
       </c>
       <c r="C29" s="14" t="s">
-        <v>227</v>
+        <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="5">
         <v>1457</v>
       </c>
       <c r="B30" s="18" t="s">
-        <v>116</v>
+        <v>58</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>228</v>
+        <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="5">
         <v>1458</v>
       </c>
       <c r="B31" s="18" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="C31" s="16" t="s">
-        <v>229</v>
+        <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="5">
         <v>1459</v>
       </c>
       <c r="B32" s="18" t="s">
-        <v>108</v>
+        <v>62</v>
       </c>
       <c r="C32" s="16" t="s">
-        <v>230</v>
+        <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="5">
         <v>1466</v>
       </c>
       <c r="B33" s="18" t="s">
-        <v>117</v>
+        <v>64</v>
       </c>
       <c r="C33" s="16" t="s">
-        <v>231</v>
+        <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="5">
         <v>1469</v>
       </c>
       <c r="B34" s="18" t="s">
-        <v>196</v>
+        <v>66</v>
       </c>
       <c r="C34" s="16" t="s">
-        <v>232</v>
+        <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="5">
         <v>1472</v>
       </c>
       <c r="B35" s="18" t="s">
-        <v>197</v>
+        <v>68</v>
       </c>
       <c r="C35" s="16" t="s">
-        <v>233</v>
+        <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>1473</v>
       </c>
       <c r="B36" s="19" t="s">
-        <v>2</v>
+        <v>70</v>
       </c>
       <c r="C36" s="16" t="s">
-        <v>234</v>
+        <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>1474</v>
       </c>
       <c r="B37" s="19" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="C37" s="16" t="s">
-        <v>235</v>
+        <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>1475</v>
       </c>
       <c r="B38" s="19" t="s">
-        <v>3</v>
+        <v>74</v>
       </c>
       <c r="C38" s="16" t="s">
-        <v>236</v>
+        <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>1476</v>
       </c>
       <c r="B39" s="19" t="s">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="C39" s="16" t="s">
-        <v>237</v>
+        <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>1477</v>
       </c>
       <c r="B40" s="19" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="C40" s="16" t="s">
-        <v>238</v>
+        <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>1478</v>
       </c>
       <c r="B41" s="19" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C41" s="16" t="s">
-        <v>239</v>
+        <v>81</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>1479</v>
       </c>
       <c r="B42" s="19" t="s">
-        <v>118</v>
+        <v>82</v>
       </c>
       <c r="C42" s="16" t="s">
-        <v>240</v>
+        <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>1480</v>
       </c>
       <c r="B43" s="19" t="s">
-        <v>39</v>
+        <v>84</v>
       </c>
       <c r="C43" s="16" t="s">
-        <v>241</v>
+        <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>1481</v>
       </c>
       <c r="B44" s="19" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="C44" s="16" t="s">
-        <v>242</v>
+        <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>1483</v>
       </c>
       <c r="B45" s="19" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="C45" s="16" t="s">
-        <v>243</v>
+        <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>1484</v>
       </c>
       <c r="B46" s="19" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="C46" s="16" t="s">
-        <v>244</v>
+        <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>1485</v>
       </c>
       <c r="B47" s="19" t="s">
-        <v>43</v>
+        <v>92</v>
       </c>
       <c r="C47" s="16" t="s">
-        <v>245</v>
+        <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>1488</v>
       </c>
       <c r="B48" s="19" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="C48" s="16" t="s">
-        <v>246</v>
+        <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>1489</v>
       </c>
       <c r="B49" s="19" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="C49" s="16" t="s">
-        <v>247</v>
+        <v>97</v>
       </c>
     </row>
     <row r="50" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>1493</v>
       </c>
       <c r="B50" s="19" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="C50" s="16" t="s">
-        <v>248</v>
+        <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>1494</v>
       </c>
       <c r="B51" s="19" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="C51" s="16" t="s">
-        <v>249</v>
+        <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>1495</v>
       </c>
       <c r="B52" s="19" t="s">
-        <v>51</v>
+        <v>102</v>
       </c>
       <c r="C52" s="16" t="s">
-        <v>250</v>
+        <v>103</v>
       </c>
     </row>
     <row r="53" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>1498</v>
       </c>
       <c r="B53" s="19" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="C53" s="16" t="s">
-        <v>251</v>
+        <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>1551</v>
       </c>
       <c r="B54" s="19" t="s">
-        <v>198</v>
+        <v>106</v>
       </c>
       <c r="C54" s="16" t="s">
-        <v>252</v>
+        <v>107</v>
       </c>
     </row>
     <row r="55" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>1555</v>
       </c>
       <c r="B55" s="19" t="s">
-        <v>50</v>
+        <v>108</v>
       </c>
       <c r="C55" s="16" t="s">
-        <v>253</v>
+        <v>109</v>
       </c>
     </row>
     <row r="56" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>1563</v>
       </c>
       <c r="B56" s="19" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="C56" s="16" t="s">
-        <v>254</v>
+        <v>111</v>
       </c>
     </row>
     <row r="57" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="5">
         <v>1568</v>
       </c>
       <c r="B57" s="18" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="C57" s="16" t="s">
-        <v>255</v>
+        <v>113</v>
       </c>
     </row>
     <row r="58" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="5">
         <v>1569</v>
       </c>
       <c r="B58" s="18" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="C58" s="16" t="s">
-        <v>256</v>
+        <v>115</v>
       </c>
     </row>
     <row r="59" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="5">
         <v>1570</v>
       </c>
       <c r="B59" s="18" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="C59" s="16" t="s">
-        <v>257</v>
+        <v>117</v>
       </c>
     </row>
     <row r="60" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="5">
         <v>1571</v>
       </c>
       <c r="B60" s="18" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C60" s="16" t="s">
-        <v>258</v>
+        <v>119</v>
       </c>
     </row>
     <row r="61" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>1577</v>
       </c>
       <c r="B61" s="19" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="C61" s="16" t="s">
-        <v>259</v>
+        <v>121</v>
       </c>
     </row>
     <row r="62" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>1578</v>
       </c>
       <c r="B62" s="19" t="s">
-        <v>7</v>
+        <v>122</v>
       </c>
       <c r="C62" s="16" t="s">
-        <v>260</v>
+        <v>123</v>
       </c>
     </row>
     <row r="63" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="5">
         <v>1579</v>
       </c>
       <c r="B63" s="18" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="C63" s="16" t="s">
-        <v>261</v>
+        <v>125</v>
       </c>
     </row>
     <row r="64" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="5">
         <v>1580</v>
       </c>
       <c r="B64" s="18" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="C64" s="16" t="s">
-        <v>262</v>
+        <v>127</v>
       </c>
     </row>
     <row r="65" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>1585</v>
       </c>
       <c r="B65" s="19" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="C65" s="16" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
     </row>
     <row r="66" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>1586</v>
       </c>
       <c r="B66" s="19" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="C66" s="16" t="s">
-        <v>263</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>1591</v>
       </c>
       <c r="B67" s="19" t="s">
-        <v>9</v>
+        <v>131</v>
       </c>
       <c r="C67" s="16" t="s">
-        <v>264</v>
+        <v>132</v>
       </c>
     </row>
     <row r="68" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>1592</v>
       </c>
       <c r="B68" s="19" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="C68" s="16" t="s">
-        <v>265</v>
+        <v>134</v>
       </c>
     </row>
     <row r="69" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>1593</v>
       </c>
       <c r="B69" s="19" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="C69" s="16" t="s">
-        <v>266</v>
+        <v>136</v>
       </c>
     </row>
     <row r="70" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>1595</v>
       </c>
       <c r="B70" s="19" t="s">
-        <v>49</v>
+        <v>137</v>
       </c>
       <c r="C70" s="16" t="s">
-        <v>267</v>
+        <v>138</v>
       </c>
     </row>
     <row r="71" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>1596</v>
       </c>
       <c r="B71" s="19" t="s">
-        <v>35</v>
+        <v>139</v>
       </c>
       <c r="C71" s="16" t="s">
-        <v>268</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>1597</v>
       </c>
       <c r="B72" s="19" t="s">
-        <v>48</v>
+        <v>141</v>
       </c>
       <c r="C72" s="16" t="s">
-        <v>269</v>
+        <v>142</v>
       </c>
     </row>
     <row r="73" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>1599</v>
       </c>
       <c r="B73" s="19" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C73" s="16" t="s">
-        <v>270</v>
+        <v>144</v>
       </c>
     </row>
     <row r="74" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B74" s="19" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C74" s="16" t="s">
-        <v>271</v>
+        <v>147</v>
       </c>
     </row>
     <row r="75" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>1615</v>
       </c>
       <c r="B75" s="19" t="s">
-        <v>76</v>
+        <v>148</v>
       </c>
       <c r="C75" s="16" t="s">
-        <v>272</v>
+        <v>149</v>
       </c>
     </row>
     <row r="76" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>1617</v>
       </c>
       <c r="B76" s="19" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="C76" s="16" t="s">
-        <v>273</v>
+        <v>151</v>
       </c>
     </row>
     <row r="77" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>1618</v>
       </c>
       <c r="B77" s="19" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="C77" s="16" t="s">
-        <v>274</v>
+        <v>153</v>
       </c>
     </row>
     <row r="78" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>1619</v>
       </c>
       <c r="B78" s="19" t="s">
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="C78" s="16" t="s">
-        <v>275</v>
+        <v>155</v>
       </c>
     </row>
     <row r="79" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>1620</v>
       </c>
       <c r="B79" s="19" t="s">
-        <v>18</v>
+        <v>156</v>
       </c>
       <c r="C79" s="16" t="s">
-        <v>276</v>
+        <v>157</v>
       </c>
     </row>
     <row r="80" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>1621</v>
       </c>
       <c r="B80" s="19" t="s">
-        <v>19</v>
+        <v>158</v>
       </c>
       <c r="C80" s="16" t="s">
-        <v>277</v>
+        <v>159</v>
       </c>
     </row>
     <row r="81" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>1622</v>
       </c>
       <c r="B81" s="19" t="s">
-        <v>20</v>
+        <v>160</v>
       </c>
       <c r="C81" s="16" t="s">
-        <v>278</v>
+        <v>161</v>
       </c>
     </row>
     <row r="82" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>1623</v>
       </c>
       <c r="B82" s="19" t="s">
-        <v>21</v>
+        <v>162</v>
       </c>
       <c r="C82" s="16" t="s">
-        <v>279</v>
+        <v>163</v>
       </c>
     </row>
     <row r="83" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>1624</v>
       </c>
       <c r="B83" s="19" t="s">
-        <v>22</v>
+        <v>164</v>
       </c>
       <c r="C83" s="16" t="s">
-        <v>280</v>
+        <v>165</v>
       </c>
     </row>
     <row r="84" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>1625</v>
       </c>
       <c r="B84" s="19" t="s">
-        <v>23</v>
+        <v>166</v>
       </c>
       <c r="C84" s="16" t="s">
-        <v>281</v>
+        <v>167</v>
       </c>
     </row>
     <row r="85" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>1626</v>
       </c>
       <c r="B85" s="19" t="s">
-        <v>24</v>
+        <v>168</v>
       </c>
       <c r="C85" s="16" t="s">
-        <v>282</v>
+        <v>169</v>
       </c>
     </row>
     <row r="86" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>1627</v>
       </c>
       <c r="B86" s="19" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="C86" s="16" t="s">
-        <v>283</v>
+        <v>171</v>
       </c>
     </row>
     <row r="87" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>1628</v>
       </c>
       <c r="B87" s="19" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="C87" s="16" t="s">
-        <v>284</v>
+        <v>173</v>
       </c>
     </row>
     <row r="88" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>1629</v>
       </c>
       <c r="B88" s="19" t="s">
-        <v>27</v>
+        <v>174</v>
       </c>
       <c r="C88" s="16" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
     </row>
     <row r="89" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>1630</v>
       </c>
       <c r="B89" s="19" t="s">
-        <v>28</v>
+        <v>176</v>
       </c>
       <c r="C89" s="16" t="s">
-        <v>286</v>
+        <v>177</v>
       </c>
     </row>
     <row r="90" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>1631</v>
       </c>
       <c r="B90" s="19" t="s">
-        <v>29</v>
+        <v>178</v>
       </c>
       <c r="C90" s="16" t="s">
-        <v>287</v>
+        <v>179</v>
       </c>
     </row>
     <row r="91" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>1632</v>
       </c>
       <c r="B91" s="19" t="s">
-        <v>30</v>
+        <v>180</v>
       </c>
       <c r="C91" s="16" t="s">
-        <v>288</v>
+        <v>181</v>
       </c>
     </row>
     <row r="92" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>1633</v>
       </c>
       <c r="B92" s="19" t="s">
-        <v>31</v>
+        <v>182</v>
       </c>
       <c r="C92" s="16" t="s">
-        <v>289</v>
+        <v>183</v>
       </c>
     </row>
     <row r="93" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>1651</v>
       </c>
       <c r="B93" s="19" t="s">
-        <v>122</v>
+        <v>184</v>
       </c>
       <c r="C93" s="16" t="s">
-        <v>290</v>
+        <v>185</v>
       </c>
     </row>
     <row r="94" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>1652</v>
       </c>
       <c r="B94" s="19" t="s">
-        <v>123</v>
+        <v>186</v>
       </c>
       <c r="C94" s="16" t="s">
-        <v>291</v>
+        <v>187</v>
       </c>
     </row>
     <row r="95" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>1653</v>
       </c>
       <c r="B95" s="19" t="s">
-        <v>124</v>
+        <v>188</v>
       </c>
       <c r="C95" s="16" t="s">
-        <v>292</v>
+        <v>189</v>
       </c>
     </row>
     <row r="96" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>1654</v>
       </c>
       <c r="B96" s="19" t="s">
-        <v>125</v>
+        <v>190</v>
       </c>
       <c r="C96" s="16" t="s">
-        <v>125</v>
+        <v>190</v>
       </c>
     </row>
     <row r="97" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>1660</v>
       </c>
       <c r="B97" s="19" t="s">
-        <v>55</v>
+        <v>191</v>
       </c>
       <c r="C97" s="16" t="s">
-        <v>293</v>
+        <v>192</v>
       </c>
     </row>
     <row r="98" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>1698</v>
       </c>
       <c r="B98" s="19" t="s">
-        <v>32</v>
+        <v>193</v>
       </c>
       <c r="C98" s="16" t="s">
-        <v>294</v>
+        <v>194</v>
       </c>
     </row>
     <row r="99" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="3" t="s">
-        <v>151</v>
+        <v>195</v>
       </c>
       <c r="B99" s="19" t="s">
-        <v>152</v>
+        <v>196</v>
       </c>
       <c r="C99" s="16" t="s">
-        <v>295</v>
+        <v>197</v>
       </c>
     </row>
     <row r="100" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="3" t="s">
-        <v>153</v>
+        <v>198</v>
       </c>
       <c r="B100" s="19" t="s">
-        <v>154</v>
+        <v>199</v>
       </c>
       <c r="C100" s="16" t="s">
-        <v>296</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>2011</v>
       </c>
       <c r="B101" s="19" t="s">
-        <v>147</v>
+        <v>201</v>
       </c>
       <c r="C101" s="16" t="s">
-        <v>297</v>
+        <v>202</v>
       </c>
     </row>
     <row r="102" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>2017</v>
       </c>
       <c r="B102" s="19" t="s">
-        <v>148</v>
+        <v>203</v>
       </c>
       <c r="C102" s="16" t="s">
-        <v>298</v>
+        <v>204</v>
       </c>
     </row>
     <row r="103" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>2080</v>
       </c>
       <c r="B103" s="19" t="s">
-        <v>131</v>
+        <v>205</v>
       </c>
       <c r="C103" s="16" t="s">
-        <v>299</v>
+        <v>206</v>
       </c>
     </row>
     <row r="104" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>2081</v>
       </c>
       <c r="B104" s="19" t="s">
-        <v>132</v>
+        <v>207</v>
       </c>
       <c r="C104" s="16" t="s">
-        <v>300</v>
+        <v>208</v>
       </c>
     </row>
     <row r="105" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>2082</v>
       </c>
       <c r="B105" s="19" t="s">
-        <v>133</v>
+        <v>209</v>
       </c>
       <c r="C105" s="16" t="s">
-        <v>301</v>
+        <v>210</v>
       </c>
     </row>
     <row r="106" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>2083</v>
       </c>
       <c r="B106" s="19" t="s">
-        <v>134</v>
+        <v>211</v>
       </c>
       <c r="C106" s="16" t="s">
-        <v>302</v>
+        <v>212</v>
       </c>
     </row>
     <row r="107" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>2084</v>
       </c>
       <c r="B107" s="19" t="s">
-        <v>135</v>
+        <v>213</v>
       </c>
       <c r="C107" s="16" t="s">
-        <v>303</v>
+        <v>214</v>
       </c>
     </row>
     <row r="108" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>2085</v>
       </c>
       <c r="B108" s="19" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="C108" s="16" t="s">
-        <v>304</v>
+        <v>216</v>
       </c>
     </row>
     <row r="109" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>2094</v>
       </c>
       <c r="B109" s="19" t="s">
-        <v>138</v>
+        <v>217</v>
       </c>
       <c r="C109" s="16" t="s">
-        <v>305</v>
+        <v>218</v>
       </c>
     </row>
     <row r="110" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>2096</v>
       </c>
       <c r="B110" s="19" t="s">
-        <v>139</v>
+        <v>219</v>
       </c>
       <c r="C110" s="16" t="s">
-        <v>306</v>
+        <v>220</v>
       </c>
     </row>
     <row r="111" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>2097</v>
       </c>
       <c r="B111" s="19" t="s">
-        <v>140</v>
+        <v>221</v>
       </c>
       <c r="C111" s="16" t="s">
-        <v>307</v>
+        <v>222</v>
       </c>
     </row>
     <row r="112" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>2098</v>
       </c>
       <c r="B112" s="19" t="s">
-        <v>141</v>
+        <v>223</v>
       </c>
       <c r="C112" s="16" t="s">
-        <v>308</v>
+        <v>224</v>
       </c>
     </row>
     <row r="113" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="3" t="s">
-        <v>155</v>
+        <v>225</v>
       </c>
       <c r="B113" s="19" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
       <c r="C113" s="16" t="s">
-        <v>309</v>
+        <v>227</v>
       </c>
     </row>
     <row r="114" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="3" t="s">
-        <v>157</v>
+        <v>228</v>
       </c>
       <c r="B114" s="19" t="s">
-        <v>158</v>
+        <v>229</v>
       </c>
       <c r="C114" s="16" t="s">
-        <v>310</v>
+        <v>230</v>
       </c>
     </row>
     <row r="115" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="3" t="s">
-        <v>159</v>
+        <v>231</v>
       </c>
       <c r="B115" s="19" t="s">
-        <v>160</v>
+        <v>232</v>
       </c>
       <c r="C115" s="16" t="s">
-        <v>311</v>
+        <v>233</v>
       </c>
     </row>
     <row r="116" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>2250</v>
       </c>
       <c r="B116" s="20" t="s">
-        <v>127</v>
+        <v>234</v>
       </c>
       <c r="C116" s="16" t="s">
-        <v>312</v>
+        <v>235</v>
       </c>
     </row>
     <row r="117" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>2251</v>
       </c>
       <c r="B117" s="20" t="s">
-        <v>128</v>
+        <v>236</v>
       </c>
       <c r="C117" s="16" t="s">
-        <v>313</v>
+        <v>237</v>
       </c>
     </row>
     <row r="118" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="3" t="s">
-        <v>161</v>
+        <v>238</v>
       </c>
       <c r="B118" s="20" t="s">
-        <v>163</v>
+        <v>239</v>
       </c>
       <c r="C118" s="16" t="s">
-        <v>314</v>
+        <v>240</v>
       </c>
     </row>
     <row r="119" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="3" t="s">
-        <v>162</v>
+        <v>241</v>
       </c>
       <c r="B119" s="20" t="s">
-        <v>164</v>
+        <v>242</v>
       </c>
       <c r="C119" s="16" t="s">
-        <v>315</v>
+        <v>243</v>
       </c>
     </row>
     <row r="120" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="3" t="s">
-        <v>165</v>
+        <v>244</v>
       </c>
       <c r="B120" s="20" t="s">
-        <v>166</v>
+        <v>245</v>
       </c>
       <c r="C120" s="16" t="s">
-        <v>316</v>
+        <v>246</v>
       </c>
     </row>
     <row r="121" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>2516</v>
       </c>
       <c r="B121" s="19" t="s">
-        <v>146</v>
+        <v>247</v>
       </c>
       <c r="C121" s="16" t="s">
-        <v>317</v>
+        <v>248</v>
       </c>
     </row>
     <row r="122" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>2517</v>
       </c>
       <c r="B122" s="19" t="s">
-        <v>53</v>
+        <v>249</v>
       </c>
       <c r="C122" s="16" t="s">
-        <v>318</v>
+        <v>250</v>
       </c>
     </row>
     <row r="123" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>2518</v>
       </c>
       <c r="B123" s="19" t="s">
-        <v>54</v>
+        <v>251</v>
       </c>
       <c r="C123" s="16" t="s">
-        <v>319</v>
+        <v>252</v>
       </c>
     </row>
     <row r="124" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>2523</v>
       </c>
       <c r="B124" s="19" t="s">
-        <v>56</v>
+        <v>253</v>
       </c>
       <c r="C124" s="16" t="s">
-        <v>320</v>
+        <v>254</v>
       </c>
     </row>
     <row r="125" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>2524</v>
       </c>
       <c r="B125" s="19" t="s">
-        <v>57</v>
+        <v>255</v>
       </c>
       <c r="C125" s="16" t="s">
-        <v>321</v>
+        <v>256</v>
       </c>
     </row>
     <row r="126" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>2525</v>
       </c>
       <c r="B126" s="19" t="s">
-        <v>58</v>
+        <v>257</v>
       </c>
       <c r="C126" s="16" t="s">
-        <v>322</v>
+        <v>258</v>
       </c>
     </row>
     <row r="127" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>2526</v>
       </c>
       <c r="B127" s="19" t="s">
-        <v>59</v>
+        <v>259</v>
       </c>
       <c r="C127" s="16" t="s">
-        <v>323</v>
+        <v>260</v>
       </c>
     </row>
     <row r="128" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>2527</v>
       </c>
       <c r="B128" s="19" t="s">
-        <v>60</v>
+        <v>261</v>
       </c>
       <c r="C128" s="16" t="s">
-        <v>324</v>
+        <v>262</v>
       </c>
     </row>
     <row r="129" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>2528</v>
       </c>
       <c r="B129" s="19" t="s">
-        <v>126</v>
+        <v>263</v>
       </c>
       <c r="C129" s="16" t="s">
-        <v>325</v>
+        <v>264</v>
       </c>
     </row>
     <row r="130" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>2529</v>
       </c>
       <c r="B130" s="19" t="s">
-        <v>61</v>
+        <v>265</v>
       </c>
       <c r="C130" s="16" t="s">
-        <v>326</v>
+        <v>266</v>
       </c>
     </row>
     <row r="131" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>2552</v>
       </c>
       <c r="B131" s="19" t="s">
-        <v>62</v>
+        <v>267</v>
       </c>
       <c r="C131" s="16" t="s">
-        <v>327</v>
+        <v>268</v>
       </c>
     </row>
     <row r="132" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>2555</v>
       </c>
       <c r="B132" s="19" t="s">
-        <v>63</v>
+        <v>269</v>
       </c>
       <c r="C132" s="16" t="s">
-        <v>328</v>
+        <v>270</v>
       </c>
     </row>
     <row r="133" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>2556</v>
       </c>
       <c r="B133" s="19" t="s">
-        <v>64</v>
+        <v>271</v>
       </c>
       <c r="C133" s="16" t="s">
-        <v>329</v>
+        <v>272</v>
       </c>
     </row>
     <row r="134" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>2557</v>
       </c>
       <c r="B134" s="19" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="C134" s="16" t="s">
-        <v>330</v>
+        <v>274</v>
       </c>
     </row>
     <row r="135" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>2560</v>
       </c>
       <c r="B135" s="19" t="s">
-        <v>66</v>
+        <v>275</v>
       </c>
       <c r="C135" s="16" t="s">
-        <v>331</v>
+        <v>276</v>
       </c>
     </row>
     <row r="136" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>2561</v>
       </c>
       <c r="B136" s="19" t="s">
-        <v>67</v>
+        <v>277</v>
       </c>
       <c r="C136" s="16" t="s">
-        <v>332</v>
+        <v>278</v>
       </c>
     </row>
     <row r="137" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>2564</v>
       </c>
       <c r="B137" s="19" t="s">
-        <v>69</v>
+        <v>279</v>
       </c>
       <c r="C137" s="16" t="s">
-        <v>333</v>
+        <v>280</v>
       </c>
     </row>
     <row r="138" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>2565</v>
       </c>
       <c r="B138" s="19" t="s">
-        <v>68</v>
+        <v>281</v>
       </c>
       <c r="C138" s="16" t="s">
-        <v>334</v>
+        <v>282</v>
       </c>
     </row>
     <row r="139" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>2566</v>
       </c>
       <c r="B139" s="19" t="s">
-        <v>70</v>
+        <v>283</v>
       </c>
       <c r="C139" s="16" t="s">
-        <v>335</v>
+        <v>284</v>
       </c>
     </row>
     <row r="140" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>2567</v>
       </c>
       <c r="B140" s="19" t="s">
-        <v>71</v>
+        <v>285</v>
       </c>
       <c r="C140" s="16" t="s">
-        <v>336</v>
+        <v>286</v>
       </c>
     </row>
     <row r="141" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="3" t="s">
-        <v>167</v>
+        <v>287</v>
       </c>
       <c r="B141" s="19" t="s">
-        <v>169</v>
+        <v>288</v>
       </c>
       <c r="C141" s="16" t="s">
-        <v>337</v>
+        <v>289</v>
       </c>
     </row>
     <row r="142" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="3" t="s">
-        <v>168</v>
+        <v>290</v>
       </c>
       <c r="B142" s="19" t="s">
-        <v>170</v>
+        <v>291</v>
       </c>
       <c r="C142" s="16" t="s">
-        <v>338</v>
+        <v>292</v>
       </c>
     </row>
     <row r="143" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>2624</v>
       </c>
       <c r="B143" s="19" t="s">
-        <v>77</v>
+        <v>293</v>
       </c>
       <c r="C143" s="16" t="s">
-        <v>339</v>
+        <v>294</v>
       </c>
     </row>
     <row r="144" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>2625</v>
       </c>
       <c r="B144" s="19" t="s">
-        <v>78</v>
+        <v>295</v>
       </c>
       <c r="C144" s="16" t="s">
-        <v>340</v>
+        <v>296</v>
       </c>
     </row>
     <row r="145" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>2626</v>
       </c>
       <c r="B145" s="19" t="s">
-        <v>79</v>
+        <v>297</v>
       </c>
       <c r="C145" s="16" t="s">
-        <v>341</v>
+        <v>298</v>
       </c>
     </row>
     <row r="146" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>2627</v>
       </c>
       <c r="B146" s="19" t="s">
-        <v>80</v>
+        <v>299</v>
       </c>
       <c r="C146" s="16" t="s">
-        <v>342</v>
+        <v>300</v>
       </c>
     </row>
     <row r="147" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>2636</v>
       </c>
       <c r="B147" s="19" t="s">
-        <v>81</v>
+        <v>301</v>
       </c>
       <c r="C147" s="16" t="s">
-        <v>343</v>
+        <v>302</v>
       </c>
     </row>
     <row r="148" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>2637</v>
       </c>
       <c r="B148" s="19" t="s">
-        <v>143</v>
+        <v>303</v>
       </c>
       <c r="C148" s="16" t="s">
-        <v>344</v>
+        <v>304</v>
       </c>
     </row>
     <row r="149" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>2638</v>
       </c>
       <c r="B149" s="19" t="s">
-        <v>83</v>
+        <v>305</v>
       </c>
       <c r="C149" s="16" t="s">
-        <v>345</v>
+        <v>306</v>
       </c>
     </row>
     <row r="150" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>2639</v>
       </c>
       <c r="B150" s="19" t="s">
-        <v>84</v>
+        <v>307</v>
       </c>
       <c r="C150" s="16" t="s">
-        <v>346</v>
+        <v>308</v>
       </c>
     </row>
     <row r="151" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>2640</v>
       </c>
       <c r="B151" s="19" t="s">
-        <v>85</v>
+        <v>309</v>
       </c>
       <c r="C151" s="16" t="s">
-        <v>347</v>
+        <v>310</v>
       </c>
     </row>
     <row r="152" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>2641</v>
       </c>
       <c r="B152" s="19" t="s">
-        <v>144</v>
+        <v>311</v>
       </c>
       <c r="C152" s="16" t="s">
-        <v>348</v>
+        <v>312</v>
       </c>
     </row>
     <row r="153" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>2642</v>
       </c>
       <c r="B153" s="19" t="s">
-        <v>82</v>
+        <v>313</v>
       </c>
       <c r="C153" s="16" t="s">
-        <v>349</v>
+        <v>314</v>
       </c>
     </row>
     <row r="154" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>2643</v>
       </c>
       <c r="B154" s="19" t="s">
-        <v>179</v>
+        <v>315</v>
       </c>
       <c r="C154" s="16" t="s">
-        <v>350</v>
+        <v>316</v>
       </c>
     </row>
     <row r="155" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>2644</v>
       </c>
       <c r="B155" s="19" t="s">
-        <v>86</v>
+        <v>317</v>
       </c>
       <c r="C155" s="16" t="s">
-        <v>351</v>
+        <v>318</v>
       </c>
     </row>
     <row r="156" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>2645</v>
       </c>
       <c r="B156" s="19" t="s">
-        <v>87</v>
+        <v>319</v>
       </c>
       <c r="C156" s="16" t="s">
-        <v>352</v>
+        <v>320</v>
       </c>
     </row>
     <row r="157" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>2646</v>
       </c>
       <c r="B157" s="19" t="s">
-        <v>88</v>
+        <v>321</v>
       </c>
       <c r="C157" s="16" t="s">
-        <v>353</v>
+        <v>322</v>
       </c>
     </row>
     <row r="158" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="3" t="s">
-        <v>171</v>
+        <v>323</v>
       </c>
       <c r="B158" s="19" t="s">
-        <v>172</v>
+        <v>324</v>
       </c>
       <c r="C158" s="16" t="s">
-        <v>354</v>
+        <v>325</v>
       </c>
     </row>
     <row r="159" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>2836</v>
       </c>
       <c r="B159" s="19" t="s">
-        <v>89</v>
+        <v>326</v>
       </c>
       <c r="C159" s="16" t="s">
-        <v>355</v>
+        <v>327</v>
       </c>
     </row>
     <row r="160" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>2837</v>
       </c>
       <c r="B160" s="19" t="s">
-        <v>145</v>
+        <v>328</v>
       </c>
       <c r="C160" s="16" t="s">
-        <v>356</v>
+        <v>329</v>
       </c>
     </row>
     <row r="161" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>2847</v>
       </c>
       <c r="B161" s="19" t="s">
-        <v>90</v>
+        <v>330</v>
       </c>
       <c r="C161" s="16" t="s">
-        <v>357</v>
+        <v>331</v>
       </c>
     </row>
     <row r="162" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>2848</v>
       </c>
       <c r="B162" s="19" t="s">
-        <v>91</v>
+        <v>332</v>
       </c>
       <c r="C162" s="16" t="s">
-        <v>358</v>
+        <v>333</v>
       </c>
     </row>
     <row r="163" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>2849</v>
       </c>
       <c r="B163" s="19" t="s">
-        <v>92</v>
+        <v>334</v>
       </c>
       <c r="C163" s="16" t="s">
-        <v>359</v>
+        <v>335</v>
       </c>
     </row>
     <row r="164" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>2851</v>
       </c>
       <c r="B164" s="19" t="s">
-        <v>93</v>
+        <v>336</v>
       </c>
       <c r="C164" s="16" t="s">
-        <v>360</v>
+        <v>337</v>
       </c>
     </row>
     <row r="165" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>2852</v>
       </c>
       <c r="B165" s="19" t="s">
-        <v>94</v>
+        <v>338</v>
       </c>
       <c r="C165" s="16" t="s">
-        <v>361</v>
+        <v>339</v>
       </c>
     </row>
     <row r="166" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>2854</v>
       </c>
       <c r="B166" s="19" t="s">
-        <v>95</v>
+        <v>340</v>
       </c>
       <c r="C166" s="16" t="s">
-        <v>362</v>
+        <v>341</v>
       </c>
     </row>
     <row r="167" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>2855</v>
       </c>
       <c r="B167" s="19" t="s">
-        <v>96</v>
+        <v>342</v>
       </c>
       <c r="C167" s="16" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
     </row>
     <row r="168" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="3" t="s">
-        <v>173</v>
+        <v>344</v>
       </c>
       <c r="B168" s="20" t="s">
-        <v>174</v>
+        <v>345</v>
       </c>
       <c r="C168" s="16" t="s">
-        <v>364</v>
+        <v>346</v>
       </c>
     </row>
     <row r="169" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="3" t="s">
-        <v>175</v>
+        <v>347</v>
       </c>
       <c r="B169" s="20" t="s">
-        <v>176</v>
+        <v>348</v>
       </c>
       <c r="C169" s="16" t="s">
-        <v>365</v>
+        <v>349</v>
       </c>
     </row>
     <row r="170" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="3" t="s">
-        <v>177</v>
+        <v>350</v>
       </c>
       <c r="B170" s="20" t="s">
-        <v>178</v>
+        <v>351</v>
       </c>
       <c r="C170" s="16" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
     </row>
     <row r="171" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="3" t="s">
-        <v>180</v>
+        <v>353</v>
       </c>
       <c r="B171" s="20" t="s">
-        <v>182</v>
+        <v>354</v>
       </c>
       <c r="C171" s="16" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
     </row>
     <row r="172" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="3" t="s">
-        <v>181</v>
+        <v>356</v>
       </c>
       <c r="B172" s="20" t="s">
-        <v>183</v>
+        <v>357</v>
       </c>
       <c r="C172" s="16" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
     </row>
     <row r="173" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="3" t="s">
-        <v>185</v>
+        <v>359</v>
       </c>
       <c r="B173" s="20" t="s">
-        <v>184</v>
+        <v>360</v>
       </c>
       <c r="C173" s="16" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
     </row>
     <row r="174" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="6" t="s">
-        <v>186</v>
+        <v>362</v>
       </c>
       <c r="B174" s="21" t="s">
-        <v>187</v>
+        <v>363</v>
       </c>
       <c r="C174" s="16" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
     </row>
     <row r="175" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="7" t="s">
-        <v>188</v>
+        <v>365</v>
       </c>
       <c r="B175" s="22" t="s">
-        <v>192</v>
+        <v>366</v>
       </c>
       <c r="C175" s="17" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
     </row>
     <row r="176" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="7" t="s">
-        <v>189</v>
+        <v>368</v>
       </c>
       <c r="B176" s="22" t="s">
-        <v>193</v>
+        <v>369</v>
       </c>
       <c r="C176" s="17" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
     </row>
     <row r="177" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="7" t="s">
-        <v>190</v>
+        <v>371</v>
       </c>
       <c r="B177" s="22" t="s">
-        <v>194</v>
+        <v>372</v>
       </c>
       <c r="C177" s="17" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="178" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="7" t="s">
-        <v>191</v>
+        <v>374</v>
       </c>
       <c r="B178" s="22" t="s">
-        <v>195</v>
+        <v>375</v>
       </c>
       <c r="C178" s="17" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="179" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="7" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B179" s="22" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C179" s="17" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="180" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="7" t="s">
         <v>380</v>
       </c>
       <c r="B180" s="22" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C180" s="17" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="181" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="7" t="s">
         <v>383</v>
       </c>
       <c r="B181" s="22" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C181" s="17" t="s">
-        <v>415</v>
+        <v>385</v>
       </c>
     </row>
     <row r="182" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B182" s="22" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C182" s="17" t="s">
-        <v>414</v>
+        <v>388</v>
       </c>
     </row>
     <row r="183" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="7" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B183" s="22" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C183" s="17" t="s">
-        <v>413</v>
+        <v>391</v>
       </c>
     </row>
     <row r="184" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="7" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B184" s="22" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="C184" s="17" t="s">
-        <v>412</v>
+        <v>394</v>
       </c>
     </row>
     <row r="185" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="7" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="B185" s="22" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="C185" s="17" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
     </row>
     <row r="186" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="7" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="B186" s="22" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="C186" s="17" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
     </row>
     <row r="187" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="7" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B187" s="22" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="C187" s="17" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
     </row>
     <row r="188" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="7" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B188" s="22" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="C188" s="17" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="189" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="7" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="B189" s="22" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="C189" s="17" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="190" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="7" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="B190" s="22" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="C190" s="17" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
     <row r="191" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="7" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="B191" s="22" t="s">
-        <v>398</v>
+        <v>414</v>
       </c>
       <c r="C191" s="17" t="s">
-        <v>409</v>
+        <v>415</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A192" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="B192" s="28" t="s">
+        <v>417</v>
+      </c>
+      <c r="C192" s="29" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A193" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="B193" s="28" t="s">
+        <v>420</v>
+      </c>
+      <c r="C193" s="29" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A194" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="B194" s="28" t="s">
+        <v>423</v>
+      </c>
+      <c r="C194" s="29" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A195" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="B195" s="28" t="s">
+        <v>426</v>
+      </c>
+      <c r="C195" s="29" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A196" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="B196" s="28" t="s">
+        <v>429</v>
+      </c>
+      <c r="C196" s="29" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A197" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="B197" s="28" t="s">
+        <v>432</v>
+      </c>
+      <c r="C197" s="29" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A198" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="B198" s="28" t="s">
+        <v>435</v>
+      </c>
+      <c r="C198" s="29" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A199" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="B199" s="28" t="s">
+        <v>438</v>
+      </c>
+      <c r="C199" s="29" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A200" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="B200" s="28" t="s">
+        <v>441</v>
+      </c>
+      <c r="C200" s="29" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A201" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="B201" s="28" t="s">
+        <v>444</v>
+      </c>
+      <c r="C201" s="29" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A202" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="B202" s="28" t="s">
+        <v>447</v>
+      </c>
+      <c r="C202" s="29" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A203" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="B203" s="28" t="s">
+        <v>450</v>
+      </c>
+      <c r="C203" s="29" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A204" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="B204" s="28" t="s">
+        <v>453</v>
+      </c>
+      <c r="C204" s="29" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A205" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B205" s="28" t="s">
+        <v>456</v>
+      </c>
+      <c r="C205" s="29" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A206" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="B206" s="28" t="s">
+        <v>459</v>
+      </c>
+      <c r="C206" s="29" t="s">
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <protectedRanges>
-    <protectedRange sqref="A67:B158 D55:XFD65 A55:B65 D1:XFD53 A2:B53 C192:XFD1048576 A1:C1 D67:XFD191 A168:B1048576" name="範囲1"/>
+    <protectedRange sqref="A67:B158 D55:XFD65 A55:B65 D1:XFD53 A2:B53 A1:C1 D67:XFD191 A192:XFD1048576 A168:B191" name="範囲1"/>
     <protectedRange sqref="A66:B66 D66:XFD66" name="範囲1_6"/>
     <protectedRange sqref="A54:B54 D54:XFD54" name="範囲1_5"/>
     <protectedRange sqref="A163:B167 A159:B160" name="範囲1_2"/>
     <protectedRange sqref="A162:B162" name="範囲1_6_1"/>
     <protectedRange sqref="A161:B161" name="範囲1_7_1"/>
     <protectedRange sqref="C55:C65 C50:C53 C9:C48 C2:C6 C67:C191" name="範囲1_7"/>
     <protectedRange sqref="C7:C8" name="範囲1_3_1"/>
     <protectedRange sqref="C66" name="範囲1_7_2"/>
     <protectedRange sqref="C54" name="範囲1_14"/>
   </protectedRanges>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:B167">
     <sortCondition ref="A3:A167"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="55" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="layoutContexts" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{194db3f9-2286-46b9-ba58-9c0f26e25b2c}" enabled="1" method="Privileged" siteId="{fe7a9aa7-6097-47a2-9163-81d624f8cbfd}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>List</vt:lpstr>
       <vt:lpstr>List!Print_Area</vt:lpstr>
       <vt:lpstr>List!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2021-06-09T00:46:25Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
     <vt:lpwstr>2025-09-01T14:49:55Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>