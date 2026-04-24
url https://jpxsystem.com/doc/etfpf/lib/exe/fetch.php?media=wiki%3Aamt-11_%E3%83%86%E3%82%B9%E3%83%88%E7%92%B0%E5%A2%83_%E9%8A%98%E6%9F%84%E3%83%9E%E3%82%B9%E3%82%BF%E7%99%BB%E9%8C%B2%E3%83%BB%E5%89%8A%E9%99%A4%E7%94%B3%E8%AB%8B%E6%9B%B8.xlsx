--- v1 (2026-03-03)
+++ v2 (2026-04-24)
@@ -171,85 +171,135 @@
   <Override PartName="/xl/ctrlProps/ctrlProp155.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp156.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp157.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp158.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp159.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp160.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp161.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp162.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp163.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp164.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp165.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2E64D82-D94C-4410-93A5-F8EAB1C1573F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{C0CC97C0-7180-4263-BB19-D9D9BB4532B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="oCWUHU1PakXmcQvL9QVhrvovf53cgf3TvtX2KjHy2TXarNxpNKz5WDxZYlrKqCcuG2/tYgaCJbYnuGC23qR1ZQ==" workbookSaltValue="r+7Lc5dD3YQNvm6RvabCiQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="AMT-11" sheetId="4" r:id="rId1"/>
     <sheet name="メンテ台帳" sheetId="10" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'AMT-11'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'AMT-11'!$A$1:$ET$64</definedName>
     <definedName name="TokaiTokyo">OFFSET(#REF!,0, 0, COUNTA(#REF!), 1)</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AZ16" i="4" l="1" a="1"/>
+  <c r="AU4" i="10" l="1"/>
+  <c r="AU5" i="10"/>
+  <c r="AU6" i="10"/>
+  <c r="AU7" i="10"/>
+  <c r="AU8" i="10"/>
+  <c r="AU9" i="10"/>
+  <c r="AU10" i="10"/>
+  <c r="AU11" i="10"/>
+  <c r="AU12" i="10"/>
+  <c r="AU13" i="10"/>
+  <c r="AU14" i="10"/>
+  <c r="AU15" i="10"/>
+  <c r="AU16" i="10"/>
+  <c r="AU17" i="10"/>
+  <c r="AU18" i="10"/>
+  <c r="AU19" i="10"/>
+  <c r="AU20" i="10"/>
+  <c r="AU21" i="10"/>
+  <c r="AU22" i="10"/>
+  <c r="AU23" i="10"/>
+  <c r="AU24" i="10"/>
+  <c r="AU25" i="10"/>
+  <c r="AU26" i="10"/>
+  <c r="AU27" i="10"/>
+  <c r="AU28" i="10"/>
+  <c r="AU29" i="10"/>
+  <c r="AU30" i="10"/>
+  <c r="AU31" i="10"/>
+  <c r="AU32" i="10"/>
+  <c r="AU33" i="10"/>
+  <c r="AU34" i="10"/>
+  <c r="AU35" i="10"/>
+  <c r="AU36" i="10"/>
+  <c r="AU37" i="10"/>
+  <c r="AU38" i="10"/>
+  <c r="AU39" i="10"/>
+  <c r="AU40" i="10"/>
+  <c r="AU41" i="10"/>
+  <c r="AU42" i="10"/>
+  <c r="AU43" i="10"/>
+  <c r="AU44" i="10"/>
+  <c r="AU45" i="10"/>
+  <c r="AU46" i="10"/>
+  <c r="AU47" i="10"/>
+  <c r="AU48" i="10"/>
+  <c r="AU49" i="10"/>
+  <c r="AU50" i="10"/>
+  <c r="AU51" i="10"/>
+  <c r="AU52" i="10"/>
+  <c r="AU3" i="10"/>
+  <c r="AZ16" i="4" a="1"/>
   <c r="AZ16" i="4"/>
   <c r="BB16" i="4" a="1"/>
   <c r="BB16" i="4"/>
   <c r="BD16" i="4" a="1"/>
   <c r="BD16" i="4"/>
   <c r="BF16" i="4" a="1"/>
   <c r="BF16" i="4"/>
   <c r="BH16" i="4" a="1"/>
   <c r="BH16" i="4"/>
   <c r="BJ16" i="4" a="1"/>
   <c r="BJ16" i="4"/>
   <c r="BL16" i="4" a="1"/>
   <c r="BL16" i="4"/>
   <c r="BN16" i="4" a="1"/>
   <c r="BN16" i="4"/>
   <c r="AZ17" i="4" a="1"/>
   <c r="AZ17" i="4"/>
   <c r="BB17" i="4" a="1"/>
   <c r="BB17" i="4"/>
   <c r="BD17" i="4" a="1"/>
   <c r="BD17" i="4"/>
   <c r="BF17" i="4" a="1"/>
   <c r="BF17" i="4"/>
   <c r="BH17" i="4" a="1"/>
   <c r="BH17" i="4"/>
@@ -1005,100 +1055,50 @@
   <c r="BF64" i="4"/>
   <c r="BH64" i="4" a="1"/>
   <c r="BH64" i="4"/>
   <c r="BJ64" i="4" a="1"/>
   <c r="BJ64" i="4"/>
   <c r="BL64" i="4" a="1"/>
   <c r="BL64" i="4"/>
   <c r="BN64" i="4" a="1"/>
   <c r="BN64" i="4"/>
   <c r="BN15" i="4" a="1"/>
   <c r="BN15" i="4"/>
   <c r="BL15" i="4" a="1"/>
   <c r="BL15" i="4"/>
   <c r="BJ15" i="4" a="1"/>
   <c r="BJ15" i="4"/>
   <c r="BH15" i="4" a="1"/>
   <c r="BH15" i="4"/>
   <c r="BF15" i="4" a="1"/>
   <c r="BF15" i="4" s="1"/>
   <c r="BD15" i="4" a="1"/>
   <c r="BD15" i="4" s="1"/>
   <c r="BB15" i="4" a="1"/>
   <c r="BB15" i="4"/>
   <c r="AZ15" i="4" a="1"/>
   <c r="AZ15" i="4"/>
-  <c r="AU4" i="10"/>
-[...48 lines deleted...]
-  <c r="AU3" i="10"/>
   <c r="AJ4" i="10"/>
   <c r="AK4" i="10"/>
   <c r="AJ5" i="10"/>
   <c r="AK5" i="10"/>
   <c r="AJ6" i="10"/>
   <c r="AK6" i="10"/>
   <c r="AJ7" i="10"/>
   <c r="AK7" i="10"/>
   <c r="AJ8" i="10"/>
   <c r="AK8" i="10"/>
   <c r="AJ9" i="10"/>
   <c r="AK9" i="10"/>
   <c r="AJ10" i="10"/>
   <c r="AK10" i="10"/>
   <c r="AJ11" i="10"/>
   <c r="AK11" i="10"/>
   <c r="AJ12" i="10"/>
   <c r="AK12" i="10"/>
   <c r="AJ13" i="10"/>
   <c r="AK13" i="10"/>
   <c r="AJ14" i="10"/>
   <c r="AK14" i="10"/>
   <c r="AJ15" i="10"/>
   <c r="AK15" i="10"/>
   <c r="AJ16" i="10"/>
@@ -18733,51 +18733,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp113.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp134.xml"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp155.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp103.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp124.xml"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp145.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp91.xml"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp156.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp114.xml"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp135.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp81.xml"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp146.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp104.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp125.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp87.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp92.xml"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp136.xml"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp141.xml"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp157.xml"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp162.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp110.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp115.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp82.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp126.xml"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp131.xml"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp147.xml"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp152.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp105.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp93.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp100.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp116.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp121.xml"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp137.xml"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp142.xml"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp163.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp88.xml"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp158.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp83.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp106.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp111.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp127.xml"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp132.xml"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp153.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp148.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp96.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp101.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp122.xml"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp143.xml"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp164.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp89.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp94.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp117.xml"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp138.xml"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp159.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp112.xml"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp133.xml"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp154.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp84.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp107.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp128.xml"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp149.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp102.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp123.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp90.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp95.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp97.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp118.xml"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp139.xml"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp144.xml"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp160.xml"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp165.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp85.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp108.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp129.xml"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp150.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp98.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp119.xml"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp140.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp86.xml"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp161.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp109.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp130.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp151.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp99.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp120.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A449BE7B-BFDE-4D25-9A21-CB3D87DB05C2}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:ET85"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="AV11" sqref="AV11"/>
+      <selection activeCell="J15" sqref="J15:P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="14.1" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="115" width="2.44140625" style="1"/>
     <col min="116" max="116" width="10" style="7" customWidth="1"/>
     <col min="117" max="122" width="2.44140625" style="1"/>
     <col min="123" max="123" width="2.44140625" style="7"/>
     <col min="124" max="125" width="2.44140625" style="7" customWidth="1"/>
     <col min="126" max="128" width="2.44140625" style="7"/>
     <col min="129" max="136" width="2.44140625" style="1"/>
     <col min="137" max="141" width="2.44140625" style="38"/>
     <col min="142" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:150" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="62" t="s">
         <v>80</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="62"/>
       <c r="F1" s="62"/>
       <c r="G1" s="62"/>
@@ -31640,128 +31640,117 @@
       <c r="CU85" s="2"/>
       <c r="CV85" s="2"/>
       <c r="CW85" s="2"/>
       <c r="CX85" s="2"/>
       <c r="CY85" s="2"/>
       <c r="CZ85" s="2"/>
       <c r="DA85" s="2"/>
       <c r="DB85" s="2"/>
       <c r="DC85" s="2"/>
       <c r="DD85" s="2"/>
       <c r="DE85" s="2"/>
       <c r="DF85" s="2"/>
       <c r="DG85" s="2"/>
       <c r="DH85" s="2"/>
       <c r="DI85" s="2"/>
       <c r="DJ85" s="2"/>
       <c r="DK85" s="2"/>
       <c r="DM85" s="2"/>
       <c r="DN85" s="2"/>
       <c r="DO85" s="2"/>
       <c r="DP85" s="2"/>
       <c r="DQ85" s="2"/>
       <c r="DR85" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="zNl79TCe833J5kpB8PM6SJTBXmLz+xmOeEla+xrfHKOixc/3o6R/MD8SEtco9YhtkUkUmPYQYy8My2LFsm4j8Q==" saltValue="3V51avzQbvQVui8UswO46w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2029">
+    <mergeCell ref="BX63:BY63"/>
+    <mergeCell ref="CD63:CE63"/>
     <mergeCell ref="DL13:DL14"/>
     <mergeCell ref="CF11:DM12"/>
     <mergeCell ref="CB59:CC59"/>
     <mergeCell ref="CD59:CE59"/>
     <mergeCell ref="BP57:BQ57"/>
     <mergeCell ref="BR57:BS57"/>
     <mergeCell ref="BT57:BU57"/>
     <mergeCell ref="BP64:BQ64"/>
     <mergeCell ref="BR64:BS64"/>
     <mergeCell ref="BT64:BU64"/>
     <mergeCell ref="BV64:BW64"/>
     <mergeCell ref="BX64:BY64"/>
     <mergeCell ref="BZ64:CA64"/>
     <mergeCell ref="CB64:CC64"/>
     <mergeCell ref="CD64:CE64"/>
     <mergeCell ref="BX61:BY61"/>
     <mergeCell ref="BZ61:CA61"/>
     <mergeCell ref="CB61:CC61"/>
     <mergeCell ref="CD61:CE61"/>
     <mergeCell ref="BP62:BQ62"/>
     <mergeCell ref="BR62:BS62"/>
     <mergeCell ref="BT62:BU62"/>
     <mergeCell ref="BV62:BW62"/>
     <mergeCell ref="BX62:BY62"/>
     <mergeCell ref="BZ62:CA62"/>
     <mergeCell ref="CB62:CC62"/>
     <mergeCell ref="CD62:CE62"/>
     <mergeCell ref="BP63:BQ63"/>
     <mergeCell ref="BR63:BS63"/>
     <mergeCell ref="BT63:BU63"/>
     <mergeCell ref="BV63:BW63"/>
-    <mergeCell ref="BX63:BY63"/>
+    <mergeCell ref="CD47:CE47"/>
+    <mergeCell ref="BP48:BQ48"/>
+    <mergeCell ref="BR48:BS48"/>
+    <mergeCell ref="BT48:BU48"/>
+    <mergeCell ref="BV48:BW48"/>
+    <mergeCell ref="BX48:BY48"/>
+    <mergeCell ref="BZ48:CA48"/>
+    <mergeCell ref="CB48:CC48"/>
+    <mergeCell ref="CD48:CE48"/>
     <mergeCell ref="BZ63:CA63"/>
     <mergeCell ref="CB63:CC63"/>
     <mergeCell ref="BP56:BQ56"/>
     <mergeCell ref="BR56:BS56"/>
     <mergeCell ref="BT56:BU56"/>
     <mergeCell ref="BV56:BW56"/>
     <mergeCell ref="BX56:BY56"/>
     <mergeCell ref="BZ56:CA56"/>
     <mergeCell ref="CB56:CC56"/>
     <mergeCell ref="CD56:CE56"/>
     <mergeCell ref="BV57:BW57"/>
     <mergeCell ref="BX57:BY57"/>
     <mergeCell ref="BZ57:CA57"/>
     <mergeCell ref="CB57:CC57"/>
     <mergeCell ref="CD57:CE57"/>
     <mergeCell ref="BP58:BQ58"/>
     <mergeCell ref="BR58:BS58"/>
     <mergeCell ref="BT58:BU58"/>
     <mergeCell ref="BV58:BW58"/>
     <mergeCell ref="BX58:BY58"/>
     <mergeCell ref="BZ58:CA58"/>
     <mergeCell ref="CB58:CC58"/>
     <mergeCell ref="CD58:CE58"/>
-    <mergeCell ref="CD63:CE63"/>
-[...19 lines deleted...]
-    <mergeCell ref="CD48:CE48"/>
     <mergeCell ref="BV41:BW41"/>
     <mergeCell ref="BX41:BY41"/>
     <mergeCell ref="BZ41:CA41"/>
     <mergeCell ref="CB41:CC41"/>
     <mergeCell ref="CD41:CE41"/>
     <mergeCell ref="BV43:BW43"/>
     <mergeCell ref="BX43:BY43"/>
     <mergeCell ref="BZ43:CA43"/>
     <mergeCell ref="CB43:CC43"/>
     <mergeCell ref="CD43:CE43"/>
     <mergeCell ref="BP44:BQ44"/>
     <mergeCell ref="BR44:BS44"/>
     <mergeCell ref="BT44:BU44"/>
     <mergeCell ref="BV44:BW44"/>
     <mergeCell ref="BX44:BY44"/>
     <mergeCell ref="BZ44:CA44"/>
     <mergeCell ref="CB44:CC44"/>
     <mergeCell ref="CD44:CE44"/>
     <mergeCell ref="BX36:BY36"/>
     <mergeCell ref="BZ36:CA36"/>
     <mergeCell ref="CB36:CC36"/>
     <mergeCell ref="CD36:CE36"/>
     <mergeCell ref="BP37:BQ37"/>
     <mergeCell ref="BR37:BS37"/>
     <mergeCell ref="BT37:BU37"/>
@@ -32916,205 +32905,216 @@
     <mergeCell ref="AV44:AW44"/>
     <mergeCell ref="AX44:AY44"/>
     <mergeCell ref="AZ44:BA44"/>
     <mergeCell ref="BB44:BC44"/>
     <mergeCell ref="BD44:BE44"/>
     <mergeCell ref="BF44:BG44"/>
     <mergeCell ref="BH44:BI44"/>
     <mergeCell ref="BJ44:BK44"/>
     <mergeCell ref="DM43:DQ43"/>
     <mergeCell ref="DR43:DV43"/>
     <mergeCell ref="DW43:EA43"/>
     <mergeCell ref="EB43:EF43"/>
     <mergeCell ref="CJ43:CM43"/>
     <mergeCell ref="CR43:CV43"/>
     <mergeCell ref="CW43:DA43"/>
     <mergeCell ref="DB43:DF43"/>
     <mergeCell ref="DG43:DK43"/>
     <mergeCell ref="BH43:BI43"/>
     <mergeCell ref="BJ43:BK43"/>
     <mergeCell ref="BL43:BM43"/>
     <mergeCell ref="BN43:BO43"/>
     <mergeCell ref="CF43:CI43"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="F43:I43"/>
-    <mergeCell ref="B45:C45"/>
-[...2 lines deleted...]
-    <mergeCell ref="J45:P45"/>
     <mergeCell ref="DW44:EA44"/>
     <mergeCell ref="EB44:EF44"/>
     <mergeCell ref="EG44:EK44"/>
     <mergeCell ref="EL44:ET44"/>
     <mergeCell ref="CW44:DA44"/>
     <mergeCell ref="DB44:DF44"/>
     <mergeCell ref="DG44:DK44"/>
     <mergeCell ref="DM44:DQ44"/>
     <mergeCell ref="DR44:DV44"/>
     <mergeCell ref="BL44:BM44"/>
     <mergeCell ref="BN44:BO44"/>
     <mergeCell ref="CF44:CI44"/>
     <mergeCell ref="CJ44:CM44"/>
     <mergeCell ref="CR44:CV44"/>
     <mergeCell ref="EB45:EF45"/>
     <mergeCell ref="EG45:EK45"/>
     <mergeCell ref="EL45:ET45"/>
     <mergeCell ref="BP45:BQ45"/>
     <mergeCell ref="BR45:BS45"/>
     <mergeCell ref="BT45:BU45"/>
     <mergeCell ref="BV45:BW45"/>
     <mergeCell ref="BX45:BY45"/>
     <mergeCell ref="BZ45:CA45"/>
     <mergeCell ref="CB45:CC45"/>
     <mergeCell ref="CD45:CE45"/>
-    <mergeCell ref="J46:P46"/>
-[...10 lines deleted...]
-    <mergeCell ref="DR45:DV45"/>
     <mergeCell ref="DW45:EA45"/>
     <mergeCell ref="BN45:BO45"/>
     <mergeCell ref="CF45:CI45"/>
     <mergeCell ref="CJ45:CM45"/>
     <mergeCell ref="CR45:CV45"/>
     <mergeCell ref="CW45:DA45"/>
     <mergeCell ref="BD45:BE45"/>
     <mergeCell ref="BF45:BG45"/>
     <mergeCell ref="BH45:BI45"/>
     <mergeCell ref="BJ45:BK45"/>
     <mergeCell ref="BL45:BM45"/>
     <mergeCell ref="X45:AI45"/>
     <mergeCell ref="AV45:AW45"/>
     <mergeCell ref="AX45:AY45"/>
     <mergeCell ref="AZ45:BA45"/>
     <mergeCell ref="BB45:BC45"/>
     <mergeCell ref="BP46:BQ46"/>
     <mergeCell ref="BR46:BS46"/>
     <mergeCell ref="BT46:BU46"/>
     <mergeCell ref="BV46:BW46"/>
+    <mergeCell ref="BX46:BY46"/>
+    <mergeCell ref="BZ46:CA46"/>
+    <mergeCell ref="CB46:CC46"/>
+    <mergeCell ref="CD46:CE46"/>
+    <mergeCell ref="BN46:BO46"/>
+    <mergeCell ref="CF46:CI46"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:I46"/>
+    <mergeCell ref="J46:P46"/>
+    <mergeCell ref="X46:AI46"/>
+    <mergeCell ref="AV46:AW46"/>
+    <mergeCell ref="AX46:AY46"/>
+    <mergeCell ref="AZ46:BA46"/>
+    <mergeCell ref="BB46:BC46"/>
+    <mergeCell ref="BD46:BE46"/>
+    <mergeCell ref="BF46:BG46"/>
+    <mergeCell ref="DB45:DF45"/>
+    <mergeCell ref="DG45:DK45"/>
+    <mergeCell ref="DM45:DQ45"/>
+    <mergeCell ref="DR45:DV45"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:I45"/>
+    <mergeCell ref="J45:P45"/>
+    <mergeCell ref="BD48:BE48"/>
+    <mergeCell ref="BF48:BG48"/>
+    <mergeCell ref="BH48:BI48"/>
+    <mergeCell ref="BJ48:BK48"/>
+    <mergeCell ref="BL48:BM48"/>
     <mergeCell ref="EG46:EK46"/>
     <mergeCell ref="EL46:ET46"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="D47:E47"/>
     <mergeCell ref="F47:I47"/>
     <mergeCell ref="J47:P47"/>
     <mergeCell ref="X47:AI47"/>
     <mergeCell ref="AV47:AW47"/>
     <mergeCell ref="AX47:AY47"/>
     <mergeCell ref="AZ47:BA47"/>
     <mergeCell ref="BB47:BC47"/>
     <mergeCell ref="BD47:BE47"/>
     <mergeCell ref="BF47:BG47"/>
     <mergeCell ref="BH47:BI47"/>
     <mergeCell ref="BJ47:BK47"/>
     <mergeCell ref="DM46:DQ46"/>
     <mergeCell ref="DR46:DV46"/>
     <mergeCell ref="DW46:EA46"/>
     <mergeCell ref="EB46:EF46"/>
     <mergeCell ref="CJ46:CM46"/>
     <mergeCell ref="CR46:CV46"/>
     <mergeCell ref="CW46:DA46"/>
     <mergeCell ref="DB46:DF46"/>
     <mergeCell ref="DG46:DK46"/>
     <mergeCell ref="BH46:BI46"/>
     <mergeCell ref="BJ46:BK46"/>
     <mergeCell ref="BL46:BM46"/>
-    <mergeCell ref="BN46:BO46"/>
-[...5 lines deleted...]
-    <mergeCell ref="J48:P48"/>
     <mergeCell ref="DW47:EA47"/>
     <mergeCell ref="EB47:EF47"/>
     <mergeCell ref="EG47:EK47"/>
     <mergeCell ref="EL47:ET47"/>
     <mergeCell ref="CW47:DA47"/>
     <mergeCell ref="DB47:DF47"/>
     <mergeCell ref="DG47:DK47"/>
     <mergeCell ref="DM47:DQ47"/>
     <mergeCell ref="DR47:DV47"/>
     <mergeCell ref="BL47:BM47"/>
     <mergeCell ref="BN47:BO47"/>
     <mergeCell ref="CF47:CI47"/>
     <mergeCell ref="CJ47:CM47"/>
     <mergeCell ref="CR47:CV47"/>
     <mergeCell ref="EB48:EF48"/>
     <mergeCell ref="EG48:EK48"/>
     <mergeCell ref="EL48:ET48"/>
     <mergeCell ref="DM48:DQ48"/>
     <mergeCell ref="DR48:DV48"/>
     <mergeCell ref="DW48:EA48"/>
     <mergeCell ref="BN48:BO48"/>
     <mergeCell ref="CF48:CI48"/>
     <mergeCell ref="CJ48:CM48"/>
     <mergeCell ref="CR48:CV48"/>
     <mergeCell ref="CW48:DA48"/>
-    <mergeCell ref="BD48:BE48"/>
-[...3 lines deleted...]
-    <mergeCell ref="BL48:BM48"/>
+    <mergeCell ref="BP47:BQ47"/>
+    <mergeCell ref="BR47:BS47"/>
+    <mergeCell ref="BT47:BU47"/>
+    <mergeCell ref="BV47:BW47"/>
+    <mergeCell ref="BX47:BY47"/>
+    <mergeCell ref="BZ47:CA47"/>
+    <mergeCell ref="CB47:CC47"/>
     <mergeCell ref="X48:AI48"/>
     <mergeCell ref="AV48:AW48"/>
     <mergeCell ref="AX48:AY48"/>
     <mergeCell ref="AZ48:BA48"/>
     <mergeCell ref="BB48:BC48"/>
     <mergeCell ref="EL49:ET49"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="D50:E50"/>
     <mergeCell ref="F50:I50"/>
     <mergeCell ref="J50:P50"/>
     <mergeCell ref="X50:AI50"/>
     <mergeCell ref="AV50:AW50"/>
     <mergeCell ref="AX50:AY50"/>
     <mergeCell ref="AZ50:BA50"/>
     <mergeCell ref="BB50:BC50"/>
     <mergeCell ref="BD50:BE50"/>
     <mergeCell ref="BF50:BG50"/>
     <mergeCell ref="BH50:BI50"/>
     <mergeCell ref="BJ50:BK50"/>
     <mergeCell ref="DM49:DQ49"/>
     <mergeCell ref="DR49:DV49"/>
     <mergeCell ref="DW49:EA49"/>
     <mergeCell ref="AZ49:BA49"/>
     <mergeCell ref="BB49:BC49"/>
     <mergeCell ref="BD49:BE49"/>
     <mergeCell ref="BF49:BG49"/>
     <mergeCell ref="DB48:DF48"/>
     <mergeCell ref="DG48:DK48"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="D48:E48"/>
+    <mergeCell ref="F48:I48"/>
+    <mergeCell ref="J48:P48"/>
     <mergeCell ref="Q52:W52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="F51:I51"/>
     <mergeCell ref="J51:P51"/>
     <mergeCell ref="DW50:EA50"/>
     <mergeCell ref="EB50:EF50"/>
     <mergeCell ref="BD51:BE51"/>
     <mergeCell ref="BF51:BG51"/>
     <mergeCell ref="BH51:BI51"/>
     <mergeCell ref="BJ51:BK51"/>
     <mergeCell ref="X51:AI51"/>
     <mergeCell ref="AV51:AW51"/>
     <mergeCell ref="AX51:AY51"/>
     <mergeCell ref="AZ51:BA51"/>
     <mergeCell ref="BB51:BC51"/>
     <mergeCell ref="CJ52:CM52"/>
     <mergeCell ref="AJ52:AU52"/>
     <mergeCell ref="BP50:BQ50"/>
     <mergeCell ref="BR50:BS50"/>
     <mergeCell ref="BT50:BU50"/>
     <mergeCell ref="BV50:BW50"/>
     <mergeCell ref="BX50:BY50"/>
     <mergeCell ref="BZ50:CA50"/>
     <mergeCell ref="CB50:CC50"/>
@@ -33748,92 +33748,95 @@
   <conditionalFormatting sqref="CR15:CV64 DB15:DF64">
     <cfRule type="expression" dxfId="4" priority="11">
       <formula>$CN15="PCF"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="CW15:DA64 DG15:DK64">
     <cfRule type="expression" dxfId="3" priority="9">
       <formula>$CP15="PCF"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="DW15:EA64">
     <cfRule type="expression" dxfId="2" priority="19">
       <formula>$D15="追加"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="EB15:EK64">
     <cfRule type="expression" dxfId="1" priority="13">
       <formula>$D15="更新"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="EG15:EK64">
     <cfRule type="expression" dxfId="0" priority="12">
       <formula>$D15="追加"</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="14">
+  <dataValidations count="15">
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:I64 AN6" xr:uid="{5F7F7955-E2FC-40BE-871C-8E2FDFEA5377}">
       <formula1>5</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="EL15:ET64" xr:uid="{330E5670-0A38-48C4-99BB-16DD38135BB0}">
       <formula1>"日本カストディ銀行,日本マスタートラスト信託銀行,野村信託銀行"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="BP15:CE64" xr:uid="{02D02FB8-DD12-4D23-8C12-AB0AA267A155}">
       <formula1>"T+0,T+1,T+2,T+3,T+4,T+5,T+6,T+7,T+8"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q15:W64" xr:uid="{DC086429-1CC1-4A49-8EFD-85231F33376D}">
       <formula1>"金銭設定・金銭償還,金銭設定・現物交換,現物設定・現物交換"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AV15:AY64" xr:uid="{FC53051D-CA36-46DA-9191-0CB93CBFE840}">
       <formula1>"有のみ,無のみ,両方可"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:E64" xr:uid="{8FFAA969-6ACD-47CB-9B60-8808C7B9EB64}">
       <formula1>"追加,削除,更新"</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力不可" sqref="DW15:EA64" xr:uid="{9E2CF372-B28C-4131-9B6E-5FFC8CF0DA88}">
       <formula1>AND(D15&lt;&gt;"追加",D15&lt;&gt;"削除")</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="EB15:EF64" xr:uid="{DC3FA42E-B01B-4446-8E74-BD44F35CCBB6}">
       <formula1>AND(D15&lt;&gt;"更新",D15&lt;&gt;"削除")</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="CF16:CI64" xr:uid="{447F9B0A-F94C-4B85-9472-B542C5BA2D9D}">
       <formula1>AND(D16&lt;&gt;"更新",D16&lt;&gt;"削除")</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="CF15:CI15 DM15:DV64 CR15:DK64" xr:uid="{62280D0E-DCDA-4FF6-8AAB-15A1B53F54C1}">
       <formula1>AND($D15&lt;&gt;"更新",$D15&lt;&gt;"削除")</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="EG15:EK64" xr:uid="{161C5F88-2FC9-4FBF-8CC4-EB8CE4F60D14}">
       <formula1>AND(D15&lt;&gt;"追加",D15&lt;&gt;"更新")</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="CN15:CQ64" xr:uid="{6045F20F-5A04-4B4F-8244-7A830BC4BBE9}">
       <formula1>"口数,PCF"</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="CJ15:CM64" xr:uid="{0BFF386A-E087-4353-A06C-41FC56B43051}">
       <formula1>AND(D15&lt;&gt;"更新",D15&lt;&gt;"削除")</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="DL15:DL64" xr:uid="{431D8841-6C73-48F5-9AD0-3EEA3977067B}">
       <formula1>"無効(デフォルト),有効"</formula1>
+    </dataValidation>
+    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="文字数エラー" error="JPから始まる12桁で入力してください" sqref="J15:P64" xr:uid="{4AD2FE2E-21B5-479F-8CBB-F25010AC69BB}">
+      <formula1>12</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.86614173228346458" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="41" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="64" max="113" man="1"/>
   </rowBreaks>
   <customProperties>
     <customPr name="layoutContexts" r:id="rId2"/>
   </customProperties>
   <ignoredErrors>
     <ignoredError sqref="BB15 BB16:BC64 BD15 BD16:BE64" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="3118" r:id="rId5" name="Group Box 46">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
@@ -37448,52 +37451,52 @@
                     <xdr:colOff>175260</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>144780</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>60960</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>60960</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05D14E2C-101C-45EE-BBB7-2733C0543FA9}">
   <dimension ref="A1:AU234"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="T3" sqref="T3"/>
+    <sheetView topLeftCell="Y1" workbookViewId="0">
+      <selection activeCell="AU4" sqref="AU4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:47" s="31" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="102" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="102" t="s">
         <v>58</v>
       </c>
       <c r="C1" s="102" t="s">
         <v>59</v>
       </c>
       <c r="D1" s="104" t="s">
         <v>60</v>
       </c>
       <c r="E1" s="100" t="s">
         <v>27</v>
       </c>
       <c r="F1" s="100" t="s">
@@ -37677,60 +37680,60 @@
       </c>
       <c r="AJ2" s="33" t="s">
         <v>46</v>
       </c>
       <c r="AK2" s="33" t="s">
         <v>47</v>
       </c>
       <c r="AL2" s="99"/>
       <c r="AM2" s="99"/>
       <c r="AN2" s="100"/>
       <c r="AO2" s="100"/>
       <c r="AP2" s="100"/>
       <c r="AQ2" s="100"/>
       <c r="AR2" s="100"/>
       <c r="AS2" s="32" t="s">
         <v>46</v>
       </c>
       <c r="AT2" s="32" t="s">
         <v>47</v>
       </c>
       <c r="AU2" s="100"/>
     </row>
     <row r="3" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A3" s="40">
         <f ca="1">TODAY()</f>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" t="s">
         <v>70</v>
       </c>
       <c r="D3" s="34"/>
       <c r="E3" s="40">
         <f ca="1">TODAY()</f>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F3" t="str">
         <f>IF(H3="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G3" t="str">
         <f>IF(H3="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H3" t="str">
         <f>IF('AMT-11'!D15="","",'AMT-11'!D15)</f>
         <v/>
       </c>
       <c r="I3" t="str">
         <f>IF('AMT-11'!F15="","",'AMT-11'!F15)</f>
         <v/>
       </c>
       <c r="J3" t="str">
         <f>IF('AMT-11'!J15="","",'AMT-11'!J15)</f>
         <v/>
       </c>
       <c r="K3" t="str">
         <f>IF('AMT-11'!Q15="","",'AMT-11'!Q15)</f>
         <v/>
       </c>
@@ -37849,67 +37852,67 @@
       <c r="AN3" t="str">
         <f>IF('AMT-11'!DW15="","",'AMT-11'!DW15)</f>
         <v/>
       </c>
       <c r="AP3" t="str">
         <f>IF('AMT-11'!EB15="","",'AMT-11'!EB15)</f>
         <v/>
       </c>
       <c r="AQ3" t="str">
         <f>IF('AMT-11'!EG15="","",'AMT-11'!EG15)</f>
         <v/>
       </c>
       <c r="AR3" t="str">
         <f>IF('AMT-11'!EL15="","",'AMT-11'!EL15)</f>
         <v/>
       </c>
       <c r="AS3" t="str">
         <f>IF('AMT-11'!CN15="","",'AMT-11'!CN15)</f>
         <v/>
       </c>
       <c r="AT3" t="str">
         <f>IF('AMT-11'!CP15="","",'AMT-11'!CP15)</f>
         <v/>
       </c>
       <c r="AU3" t="str">
-        <f>IF('AMT-11'!DL15="","",'AMT-11'!DL15)</f>
+        <f>IF('AMT-11'!D15="","",IF('AMT-11'!DL15="","無効(デフォルト)",'AMT-11'!DL15))</f>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A4" s="40">
         <f t="shared" ref="A4:A52" ca="1" si="0">TODAY()</f>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B4" s="34"/>
       <c r="C4" t="s">
         <v>70</v>
       </c>
       <c r="D4" s="34"/>
       <c r="E4" s="40">
         <f t="shared" ref="E4:E52" ca="1" si="1">TODAY()</f>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F4" t="str">
         <f>IF(H4="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G4" t="str">
         <f>IF(H4="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H4" t="str">
         <f>IF('AMT-11'!D16="","",'AMT-11'!D16)</f>
         <v/>
       </c>
       <c r="I4" t="str">
         <f>IF('AMT-11'!F16="","",'AMT-11'!F16)</f>
         <v/>
       </c>
       <c r="J4" t="str">
         <f>IF('AMT-11'!J16="","",'AMT-11'!J16)</f>
         <v/>
       </c>
       <c r="K4" t="str">
         <f>IF('AMT-11'!Q16="","",'AMT-11'!Q16)</f>
         <v/>
       </c>
@@ -38028,67 +38031,67 @@
       <c r="AN4" t="str">
         <f>IF('AMT-11'!DW16="","",'AMT-11'!DW16)</f>
         <v/>
       </c>
       <c r="AP4" t="str">
         <f>IF('AMT-11'!EB16="","",'AMT-11'!EB16)</f>
         <v/>
       </c>
       <c r="AQ4" t="str">
         <f>IF('AMT-11'!EG16="","",'AMT-11'!EG16)</f>
         <v/>
       </c>
       <c r="AR4" t="str">
         <f>IF('AMT-11'!EL16="","",'AMT-11'!EL16)</f>
         <v/>
       </c>
       <c r="AS4" t="str">
         <f>IF('AMT-11'!CN16="","",'AMT-11'!CN16)</f>
         <v/>
       </c>
       <c r="AT4" t="str">
         <f>IF('AMT-11'!CP16="","",'AMT-11'!CP16)</f>
         <v/>
       </c>
       <c r="AU4" t="str">
-        <f>IF('AMT-11'!DL16="","",'AMT-11'!DL16)</f>
+        <f>IF('AMT-11'!D16="","",IF('AMT-11'!DL16="","無効(デフォルト)",'AMT-11'!DL16))</f>
         <v/>
       </c>
     </row>
     <row r="5" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A5" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B5" s="34"/>
       <c r="C5" t="s">
         <v>70</v>
       </c>
       <c r="D5" s="34"/>
       <c r="E5" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F5" t="str">
         <f>IF(H5="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G5" t="str">
         <f>IF(H5="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H5" t="str">
         <f>IF('AMT-11'!D17="","",'AMT-11'!D17)</f>
         <v/>
       </c>
       <c r="I5" t="str">
         <f>IF('AMT-11'!F17="","",'AMT-11'!F17)</f>
         <v/>
       </c>
       <c r="J5" t="str">
         <f>IF('AMT-11'!J17="","",'AMT-11'!J17)</f>
         <v/>
       </c>
       <c r="K5" t="str">
         <f>IF('AMT-11'!Q17="","",'AMT-11'!Q17)</f>
         <v/>
       </c>
@@ -38207,67 +38210,67 @@
       <c r="AN5" t="str">
         <f>IF('AMT-11'!DW17="","",'AMT-11'!DW17)</f>
         <v/>
       </c>
       <c r="AP5" t="str">
         <f>IF('AMT-11'!EB17="","",'AMT-11'!EB17)</f>
         <v/>
       </c>
       <c r="AQ5" t="str">
         <f>IF('AMT-11'!EG17="","",'AMT-11'!EG17)</f>
         <v/>
       </c>
       <c r="AR5" t="str">
         <f>IF('AMT-11'!EL17="","",'AMT-11'!EL17)</f>
         <v/>
       </c>
       <c r="AS5" t="str">
         <f>IF('AMT-11'!CN17="","",'AMT-11'!CN17)</f>
         <v/>
       </c>
       <c r="AT5" t="str">
         <f>IF('AMT-11'!CP17="","",'AMT-11'!CP17)</f>
         <v/>
       </c>
       <c r="AU5" t="str">
-        <f>IF('AMT-11'!DL17="","",'AMT-11'!DL17)</f>
+        <f>IF('AMT-11'!D17="","",IF('AMT-11'!DL17="","無効(デフォルト)",'AMT-11'!DL17))</f>
         <v/>
       </c>
     </row>
     <row r="6" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A6" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B6" s="34"/>
       <c r="C6" t="s">
         <v>70</v>
       </c>
       <c r="D6" s="34"/>
       <c r="E6" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F6" t="str">
         <f>IF(H6="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G6" t="str">
         <f>IF(H6="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H6" t="str">
         <f>IF('AMT-11'!D18="","",'AMT-11'!D18)</f>
         <v/>
       </c>
       <c r="I6" t="str">
         <f>IF('AMT-11'!F18="","",'AMT-11'!F18)</f>
         <v/>
       </c>
       <c r="J6" t="str">
         <f>IF('AMT-11'!J18="","",'AMT-11'!J18)</f>
         <v/>
       </c>
       <c r="K6" t="str">
         <f>IF('AMT-11'!Q18="","",'AMT-11'!Q18)</f>
         <v/>
       </c>
@@ -38386,67 +38389,67 @@
       <c r="AN6" t="str">
         <f>IF('AMT-11'!DW18="","",'AMT-11'!DW18)</f>
         <v/>
       </c>
       <c r="AP6" t="str">
         <f>IF('AMT-11'!EB18="","",'AMT-11'!EB18)</f>
         <v/>
       </c>
       <c r="AQ6" t="str">
         <f>IF('AMT-11'!EG18="","",'AMT-11'!EG18)</f>
         <v/>
       </c>
       <c r="AR6" t="str">
         <f>IF('AMT-11'!EL18="","",'AMT-11'!EL18)</f>
         <v/>
       </c>
       <c r="AS6" t="str">
         <f>IF('AMT-11'!CN18="","",'AMT-11'!CN18)</f>
         <v/>
       </c>
       <c r="AT6" t="str">
         <f>IF('AMT-11'!CP18="","",'AMT-11'!CP18)</f>
         <v/>
       </c>
       <c r="AU6" t="str">
-        <f>IF('AMT-11'!DL18="","",'AMT-11'!DL18)</f>
+        <f>IF('AMT-11'!D18="","",IF('AMT-11'!DL18="","無効(デフォルト)",'AMT-11'!DL18))</f>
         <v/>
       </c>
     </row>
     <row r="7" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A7" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B7" s="34"/>
       <c r="C7" t="s">
         <v>70</v>
       </c>
       <c r="D7" s="34"/>
       <c r="E7" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F7" t="str">
         <f>IF(H7="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G7" t="str">
         <f>IF(H7="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H7" t="str">
         <f>IF('AMT-11'!D19="","",'AMT-11'!D19)</f>
         <v/>
       </c>
       <c r="I7" t="str">
         <f>IF('AMT-11'!F19="","",'AMT-11'!F19)</f>
         <v/>
       </c>
       <c r="J7" t="str">
         <f>IF('AMT-11'!J19="","",'AMT-11'!J19)</f>
         <v/>
       </c>
       <c r="K7" t="str">
         <f>IF('AMT-11'!Q19="","",'AMT-11'!Q19)</f>
         <v/>
       </c>
@@ -38565,67 +38568,67 @@
       <c r="AN7" t="str">
         <f>IF('AMT-11'!DW19="","",'AMT-11'!DW19)</f>
         <v/>
       </c>
       <c r="AP7" t="str">
         <f>IF('AMT-11'!EB19="","",'AMT-11'!EB19)</f>
         <v/>
       </c>
       <c r="AQ7" t="str">
         <f>IF('AMT-11'!EG19="","",'AMT-11'!EG19)</f>
         <v/>
       </c>
       <c r="AR7" t="str">
         <f>IF('AMT-11'!EL19="","",'AMT-11'!EL19)</f>
         <v/>
       </c>
       <c r="AS7" t="str">
         <f>IF('AMT-11'!CN19="","",'AMT-11'!CN19)</f>
         <v/>
       </c>
       <c r="AT7" t="str">
         <f>IF('AMT-11'!CP19="","",'AMT-11'!CP19)</f>
         <v/>
       </c>
       <c r="AU7" t="str">
-        <f>IF('AMT-11'!DL19="","",'AMT-11'!DL19)</f>
+        <f>IF('AMT-11'!D19="","",IF('AMT-11'!DL19="","無効(デフォルト)",'AMT-11'!DL19))</f>
         <v/>
       </c>
     </row>
     <row r="8" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A8" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B8" s="34"/>
       <c r="C8" t="s">
         <v>70</v>
       </c>
       <c r="D8" s="34"/>
       <c r="E8" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F8" t="str">
         <f>IF(H8="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G8" t="str">
         <f>IF(H8="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H8" t="str">
         <f>IF('AMT-11'!D20="","",'AMT-11'!D20)</f>
         <v/>
       </c>
       <c r="I8" t="str">
         <f>IF('AMT-11'!F20="","",'AMT-11'!F20)</f>
         <v/>
       </c>
       <c r="J8" t="str">
         <f>IF('AMT-11'!J20="","",'AMT-11'!J20)</f>
         <v/>
       </c>
       <c r="K8" t="str">
         <f>IF('AMT-11'!Q20="","",'AMT-11'!Q20)</f>
         <v/>
       </c>
@@ -38744,67 +38747,67 @@
       <c r="AN8" t="str">
         <f>IF('AMT-11'!DW20="","",'AMT-11'!DW20)</f>
         <v/>
       </c>
       <c r="AP8" t="str">
         <f>IF('AMT-11'!EB20="","",'AMT-11'!EB20)</f>
         <v/>
       </c>
       <c r="AQ8" t="str">
         <f>IF('AMT-11'!EG20="","",'AMT-11'!EG20)</f>
         <v/>
       </c>
       <c r="AR8" t="str">
         <f>IF('AMT-11'!EL20="","",'AMT-11'!EL20)</f>
         <v/>
       </c>
       <c r="AS8" t="str">
         <f>IF('AMT-11'!CN20="","",'AMT-11'!CN20)</f>
         <v/>
       </c>
       <c r="AT8" t="str">
         <f>IF('AMT-11'!CP20="","",'AMT-11'!CP20)</f>
         <v/>
       </c>
       <c r="AU8" t="str">
-        <f>IF('AMT-11'!DL20="","",'AMT-11'!DL20)</f>
+        <f>IF('AMT-11'!D20="","",IF('AMT-11'!DL20="","無効(デフォルト)",'AMT-11'!DL20))</f>
         <v/>
       </c>
     </row>
     <row r="9" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A9" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B9" s="34"/>
       <c r="C9" t="s">
         <v>70</v>
       </c>
       <c r="D9" s="34"/>
       <c r="E9" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F9" t="str">
         <f>IF(H9="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G9" t="str">
         <f>IF(H9="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H9" t="str">
         <f>IF('AMT-11'!D21="","",'AMT-11'!D21)</f>
         <v/>
       </c>
       <c r="I9" t="str">
         <f>IF('AMT-11'!F21="","",'AMT-11'!F21)</f>
         <v/>
       </c>
       <c r="J9" t="str">
         <f>IF('AMT-11'!J21="","",'AMT-11'!J21)</f>
         <v/>
       </c>
       <c r="K9" t="str">
         <f>IF('AMT-11'!Q21="","",'AMT-11'!Q21)</f>
         <v/>
       </c>
@@ -38923,67 +38926,67 @@
       <c r="AN9" t="str">
         <f>IF('AMT-11'!DW21="","",'AMT-11'!DW21)</f>
         <v/>
       </c>
       <c r="AP9" t="str">
         <f>IF('AMT-11'!EB21="","",'AMT-11'!EB21)</f>
         <v/>
       </c>
       <c r="AQ9" t="str">
         <f>IF('AMT-11'!EG21="","",'AMT-11'!EG21)</f>
         <v/>
       </c>
       <c r="AR9" t="str">
         <f>IF('AMT-11'!EL21="","",'AMT-11'!EL21)</f>
         <v/>
       </c>
       <c r="AS9" t="str">
         <f>IF('AMT-11'!CN21="","",'AMT-11'!CN21)</f>
         <v/>
       </c>
       <c r="AT9" t="str">
         <f>IF('AMT-11'!CP21="","",'AMT-11'!CP21)</f>
         <v/>
       </c>
       <c r="AU9" t="str">
-        <f>IF('AMT-11'!DL21="","",'AMT-11'!DL21)</f>
+        <f>IF('AMT-11'!D21="","",IF('AMT-11'!DL21="","無効(デフォルト)",'AMT-11'!DL21))</f>
         <v/>
       </c>
     </row>
     <row r="10" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A10" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B10" s="34"/>
       <c r="C10" t="s">
         <v>70</v>
       </c>
       <c r="D10" s="34"/>
       <c r="E10" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F10" t="str">
         <f>IF(H10="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G10" t="str">
         <f>IF(H10="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H10" t="str">
         <f>IF('AMT-11'!D22="","",'AMT-11'!D22)</f>
         <v/>
       </c>
       <c r="I10" t="str">
         <f>IF('AMT-11'!F22="","",'AMT-11'!F22)</f>
         <v/>
       </c>
       <c r="J10" t="str">
         <f>IF('AMT-11'!J22="","",'AMT-11'!J22)</f>
         <v/>
       </c>
       <c r="K10" t="str">
         <f>IF('AMT-11'!Q22="","",'AMT-11'!Q22)</f>
         <v/>
       </c>
@@ -39102,67 +39105,67 @@
       <c r="AN10" t="str">
         <f>IF('AMT-11'!DW22="","",'AMT-11'!DW22)</f>
         <v/>
       </c>
       <c r="AP10" t="str">
         <f>IF('AMT-11'!EB22="","",'AMT-11'!EB22)</f>
         <v/>
       </c>
       <c r="AQ10" t="str">
         <f>IF('AMT-11'!EG22="","",'AMT-11'!EG22)</f>
         <v/>
       </c>
       <c r="AR10" t="str">
         <f>IF('AMT-11'!EL22="","",'AMT-11'!EL22)</f>
         <v/>
       </c>
       <c r="AS10" t="str">
         <f>IF('AMT-11'!CN22="","",'AMT-11'!CN22)</f>
         <v/>
       </c>
       <c r="AT10" t="str">
         <f>IF('AMT-11'!CP22="","",'AMT-11'!CP22)</f>
         <v/>
       </c>
       <c r="AU10" t="str">
-        <f>IF('AMT-11'!DL22="","",'AMT-11'!DL22)</f>
+        <f>IF('AMT-11'!D22="","",IF('AMT-11'!DL22="","無効(デフォルト)",'AMT-11'!DL22))</f>
         <v/>
       </c>
     </row>
     <row r="11" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A11" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B11" s="34"/>
       <c r="C11" t="s">
         <v>70</v>
       </c>
       <c r="D11" s="34"/>
       <c r="E11" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F11" t="str">
         <f>IF(H11="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G11" t="str">
         <f>IF(H11="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H11" t="str">
         <f>IF('AMT-11'!D23="","",'AMT-11'!D23)</f>
         <v/>
       </c>
       <c r="I11" t="str">
         <f>IF('AMT-11'!F23="","",'AMT-11'!F23)</f>
         <v/>
       </c>
       <c r="J11" t="str">
         <f>IF('AMT-11'!J23="","",'AMT-11'!J23)</f>
         <v/>
       </c>
       <c r="K11" t="str">
         <f>IF('AMT-11'!Q23="","",'AMT-11'!Q23)</f>
         <v/>
       </c>
@@ -39281,67 +39284,67 @@
       <c r="AN11" t="str">
         <f>IF('AMT-11'!DW23="","",'AMT-11'!DW23)</f>
         <v/>
       </c>
       <c r="AP11" t="str">
         <f>IF('AMT-11'!EB23="","",'AMT-11'!EB23)</f>
         <v/>
       </c>
       <c r="AQ11" t="str">
         <f>IF('AMT-11'!EG23="","",'AMT-11'!EG23)</f>
         <v/>
       </c>
       <c r="AR11" t="str">
         <f>IF('AMT-11'!EL23="","",'AMT-11'!EL23)</f>
         <v/>
       </c>
       <c r="AS11" t="str">
         <f>IF('AMT-11'!CN23="","",'AMT-11'!CN23)</f>
         <v/>
       </c>
       <c r="AT11" t="str">
         <f>IF('AMT-11'!CP23="","",'AMT-11'!CP23)</f>
         <v/>
       </c>
       <c r="AU11" t="str">
-        <f>IF('AMT-11'!DL23="","",'AMT-11'!DL23)</f>
+        <f>IF('AMT-11'!D23="","",IF('AMT-11'!DL23="","無効(デフォルト)",'AMT-11'!DL23))</f>
         <v/>
       </c>
     </row>
     <row r="12" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A12" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B12" s="34"/>
       <c r="C12" t="s">
         <v>70</v>
       </c>
       <c r="D12" s="34"/>
       <c r="E12" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F12" t="str">
         <f>IF(H12="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G12" t="str">
         <f>IF(H12="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H12" t="str">
         <f>IF('AMT-11'!D24="","",'AMT-11'!D24)</f>
         <v/>
       </c>
       <c r="I12" t="str">
         <f>IF('AMT-11'!F24="","",'AMT-11'!F24)</f>
         <v/>
       </c>
       <c r="J12" t="str">
         <f>IF('AMT-11'!J24="","",'AMT-11'!J24)</f>
         <v/>
       </c>
       <c r="K12" t="str">
         <f>IF('AMT-11'!Q24="","",'AMT-11'!Q24)</f>
         <v/>
       </c>
@@ -39460,67 +39463,67 @@
       <c r="AN12" t="str">
         <f>IF('AMT-11'!DW24="","",'AMT-11'!DW24)</f>
         <v/>
       </c>
       <c r="AP12" t="str">
         <f>IF('AMT-11'!EB24="","",'AMT-11'!EB24)</f>
         <v/>
       </c>
       <c r="AQ12" t="str">
         <f>IF('AMT-11'!EG24="","",'AMT-11'!EG24)</f>
         <v/>
       </c>
       <c r="AR12" t="str">
         <f>IF('AMT-11'!EL24="","",'AMT-11'!EL24)</f>
         <v/>
       </c>
       <c r="AS12" t="str">
         <f>IF('AMT-11'!CN24="","",'AMT-11'!CN24)</f>
         <v/>
       </c>
       <c r="AT12" t="str">
         <f>IF('AMT-11'!CP24="","",'AMT-11'!CP24)</f>
         <v/>
       </c>
       <c r="AU12" t="str">
-        <f>IF('AMT-11'!DL24="","",'AMT-11'!DL24)</f>
+        <f>IF('AMT-11'!D24="","",IF('AMT-11'!DL24="","無効(デフォルト)",'AMT-11'!DL24))</f>
         <v/>
       </c>
     </row>
     <row r="13" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A13" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B13" s="34"/>
       <c r="C13" t="s">
         <v>70</v>
       </c>
       <c r="D13" s="34"/>
       <c r="E13" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F13" t="str">
         <f>IF(H13="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G13" t="str">
         <f>IF(H13="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H13" t="str">
         <f>IF('AMT-11'!D25="","",'AMT-11'!D25)</f>
         <v/>
       </c>
       <c r="I13" t="str">
         <f>IF('AMT-11'!F25="","",'AMT-11'!F25)</f>
         <v/>
       </c>
       <c r="J13" t="str">
         <f>IF('AMT-11'!J25="","",'AMT-11'!J25)</f>
         <v/>
       </c>
       <c r="K13" t="str">
         <f>IF('AMT-11'!Q25="","",'AMT-11'!Q25)</f>
         <v/>
       </c>
@@ -39639,67 +39642,67 @@
       <c r="AN13" t="str">
         <f>IF('AMT-11'!DW25="","",'AMT-11'!DW25)</f>
         <v/>
       </c>
       <c r="AP13" t="str">
         <f>IF('AMT-11'!EB25="","",'AMT-11'!EB25)</f>
         <v/>
       </c>
       <c r="AQ13" t="str">
         <f>IF('AMT-11'!EG25="","",'AMT-11'!EG25)</f>
         <v/>
       </c>
       <c r="AR13" t="str">
         <f>IF('AMT-11'!EL25="","",'AMT-11'!EL25)</f>
         <v/>
       </c>
       <c r="AS13" t="str">
         <f>IF('AMT-11'!CN25="","",'AMT-11'!CN25)</f>
         <v/>
       </c>
       <c r="AT13" t="str">
         <f>IF('AMT-11'!CP25="","",'AMT-11'!CP25)</f>
         <v/>
       </c>
       <c r="AU13" t="str">
-        <f>IF('AMT-11'!DL25="","",'AMT-11'!DL25)</f>
+        <f>IF('AMT-11'!D25="","",IF('AMT-11'!DL25="","無効(デフォルト)",'AMT-11'!DL25))</f>
         <v/>
       </c>
     </row>
     <row r="14" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A14" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B14" s="34"/>
       <c r="C14" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="34"/>
       <c r="E14" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F14" t="str">
         <f>IF(H14="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G14" t="str">
         <f>IF(H14="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H14" t="str">
         <f>IF('AMT-11'!D26="","",'AMT-11'!D26)</f>
         <v/>
       </c>
       <c r="I14" t="str">
         <f>IF('AMT-11'!F26="","",'AMT-11'!F26)</f>
         <v/>
       </c>
       <c r="J14" t="str">
         <f>IF('AMT-11'!J26="","",'AMT-11'!J26)</f>
         <v/>
       </c>
       <c r="K14" t="str">
         <f>IF('AMT-11'!Q26="","",'AMT-11'!Q26)</f>
         <v/>
       </c>
@@ -39818,67 +39821,67 @@
       <c r="AN14" t="str">
         <f>IF('AMT-11'!DW26="","",'AMT-11'!DW26)</f>
         <v/>
       </c>
       <c r="AP14" t="str">
         <f>IF('AMT-11'!EB26="","",'AMT-11'!EB26)</f>
         <v/>
       </c>
       <c r="AQ14" t="str">
         <f>IF('AMT-11'!EG26="","",'AMT-11'!EG26)</f>
         <v/>
       </c>
       <c r="AR14" t="str">
         <f>IF('AMT-11'!EL26="","",'AMT-11'!EL26)</f>
         <v/>
       </c>
       <c r="AS14" t="str">
         <f>IF('AMT-11'!CN26="","",'AMT-11'!CN26)</f>
         <v/>
       </c>
       <c r="AT14" t="str">
         <f>IF('AMT-11'!CP26="","",'AMT-11'!CP26)</f>
         <v/>
       </c>
       <c r="AU14" t="str">
-        <f>IF('AMT-11'!DL26="","",'AMT-11'!DL26)</f>
+        <f>IF('AMT-11'!D26="","",IF('AMT-11'!DL26="","無効(デフォルト)",'AMT-11'!DL26))</f>
         <v/>
       </c>
     </row>
     <row r="15" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A15" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B15" s="34"/>
       <c r="C15" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="34"/>
       <c r="E15" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F15" t="str">
         <f>IF(H15="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G15" t="str">
         <f>IF(H15="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H15" t="str">
         <f>IF('AMT-11'!D27="","",'AMT-11'!D27)</f>
         <v/>
       </c>
       <c r="I15" t="str">
         <f>IF('AMT-11'!F27="","",'AMT-11'!F27)</f>
         <v/>
       </c>
       <c r="J15" t="str">
         <f>IF('AMT-11'!J27="","",'AMT-11'!J27)</f>
         <v/>
       </c>
       <c r="K15" t="str">
         <f>IF('AMT-11'!Q27="","",'AMT-11'!Q27)</f>
         <v/>
       </c>
@@ -39997,67 +40000,67 @@
       <c r="AN15" t="str">
         <f>IF('AMT-11'!DW27="","",'AMT-11'!DW27)</f>
         <v/>
       </c>
       <c r="AP15" t="str">
         <f>IF('AMT-11'!EB27="","",'AMT-11'!EB27)</f>
         <v/>
       </c>
       <c r="AQ15" t="str">
         <f>IF('AMT-11'!EG27="","",'AMT-11'!EG27)</f>
         <v/>
       </c>
       <c r="AR15" t="str">
         <f>IF('AMT-11'!EL27="","",'AMT-11'!EL27)</f>
         <v/>
       </c>
       <c r="AS15" t="str">
         <f>IF('AMT-11'!CN27="","",'AMT-11'!CN27)</f>
         <v/>
       </c>
       <c r="AT15" t="str">
         <f>IF('AMT-11'!CP27="","",'AMT-11'!CP27)</f>
         <v/>
       </c>
       <c r="AU15" t="str">
-        <f>IF('AMT-11'!DL27="","",'AMT-11'!DL27)</f>
+        <f>IF('AMT-11'!D27="","",IF('AMT-11'!DL27="","無効(デフォルト)",'AMT-11'!DL27))</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A16" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B16" s="34"/>
       <c r="C16" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="34"/>
       <c r="E16" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F16" t="str">
         <f>IF(H16="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G16" t="str">
         <f>IF(H16="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H16" t="str">
         <f>IF('AMT-11'!D28="","",'AMT-11'!D28)</f>
         <v/>
       </c>
       <c r="I16" t="str">
         <f>IF('AMT-11'!F28="","",'AMT-11'!F28)</f>
         <v/>
       </c>
       <c r="J16" t="str">
         <f>IF('AMT-11'!J28="","",'AMT-11'!J28)</f>
         <v/>
       </c>
       <c r="K16" t="str">
         <f>IF('AMT-11'!Q28="","",'AMT-11'!Q28)</f>
         <v/>
       </c>
@@ -40176,67 +40179,67 @@
       <c r="AN16" t="str">
         <f>IF('AMT-11'!DW28="","",'AMT-11'!DW28)</f>
         <v/>
       </c>
       <c r="AP16" t="str">
         <f>IF('AMT-11'!EB28="","",'AMT-11'!EB28)</f>
         <v/>
       </c>
       <c r="AQ16" t="str">
         <f>IF('AMT-11'!EG28="","",'AMT-11'!EG28)</f>
         <v/>
       </c>
       <c r="AR16" t="str">
         <f>IF('AMT-11'!EL28="","",'AMT-11'!EL28)</f>
         <v/>
       </c>
       <c r="AS16" t="str">
         <f>IF('AMT-11'!CN28="","",'AMT-11'!CN28)</f>
         <v/>
       </c>
       <c r="AT16" t="str">
         <f>IF('AMT-11'!CP28="","",'AMT-11'!CP28)</f>
         <v/>
       </c>
       <c r="AU16" t="str">
-        <f>IF('AMT-11'!DL28="","",'AMT-11'!DL28)</f>
+        <f>IF('AMT-11'!D28="","",IF('AMT-11'!DL28="","無効(デフォルト)",'AMT-11'!DL28))</f>
         <v/>
       </c>
     </row>
     <row r="17" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A17" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B17" s="34"/>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="34"/>
       <c r="E17" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F17" t="str">
         <f>IF(H17="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G17" t="str">
         <f>IF(H17="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H17" t="str">
         <f>IF('AMT-11'!D29="","",'AMT-11'!D29)</f>
         <v/>
       </c>
       <c r="I17" t="str">
         <f>IF('AMT-11'!F29="","",'AMT-11'!F29)</f>
         <v/>
       </c>
       <c r="J17" t="str">
         <f>IF('AMT-11'!J29="","",'AMT-11'!J29)</f>
         <v/>
       </c>
       <c r="K17" t="str">
         <f>IF('AMT-11'!Q29="","",'AMT-11'!Q29)</f>
         <v/>
       </c>
@@ -40355,67 +40358,67 @@
       <c r="AN17" t="str">
         <f>IF('AMT-11'!DW29="","",'AMT-11'!DW29)</f>
         <v/>
       </c>
       <c r="AP17" t="str">
         <f>IF('AMT-11'!EB29="","",'AMT-11'!EB29)</f>
         <v/>
       </c>
       <c r="AQ17" t="str">
         <f>IF('AMT-11'!EG29="","",'AMT-11'!EG29)</f>
         <v/>
       </c>
       <c r="AR17" t="str">
         <f>IF('AMT-11'!EL29="","",'AMT-11'!EL29)</f>
         <v/>
       </c>
       <c r="AS17" t="str">
         <f>IF('AMT-11'!CN29="","",'AMT-11'!CN29)</f>
         <v/>
       </c>
       <c r="AT17" t="str">
         <f>IF('AMT-11'!CP29="","",'AMT-11'!CP29)</f>
         <v/>
       </c>
       <c r="AU17" t="str">
-        <f>IF('AMT-11'!DL29="","",'AMT-11'!DL29)</f>
+        <f>IF('AMT-11'!D29="","",IF('AMT-11'!DL29="","無効(デフォルト)",'AMT-11'!DL29))</f>
         <v/>
       </c>
     </row>
     <row r="18" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A18" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B18" s="34"/>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="34"/>
       <c r="E18" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F18" t="str">
         <f>IF(H18="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G18" t="str">
         <f>IF(H18="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H18" t="str">
         <f>IF('AMT-11'!D30="","",'AMT-11'!D30)</f>
         <v/>
       </c>
       <c r="I18" t="str">
         <f>IF('AMT-11'!F30="","",'AMT-11'!F30)</f>
         <v/>
       </c>
       <c r="J18" t="str">
         <f>IF('AMT-11'!J30="","",'AMT-11'!J30)</f>
         <v/>
       </c>
       <c r="K18" t="str">
         <f>IF('AMT-11'!Q30="","",'AMT-11'!Q30)</f>
         <v/>
       </c>
@@ -40534,67 +40537,67 @@
       <c r="AN18" t="str">
         <f>IF('AMT-11'!DW30="","",'AMT-11'!DW30)</f>
         <v/>
       </c>
       <c r="AP18" t="str">
         <f>IF('AMT-11'!EB30="","",'AMT-11'!EB30)</f>
         <v/>
       </c>
       <c r="AQ18" t="str">
         <f>IF('AMT-11'!EG30="","",'AMT-11'!EG30)</f>
         <v/>
       </c>
       <c r="AR18" t="str">
         <f>IF('AMT-11'!EL30="","",'AMT-11'!EL30)</f>
         <v/>
       </c>
       <c r="AS18" t="str">
         <f>IF('AMT-11'!CN30="","",'AMT-11'!CN30)</f>
         <v/>
       </c>
       <c r="AT18" t="str">
         <f>IF('AMT-11'!CP30="","",'AMT-11'!CP30)</f>
         <v/>
       </c>
       <c r="AU18" t="str">
-        <f>IF('AMT-11'!DL30="","",'AMT-11'!DL30)</f>
+        <f>IF('AMT-11'!D30="","",IF('AMT-11'!DL30="","無効(デフォルト)",'AMT-11'!DL30))</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A19" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B19" s="34"/>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="34"/>
       <c r="E19" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F19" t="str">
         <f>IF(H19="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G19" t="str">
         <f>IF(H19="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H19" t="str">
         <f>IF('AMT-11'!D31="","",'AMT-11'!D31)</f>
         <v/>
       </c>
       <c r="I19" t="str">
         <f>IF('AMT-11'!F31="","",'AMT-11'!F31)</f>
         <v/>
       </c>
       <c r="J19" t="str">
         <f>IF('AMT-11'!J31="","",'AMT-11'!J31)</f>
         <v/>
       </c>
       <c r="K19" t="str">
         <f>IF('AMT-11'!Q31="","",'AMT-11'!Q31)</f>
         <v/>
       </c>
@@ -40713,67 +40716,67 @@
       <c r="AN19" t="str">
         <f>IF('AMT-11'!DW31="","",'AMT-11'!DW31)</f>
         <v/>
       </c>
       <c r="AP19" t="str">
         <f>IF('AMT-11'!EB31="","",'AMT-11'!EB31)</f>
         <v/>
       </c>
       <c r="AQ19" t="str">
         <f>IF('AMT-11'!EG31="","",'AMT-11'!EG31)</f>
         <v/>
       </c>
       <c r="AR19" t="str">
         <f>IF('AMT-11'!EL31="","",'AMT-11'!EL31)</f>
         <v/>
       </c>
       <c r="AS19" t="str">
         <f>IF('AMT-11'!CN31="","",'AMT-11'!CN31)</f>
         <v/>
       </c>
       <c r="AT19" t="str">
         <f>IF('AMT-11'!CP31="","",'AMT-11'!CP31)</f>
         <v/>
       </c>
       <c r="AU19" t="str">
-        <f>IF('AMT-11'!DL31="","",'AMT-11'!DL31)</f>
+        <f>IF('AMT-11'!D31="","",IF('AMT-11'!DL31="","無効(デフォルト)",'AMT-11'!DL31))</f>
         <v/>
       </c>
     </row>
     <row r="20" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A20" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B20" s="34"/>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20" s="34"/>
       <c r="E20" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F20" t="str">
         <f>IF(H20="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G20" t="str">
         <f>IF(H20="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H20" t="str">
         <f>IF('AMT-11'!D32="","",'AMT-11'!D32)</f>
         <v/>
       </c>
       <c r="I20" t="str">
         <f>IF('AMT-11'!F32="","",'AMT-11'!F32)</f>
         <v/>
       </c>
       <c r="J20" t="str">
         <f>IF('AMT-11'!J32="","",'AMT-11'!J32)</f>
         <v/>
       </c>
       <c r="K20" t="str">
         <f>IF('AMT-11'!Q32="","",'AMT-11'!Q32)</f>
         <v/>
       </c>
@@ -40892,67 +40895,67 @@
       <c r="AN20" t="str">
         <f>IF('AMT-11'!DW32="","",'AMT-11'!DW32)</f>
         <v/>
       </c>
       <c r="AP20" t="str">
         <f>IF('AMT-11'!EB32="","",'AMT-11'!EB32)</f>
         <v/>
       </c>
       <c r="AQ20" t="str">
         <f>IF('AMT-11'!EG32="","",'AMT-11'!EG32)</f>
         <v/>
       </c>
       <c r="AR20" t="str">
         <f>IF('AMT-11'!EL32="","",'AMT-11'!EL32)</f>
         <v/>
       </c>
       <c r="AS20" t="str">
         <f>IF('AMT-11'!CN32="","",'AMT-11'!CN32)</f>
         <v/>
       </c>
       <c r="AT20" t="str">
         <f>IF('AMT-11'!CP32="","",'AMT-11'!CP32)</f>
         <v/>
       </c>
       <c r="AU20" t="str">
-        <f>IF('AMT-11'!DL32="","",'AMT-11'!DL32)</f>
+        <f>IF('AMT-11'!D32="","",IF('AMT-11'!DL32="","無効(デフォルト)",'AMT-11'!DL32))</f>
         <v/>
       </c>
     </row>
     <row r="21" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A21" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" s="34"/>
       <c r="E21" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F21" t="str">
         <f>IF(H21="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G21" t="str">
         <f>IF(H21="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H21" t="str">
         <f>IF('AMT-11'!D33="","",'AMT-11'!D33)</f>
         <v/>
       </c>
       <c r="I21" t="str">
         <f>IF('AMT-11'!F33="","",'AMT-11'!F33)</f>
         <v/>
       </c>
       <c r="J21" t="str">
         <f>IF('AMT-11'!J33="","",'AMT-11'!J33)</f>
         <v/>
       </c>
       <c r="K21" t="str">
         <f>IF('AMT-11'!Q33="","",'AMT-11'!Q33)</f>
         <v/>
       </c>
@@ -41071,67 +41074,67 @@
       <c r="AN21" t="str">
         <f>IF('AMT-11'!DW33="","",'AMT-11'!DW33)</f>
         <v/>
       </c>
       <c r="AP21" t="str">
         <f>IF('AMT-11'!EB33="","",'AMT-11'!EB33)</f>
         <v/>
       </c>
       <c r="AQ21" t="str">
         <f>IF('AMT-11'!EG33="","",'AMT-11'!EG33)</f>
         <v/>
       </c>
       <c r="AR21" t="str">
         <f>IF('AMT-11'!EL33="","",'AMT-11'!EL33)</f>
         <v/>
       </c>
       <c r="AS21" t="str">
         <f>IF('AMT-11'!CN33="","",'AMT-11'!CN33)</f>
         <v/>
       </c>
       <c r="AT21" t="str">
         <f>IF('AMT-11'!CP33="","",'AMT-11'!CP33)</f>
         <v/>
       </c>
       <c r="AU21" t="str">
-        <f>IF('AMT-11'!DL33="","",'AMT-11'!DL33)</f>
+        <f>IF('AMT-11'!D33="","",IF('AMT-11'!DL33="","無効(デフォルト)",'AMT-11'!DL33))</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A22" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B22" s="34"/>
       <c r="C22" t="s">
         <v>70</v>
       </c>
       <c r="D22" s="34"/>
       <c r="E22" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F22" t="str">
         <f>IF(H22="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G22" t="str">
         <f>IF(H22="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H22" t="str">
         <f>IF('AMT-11'!D34="","",'AMT-11'!D34)</f>
         <v/>
       </c>
       <c r="I22" t="str">
         <f>IF('AMT-11'!F34="","",'AMT-11'!F34)</f>
         <v/>
       </c>
       <c r="J22" t="str">
         <f>IF('AMT-11'!J34="","",'AMT-11'!J34)</f>
         <v/>
       </c>
       <c r="K22" t="str">
         <f>IF('AMT-11'!Q34="","",'AMT-11'!Q34)</f>
         <v/>
       </c>
@@ -41250,67 +41253,67 @@
       <c r="AN22" t="str">
         <f>IF('AMT-11'!DW34="","",'AMT-11'!DW34)</f>
         <v/>
       </c>
       <c r="AP22" t="str">
         <f>IF('AMT-11'!EB34="","",'AMT-11'!EB34)</f>
         <v/>
       </c>
       <c r="AQ22" t="str">
         <f>IF('AMT-11'!EG34="","",'AMT-11'!EG34)</f>
         <v/>
       </c>
       <c r="AR22" t="str">
         <f>IF('AMT-11'!EL34="","",'AMT-11'!EL34)</f>
         <v/>
       </c>
       <c r="AS22" t="str">
         <f>IF('AMT-11'!CN34="","",'AMT-11'!CN34)</f>
         <v/>
       </c>
       <c r="AT22" t="str">
         <f>IF('AMT-11'!CP34="","",'AMT-11'!CP34)</f>
         <v/>
       </c>
       <c r="AU22" t="str">
-        <f>IF('AMT-11'!DL34="","",'AMT-11'!DL34)</f>
+        <f>IF('AMT-11'!D34="","",IF('AMT-11'!DL34="","無効(デフォルト)",'AMT-11'!DL34))</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A23" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B23" s="34"/>
       <c r="C23" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="34"/>
       <c r="E23" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F23" t="str">
         <f>IF(H23="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G23" t="str">
         <f>IF(H23="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H23" t="str">
         <f>IF('AMT-11'!D35="","",'AMT-11'!D35)</f>
         <v/>
       </c>
       <c r="I23" t="str">
         <f>IF('AMT-11'!F35="","",'AMT-11'!F35)</f>
         <v/>
       </c>
       <c r="J23" t="str">
         <f>IF('AMT-11'!J35="","",'AMT-11'!J35)</f>
         <v/>
       </c>
       <c r="K23" t="str">
         <f>IF('AMT-11'!Q35="","",'AMT-11'!Q35)</f>
         <v/>
       </c>
@@ -41429,67 +41432,67 @@
       <c r="AN23" t="str">
         <f>IF('AMT-11'!DW35="","",'AMT-11'!DW35)</f>
         <v/>
       </c>
       <c r="AP23" t="str">
         <f>IF('AMT-11'!EB35="","",'AMT-11'!EB35)</f>
         <v/>
       </c>
       <c r="AQ23" t="str">
         <f>IF('AMT-11'!EG35="","",'AMT-11'!EG35)</f>
         <v/>
       </c>
       <c r="AR23" t="str">
         <f>IF('AMT-11'!EL35="","",'AMT-11'!EL35)</f>
         <v/>
       </c>
       <c r="AS23" t="str">
         <f>IF('AMT-11'!CN35="","",'AMT-11'!CN35)</f>
         <v/>
       </c>
       <c r="AT23" t="str">
         <f>IF('AMT-11'!CP35="","",'AMT-11'!CP35)</f>
         <v/>
       </c>
       <c r="AU23" t="str">
-        <f>IF('AMT-11'!DL35="","",'AMT-11'!DL35)</f>
+        <f>IF('AMT-11'!D35="","",IF('AMT-11'!DL35="","無効(デフォルト)",'AMT-11'!DL35))</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A24" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" t="s">
         <v>70</v>
       </c>
       <c r="D24" s="34"/>
       <c r="E24" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F24" t="str">
         <f>IF(H24="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G24" t="str">
         <f>IF(H24="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H24" t="str">
         <f>IF('AMT-11'!D36="","",'AMT-11'!D36)</f>
         <v/>
       </c>
       <c r="I24" t="str">
         <f>IF('AMT-11'!F36="","",'AMT-11'!F36)</f>
         <v/>
       </c>
       <c r="J24" t="str">
         <f>IF('AMT-11'!J36="","",'AMT-11'!J36)</f>
         <v/>
       </c>
       <c r="K24" t="str">
         <f>IF('AMT-11'!Q36="","",'AMT-11'!Q36)</f>
         <v/>
       </c>
@@ -41608,67 +41611,67 @@
       <c r="AN24" t="str">
         <f>IF('AMT-11'!DW36="","",'AMT-11'!DW36)</f>
         <v/>
       </c>
       <c r="AP24" t="str">
         <f>IF('AMT-11'!EB36="","",'AMT-11'!EB36)</f>
         <v/>
       </c>
       <c r="AQ24" t="str">
         <f>IF('AMT-11'!EG36="","",'AMT-11'!EG36)</f>
         <v/>
       </c>
       <c r="AR24" t="str">
         <f>IF('AMT-11'!EL36="","",'AMT-11'!EL36)</f>
         <v/>
       </c>
       <c r="AS24" t="str">
         <f>IF('AMT-11'!CN36="","",'AMT-11'!CN36)</f>
         <v/>
       </c>
       <c r="AT24" t="str">
         <f>IF('AMT-11'!CP36="","",'AMT-11'!CP36)</f>
         <v/>
       </c>
       <c r="AU24" t="str">
-        <f>IF('AMT-11'!DL36="","",'AMT-11'!DL36)</f>
+        <f>IF('AMT-11'!D36="","",IF('AMT-11'!DL36="","無効(デフォルト)",'AMT-11'!DL36))</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A25" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B25" s="34"/>
       <c r="C25" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="34"/>
       <c r="E25" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F25" t="str">
         <f>IF(H25="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G25" t="str">
         <f>IF(H25="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H25" t="str">
         <f>IF('AMT-11'!D37="","",'AMT-11'!D37)</f>
         <v/>
       </c>
       <c r="I25" t="str">
         <f>IF('AMT-11'!F37="","",'AMT-11'!F37)</f>
         <v/>
       </c>
       <c r="J25" t="str">
         <f>IF('AMT-11'!J37="","",'AMT-11'!J37)</f>
         <v/>
       </c>
       <c r="K25" t="str">
         <f>IF('AMT-11'!Q37="","",'AMT-11'!Q37)</f>
         <v/>
       </c>
@@ -41787,67 +41790,67 @@
       <c r="AN25" t="str">
         <f>IF('AMT-11'!DW37="","",'AMT-11'!DW37)</f>
         <v/>
       </c>
       <c r="AP25" t="str">
         <f>IF('AMT-11'!EB37="","",'AMT-11'!EB37)</f>
         <v/>
       </c>
       <c r="AQ25" t="str">
         <f>IF('AMT-11'!EG37="","",'AMT-11'!EG37)</f>
         <v/>
       </c>
       <c r="AR25" t="str">
         <f>IF('AMT-11'!EL37="","",'AMT-11'!EL37)</f>
         <v/>
       </c>
       <c r="AS25" t="str">
         <f>IF('AMT-11'!CN37="","",'AMT-11'!CN37)</f>
         <v/>
       </c>
       <c r="AT25" t="str">
         <f>IF('AMT-11'!CP37="","",'AMT-11'!CP37)</f>
         <v/>
       </c>
       <c r="AU25" t="str">
-        <f>IF('AMT-11'!DL37="","",'AMT-11'!DL37)</f>
+        <f>IF('AMT-11'!D37="","",IF('AMT-11'!DL37="","無効(デフォルト)",'AMT-11'!DL37))</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A26" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B26" s="34"/>
       <c r="C26" t="s">
         <v>70</v>
       </c>
       <c r="D26" s="34"/>
       <c r="E26" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F26" t="str">
         <f>IF(H26="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G26" t="str">
         <f>IF(H26="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H26" t="str">
         <f>IF('AMT-11'!D38="","",'AMT-11'!D38)</f>
         <v/>
       </c>
       <c r="I26" t="str">
         <f>IF('AMT-11'!F38="","",'AMT-11'!F38)</f>
         <v/>
       </c>
       <c r="J26" t="str">
         <f>IF('AMT-11'!J38="","",'AMT-11'!J38)</f>
         <v/>
       </c>
       <c r="K26" t="str">
         <f>IF('AMT-11'!Q38="","",'AMT-11'!Q38)</f>
         <v/>
       </c>
@@ -41966,67 +41969,67 @@
       <c r="AN26" t="str">
         <f>IF('AMT-11'!DW38="","",'AMT-11'!DW38)</f>
         <v/>
       </c>
       <c r="AP26" t="str">
         <f>IF('AMT-11'!EB38="","",'AMT-11'!EB38)</f>
         <v/>
       </c>
       <c r="AQ26" t="str">
         <f>IF('AMT-11'!EG38="","",'AMT-11'!EG38)</f>
         <v/>
       </c>
       <c r="AR26" t="str">
         <f>IF('AMT-11'!EL38="","",'AMT-11'!EL38)</f>
         <v/>
       </c>
       <c r="AS26" t="str">
         <f>IF('AMT-11'!CN38="","",'AMT-11'!CN38)</f>
         <v/>
       </c>
       <c r="AT26" t="str">
         <f>IF('AMT-11'!CP38="","",'AMT-11'!CP38)</f>
         <v/>
       </c>
       <c r="AU26" t="str">
-        <f>IF('AMT-11'!DL38="","",'AMT-11'!DL38)</f>
+        <f>IF('AMT-11'!D38="","",IF('AMT-11'!DL38="","無効(デフォルト)",'AMT-11'!DL38))</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A27" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B27" s="34"/>
       <c r="C27" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="34"/>
       <c r="E27" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F27" t="str">
         <f>IF(H27="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G27" t="str">
         <f>IF(H27="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H27" t="str">
         <f>IF('AMT-11'!D39="","",'AMT-11'!D39)</f>
         <v/>
       </c>
       <c r="I27" t="str">
         <f>IF('AMT-11'!F39="","",'AMT-11'!F39)</f>
         <v/>
       </c>
       <c r="J27" t="str">
         <f>IF('AMT-11'!J39="","",'AMT-11'!J39)</f>
         <v/>
       </c>
       <c r="K27" t="str">
         <f>IF('AMT-11'!Q39="","",'AMT-11'!Q39)</f>
         <v/>
       </c>
@@ -42145,67 +42148,67 @@
       <c r="AN27" t="str">
         <f>IF('AMT-11'!DW39="","",'AMT-11'!DW39)</f>
         <v/>
       </c>
       <c r="AP27" t="str">
         <f>IF('AMT-11'!EB39="","",'AMT-11'!EB39)</f>
         <v/>
       </c>
       <c r="AQ27" t="str">
         <f>IF('AMT-11'!EG39="","",'AMT-11'!EG39)</f>
         <v/>
       </c>
       <c r="AR27" t="str">
         <f>IF('AMT-11'!EL39="","",'AMT-11'!EL39)</f>
         <v/>
       </c>
       <c r="AS27" t="str">
         <f>IF('AMT-11'!CN39="","",'AMT-11'!CN39)</f>
         <v/>
       </c>
       <c r="AT27" t="str">
         <f>IF('AMT-11'!CP39="","",'AMT-11'!CP39)</f>
         <v/>
       </c>
       <c r="AU27" t="str">
-        <f>IF('AMT-11'!DL39="","",'AMT-11'!DL39)</f>
+        <f>IF('AMT-11'!D39="","",IF('AMT-11'!DL39="","無効(デフォルト)",'AMT-11'!DL39))</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A28" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B28" s="34"/>
       <c r="C28" t="s">
         <v>70</v>
       </c>
       <c r="D28" s="34"/>
       <c r="E28" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F28" t="str">
         <f>IF(H28="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G28" t="str">
         <f>IF(H28="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H28" t="str">
         <f>IF('AMT-11'!D40="","",'AMT-11'!D40)</f>
         <v/>
       </c>
       <c r="I28" t="str">
         <f>IF('AMT-11'!F40="","",'AMT-11'!F40)</f>
         <v/>
       </c>
       <c r="J28" t="str">
         <f>IF('AMT-11'!J40="","",'AMT-11'!J40)</f>
         <v/>
       </c>
       <c r="K28" t="str">
         <f>IF('AMT-11'!Q40="","",'AMT-11'!Q40)</f>
         <v/>
       </c>
@@ -42324,67 +42327,67 @@
       <c r="AN28" t="str">
         <f>IF('AMT-11'!DW40="","",'AMT-11'!DW40)</f>
         <v/>
       </c>
       <c r="AP28" t="str">
         <f>IF('AMT-11'!EB40="","",'AMT-11'!EB40)</f>
         <v/>
       </c>
       <c r="AQ28" t="str">
         <f>IF('AMT-11'!EG40="","",'AMT-11'!EG40)</f>
         <v/>
       </c>
       <c r="AR28" t="str">
         <f>IF('AMT-11'!EL40="","",'AMT-11'!EL40)</f>
         <v/>
       </c>
       <c r="AS28" t="str">
         <f>IF('AMT-11'!CN40="","",'AMT-11'!CN40)</f>
         <v/>
       </c>
       <c r="AT28" t="str">
         <f>IF('AMT-11'!CP40="","",'AMT-11'!CP40)</f>
         <v/>
       </c>
       <c r="AU28" t="str">
-        <f>IF('AMT-11'!DL40="","",'AMT-11'!DL40)</f>
+        <f>IF('AMT-11'!D40="","",IF('AMT-11'!DL40="","無効(デフォルト)",'AMT-11'!DL40))</f>
         <v/>
       </c>
     </row>
     <row r="29" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A29" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B29" s="34"/>
       <c r="C29" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="34"/>
       <c r="E29" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F29" t="str">
         <f>IF(H29="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G29" t="str">
         <f>IF(H29="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H29" t="str">
         <f>IF('AMT-11'!D41="","",'AMT-11'!D41)</f>
         <v/>
       </c>
       <c r="I29" t="str">
         <f>IF('AMT-11'!F41="","",'AMT-11'!F41)</f>
         <v/>
       </c>
       <c r="J29" t="str">
         <f>IF('AMT-11'!J41="","",'AMT-11'!J41)</f>
         <v/>
       </c>
       <c r="K29" t="str">
         <f>IF('AMT-11'!Q41="","",'AMT-11'!Q41)</f>
         <v/>
       </c>
@@ -42503,67 +42506,67 @@
       <c r="AN29" t="str">
         <f>IF('AMT-11'!DW41="","",'AMT-11'!DW41)</f>
         <v/>
       </c>
       <c r="AP29" t="str">
         <f>IF('AMT-11'!EB41="","",'AMT-11'!EB41)</f>
         <v/>
       </c>
       <c r="AQ29" t="str">
         <f>IF('AMT-11'!EG41="","",'AMT-11'!EG41)</f>
         <v/>
       </c>
       <c r="AR29" t="str">
         <f>IF('AMT-11'!EL41="","",'AMT-11'!EL41)</f>
         <v/>
       </c>
       <c r="AS29" t="str">
         <f>IF('AMT-11'!CN41="","",'AMT-11'!CN41)</f>
         <v/>
       </c>
       <c r="AT29" t="str">
         <f>IF('AMT-11'!CP41="","",'AMT-11'!CP41)</f>
         <v/>
       </c>
       <c r="AU29" t="str">
-        <f>IF('AMT-11'!DL41="","",'AMT-11'!DL41)</f>
+        <f>IF('AMT-11'!D41="","",IF('AMT-11'!DL41="","無効(デフォルト)",'AMT-11'!DL41))</f>
         <v/>
       </c>
     </row>
     <row r="30" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A30" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B30" s="34"/>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30" s="34"/>
       <c r="E30" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F30" t="str">
         <f>IF(H30="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G30" t="str">
         <f>IF(H30="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H30" t="str">
         <f>IF('AMT-11'!D42="","",'AMT-11'!D42)</f>
         <v/>
       </c>
       <c r="I30" t="str">
         <f>IF('AMT-11'!F42="","",'AMT-11'!F42)</f>
         <v/>
       </c>
       <c r="J30" t="str">
         <f>IF('AMT-11'!J42="","",'AMT-11'!J42)</f>
         <v/>
       </c>
       <c r="K30" t="str">
         <f>IF('AMT-11'!Q42="","",'AMT-11'!Q42)</f>
         <v/>
       </c>
@@ -42682,67 +42685,67 @@
       <c r="AN30" t="str">
         <f>IF('AMT-11'!DW42="","",'AMT-11'!DW42)</f>
         <v/>
       </c>
       <c r="AP30" t="str">
         <f>IF('AMT-11'!EB42="","",'AMT-11'!EB42)</f>
         <v/>
       </c>
       <c r="AQ30" t="str">
         <f>IF('AMT-11'!EG42="","",'AMT-11'!EG42)</f>
         <v/>
       </c>
       <c r="AR30" t="str">
         <f>IF('AMT-11'!EL42="","",'AMT-11'!EL42)</f>
         <v/>
       </c>
       <c r="AS30" t="str">
         <f>IF('AMT-11'!CN42="","",'AMT-11'!CN42)</f>
         <v/>
       </c>
       <c r="AT30" t="str">
         <f>IF('AMT-11'!CP42="","",'AMT-11'!CP42)</f>
         <v/>
       </c>
       <c r="AU30" t="str">
-        <f>IF('AMT-11'!DL42="","",'AMT-11'!DL42)</f>
+        <f>IF('AMT-11'!D42="","",IF('AMT-11'!DL42="","無効(デフォルト)",'AMT-11'!DL42))</f>
         <v/>
       </c>
     </row>
     <row r="31" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A31" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B31" s="34"/>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31" s="34"/>
       <c r="E31" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F31" t="str">
         <f>IF(H31="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G31" t="str">
         <f>IF(H31="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H31" t="str">
         <f>IF('AMT-11'!D43="","",'AMT-11'!D43)</f>
         <v/>
       </c>
       <c r="I31" t="str">
         <f>IF('AMT-11'!F43="","",'AMT-11'!F43)</f>
         <v/>
       </c>
       <c r="J31" t="str">
         <f>IF('AMT-11'!J43="","",'AMT-11'!J43)</f>
         <v/>
       </c>
       <c r="K31" t="str">
         <f>IF('AMT-11'!Q43="","",'AMT-11'!Q43)</f>
         <v/>
       </c>
@@ -42861,67 +42864,67 @@
       <c r="AN31" t="str">
         <f>IF('AMT-11'!DW43="","",'AMT-11'!DW43)</f>
         <v/>
       </c>
       <c r="AP31" t="str">
         <f>IF('AMT-11'!EB43="","",'AMT-11'!EB43)</f>
         <v/>
       </c>
       <c r="AQ31" t="str">
         <f>IF('AMT-11'!EG43="","",'AMT-11'!EG43)</f>
         <v/>
       </c>
       <c r="AR31" t="str">
         <f>IF('AMT-11'!EL43="","",'AMT-11'!EL43)</f>
         <v/>
       </c>
       <c r="AS31" t="str">
         <f>IF('AMT-11'!CN43="","",'AMT-11'!CN43)</f>
         <v/>
       </c>
       <c r="AT31" t="str">
         <f>IF('AMT-11'!CP43="","",'AMT-11'!CP43)</f>
         <v/>
       </c>
       <c r="AU31" t="str">
-        <f>IF('AMT-11'!DL43="","",'AMT-11'!DL43)</f>
+        <f>IF('AMT-11'!D43="","",IF('AMT-11'!DL43="","無効(デフォルト)",'AMT-11'!DL43))</f>
         <v/>
       </c>
     </row>
     <row r="32" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A32" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B32" s="34"/>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32" s="34"/>
       <c r="E32" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F32" t="str">
         <f>IF(H32="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G32" t="str">
         <f>IF(H32="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H32" t="str">
         <f>IF('AMT-11'!D44="","",'AMT-11'!D44)</f>
         <v/>
       </c>
       <c r="I32" t="str">
         <f>IF('AMT-11'!F44="","",'AMT-11'!F44)</f>
         <v/>
       </c>
       <c r="J32" t="str">
         <f>IF('AMT-11'!J44="","",'AMT-11'!J44)</f>
         <v/>
       </c>
       <c r="K32" t="str">
         <f>IF('AMT-11'!Q44="","",'AMT-11'!Q44)</f>
         <v/>
       </c>
@@ -43040,67 +43043,67 @@
       <c r="AN32" t="str">
         <f>IF('AMT-11'!DW44="","",'AMT-11'!DW44)</f>
         <v/>
       </c>
       <c r="AP32" t="str">
         <f>IF('AMT-11'!EB44="","",'AMT-11'!EB44)</f>
         <v/>
       </c>
       <c r="AQ32" t="str">
         <f>IF('AMT-11'!EG44="","",'AMT-11'!EG44)</f>
         <v/>
       </c>
       <c r="AR32" t="str">
         <f>IF('AMT-11'!EL44="","",'AMT-11'!EL44)</f>
         <v/>
       </c>
       <c r="AS32" t="str">
         <f>IF('AMT-11'!CN44="","",'AMT-11'!CN44)</f>
         <v/>
       </c>
       <c r="AT32" t="str">
         <f>IF('AMT-11'!CP44="","",'AMT-11'!CP44)</f>
         <v/>
       </c>
       <c r="AU32" t="str">
-        <f>IF('AMT-11'!DL44="","",'AMT-11'!DL44)</f>
+        <f>IF('AMT-11'!D44="","",IF('AMT-11'!DL44="","無効(デフォルト)",'AMT-11'!DL44))</f>
         <v/>
       </c>
     </row>
     <row r="33" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A33" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B33" s="34"/>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="34"/>
       <c r="E33" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F33" t="str">
         <f>IF(H33="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G33" t="str">
         <f>IF(H33="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H33" t="str">
         <f>IF('AMT-11'!D45="","",'AMT-11'!D45)</f>
         <v/>
       </c>
       <c r="I33" t="str">
         <f>IF('AMT-11'!F45="","",'AMT-11'!F45)</f>
         <v/>
       </c>
       <c r="J33" t="str">
         <f>IF('AMT-11'!J45="","",'AMT-11'!J45)</f>
         <v/>
       </c>
       <c r="K33" t="str">
         <f>IF('AMT-11'!Q45="","",'AMT-11'!Q45)</f>
         <v/>
       </c>
@@ -43219,67 +43222,67 @@
       <c r="AN33" t="str">
         <f>IF('AMT-11'!DW45="","",'AMT-11'!DW45)</f>
         <v/>
       </c>
       <c r="AP33" t="str">
         <f>IF('AMT-11'!EB45="","",'AMT-11'!EB45)</f>
         <v/>
       </c>
       <c r="AQ33" t="str">
         <f>IF('AMT-11'!EG45="","",'AMT-11'!EG45)</f>
         <v/>
       </c>
       <c r="AR33" t="str">
         <f>IF('AMT-11'!EL45="","",'AMT-11'!EL45)</f>
         <v/>
       </c>
       <c r="AS33" t="str">
         <f>IF('AMT-11'!CN45="","",'AMT-11'!CN45)</f>
         <v/>
       </c>
       <c r="AT33" t="str">
         <f>IF('AMT-11'!CP45="","",'AMT-11'!CP45)</f>
         <v/>
       </c>
       <c r="AU33" t="str">
-        <f>IF('AMT-11'!DL45="","",'AMT-11'!DL45)</f>
+        <f>IF('AMT-11'!D45="","",IF('AMT-11'!DL45="","無効(デフォルト)",'AMT-11'!DL45))</f>
         <v/>
       </c>
     </row>
     <row r="34" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A34" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B34" s="34"/>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="34"/>
       <c r="E34" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F34" t="str">
         <f>IF(H34="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G34" t="str">
         <f>IF(H34="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H34" t="str">
         <f>IF('AMT-11'!D46="","",'AMT-11'!D46)</f>
         <v/>
       </c>
       <c r="I34" t="str">
         <f>IF('AMT-11'!F46="","",'AMT-11'!F46)</f>
         <v/>
       </c>
       <c r="J34" t="str">
         <f>IF('AMT-11'!J46="","",'AMT-11'!J46)</f>
         <v/>
       </c>
       <c r="K34" t="str">
         <f>IF('AMT-11'!Q46="","",'AMT-11'!Q46)</f>
         <v/>
       </c>
@@ -43398,67 +43401,67 @@
       <c r="AN34" t="str">
         <f>IF('AMT-11'!DW46="","",'AMT-11'!DW46)</f>
         <v/>
       </c>
       <c r="AP34" t="str">
         <f>IF('AMT-11'!EB46="","",'AMT-11'!EB46)</f>
         <v/>
       </c>
       <c r="AQ34" t="str">
         <f>IF('AMT-11'!EG46="","",'AMT-11'!EG46)</f>
         <v/>
       </c>
       <c r="AR34" t="str">
         <f>IF('AMT-11'!EL46="","",'AMT-11'!EL46)</f>
         <v/>
       </c>
       <c r="AS34" t="str">
         <f>IF('AMT-11'!CN46="","",'AMT-11'!CN46)</f>
         <v/>
       </c>
       <c r="AT34" t="str">
         <f>IF('AMT-11'!CP46="","",'AMT-11'!CP46)</f>
         <v/>
       </c>
       <c r="AU34" t="str">
-        <f>IF('AMT-11'!DL46="","",'AMT-11'!DL46)</f>
+        <f>IF('AMT-11'!D46="","",IF('AMT-11'!DL46="","無効(デフォルト)",'AMT-11'!DL46))</f>
         <v/>
       </c>
     </row>
     <row r="35" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A35" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B35" s="34"/>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35" s="34"/>
       <c r="E35" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F35" t="str">
         <f>IF(H35="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G35" t="str">
         <f>IF(H35="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H35" t="str">
         <f>IF('AMT-11'!D47="","",'AMT-11'!D47)</f>
         <v/>
       </c>
       <c r="I35" t="str">
         <f>IF('AMT-11'!F47="","",'AMT-11'!F47)</f>
         <v/>
       </c>
       <c r="J35" t="str">
         <f>IF('AMT-11'!J47="","",'AMT-11'!J47)</f>
         <v/>
       </c>
       <c r="K35" t="str">
         <f>IF('AMT-11'!Q47="","",'AMT-11'!Q47)</f>
         <v/>
       </c>
@@ -43577,67 +43580,67 @@
       <c r="AN35" t="str">
         <f>IF('AMT-11'!DW47="","",'AMT-11'!DW47)</f>
         <v/>
       </c>
       <c r="AP35" t="str">
         <f>IF('AMT-11'!EB47="","",'AMT-11'!EB47)</f>
         <v/>
       </c>
       <c r="AQ35" t="str">
         <f>IF('AMT-11'!EG47="","",'AMT-11'!EG47)</f>
         <v/>
       </c>
       <c r="AR35" t="str">
         <f>IF('AMT-11'!EL47="","",'AMT-11'!EL47)</f>
         <v/>
       </c>
       <c r="AS35" t="str">
         <f>IF('AMT-11'!CN47="","",'AMT-11'!CN47)</f>
         <v/>
       </c>
       <c r="AT35" t="str">
         <f>IF('AMT-11'!CP47="","",'AMT-11'!CP47)</f>
         <v/>
       </c>
       <c r="AU35" t="str">
-        <f>IF('AMT-11'!DL47="","",'AMT-11'!DL47)</f>
+        <f>IF('AMT-11'!D47="","",IF('AMT-11'!DL47="","無効(デフォルト)",'AMT-11'!DL47))</f>
         <v/>
       </c>
     </row>
     <row r="36" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A36" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B36" s="34"/>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36" s="34"/>
       <c r="E36" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F36" t="str">
         <f>IF(H36="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G36" t="str">
         <f>IF(H36="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H36" t="str">
         <f>IF('AMT-11'!D48="","",'AMT-11'!D48)</f>
         <v/>
       </c>
       <c r="I36" t="str">
         <f>IF('AMT-11'!F48="","",'AMT-11'!F48)</f>
         <v/>
       </c>
       <c r="J36" t="str">
         <f>IF('AMT-11'!J48="","",'AMT-11'!J48)</f>
         <v/>
       </c>
       <c r="K36" t="str">
         <f>IF('AMT-11'!Q48="","",'AMT-11'!Q48)</f>
         <v/>
       </c>
@@ -43756,67 +43759,67 @@
       <c r="AN36" t="str">
         <f>IF('AMT-11'!DW48="","",'AMT-11'!DW48)</f>
         <v/>
       </c>
       <c r="AP36" t="str">
         <f>IF('AMT-11'!EB48="","",'AMT-11'!EB48)</f>
         <v/>
       </c>
       <c r="AQ36" t="str">
         <f>IF('AMT-11'!EG48="","",'AMT-11'!EG48)</f>
         <v/>
       </c>
       <c r="AR36" t="str">
         <f>IF('AMT-11'!EL48="","",'AMT-11'!EL48)</f>
         <v/>
       </c>
       <c r="AS36" t="str">
         <f>IF('AMT-11'!CN48="","",'AMT-11'!CN48)</f>
         <v/>
       </c>
       <c r="AT36" t="str">
         <f>IF('AMT-11'!CP48="","",'AMT-11'!CP48)</f>
         <v/>
       </c>
       <c r="AU36" t="str">
-        <f>IF('AMT-11'!DL48="","",'AMT-11'!DL48)</f>
+        <f>IF('AMT-11'!D48="","",IF('AMT-11'!DL48="","無効(デフォルト)",'AMT-11'!DL48))</f>
         <v/>
       </c>
     </row>
     <row r="37" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A37" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B37" s="34"/>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="34"/>
       <c r="E37" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F37" t="str">
         <f>IF(H37="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G37" t="str">
         <f>IF(H37="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H37" t="str">
         <f>IF('AMT-11'!D49="","",'AMT-11'!D49)</f>
         <v/>
       </c>
       <c r="I37" t="str">
         <f>IF('AMT-11'!F49="","",'AMT-11'!F49)</f>
         <v/>
       </c>
       <c r="J37" t="str">
         <f>IF('AMT-11'!J49="","",'AMT-11'!J49)</f>
         <v/>
       </c>
       <c r="K37" t="str">
         <f>IF('AMT-11'!Q49="","",'AMT-11'!Q49)</f>
         <v/>
       </c>
@@ -43935,67 +43938,67 @@
       <c r="AN37" t="str">
         <f>IF('AMT-11'!DW49="","",'AMT-11'!DW49)</f>
         <v/>
       </c>
       <c r="AP37" t="str">
         <f>IF('AMT-11'!EB49="","",'AMT-11'!EB49)</f>
         <v/>
       </c>
       <c r="AQ37" t="str">
         <f>IF('AMT-11'!EG49="","",'AMT-11'!EG49)</f>
         <v/>
       </c>
       <c r="AR37" t="str">
         <f>IF('AMT-11'!EL49="","",'AMT-11'!EL49)</f>
         <v/>
       </c>
       <c r="AS37" t="str">
         <f>IF('AMT-11'!CN49="","",'AMT-11'!CN49)</f>
         <v/>
       </c>
       <c r="AT37" t="str">
         <f>IF('AMT-11'!CP49="","",'AMT-11'!CP49)</f>
         <v/>
       </c>
       <c r="AU37" t="str">
-        <f>IF('AMT-11'!DL49="","",'AMT-11'!DL49)</f>
+        <f>IF('AMT-11'!D49="","",IF('AMT-11'!DL49="","無効(デフォルト)",'AMT-11'!DL49))</f>
         <v/>
       </c>
     </row>
     <row r="38" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A38" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B38" s="34"/>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="34"/>
       <c r="E38" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F38" t="str">
         <f>IF(H38="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G38" t="str">
         <f>IF(H38="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H38" t="str">
         <f>IF('AMT-11'!D50="","",'AMT-11'!D50)</f>
         <v/>
       </c>
       <c r="I38" t="str">
         <f>IF('AMT-11'!F50="","",'AMT-11'!F50)</f>
         <v/>
       </c>
       <c r="J38" t="str">
         <f>IF('AMT-11'!J50="","",'AMT-11'!J50)</f>
         <v/>
       </c>
       <c r="K38" t="str">
         <f>IF('AMT-11'!Q50="","",'AMT-11'!Q50)</f>
         <v/>
       </c>
@@ -44114,67 +44117,67 @@
       <c r="AN38" t="str">
         <f>IF('AMT-11'!DW50="","",'AMT-11'!DW50)</f>
         <v/>
       </c>
       <c r="AP38" t="str">
         <f>IF('AMT-11'!EB50="","",'AMT-11'!EB50)</f>
         <v/>
       </c>
       <c r="AQ38" t="str">
         <f>IF('AMT-11'!EG50="","",'AMT-11'!EG50)</f>
         <v/>
       </c>
       <c r="AR38" t="str">
         <f>IF('AMT-11'!EL50="","",'AMT-11'!EL50)</f>
         <v/>
       </c>
       <c r="AS38" t="str">
         <f>IF('AMT-11'!CN50="","",'AMT-11'!CN50)</f>
         <v/>
       </c>
       <c r="AT38" t="str">
         <f>IF('AMT-11'!CP50="","",'AMT-11'!CP50)</f>
         <v/>
       </c>
       <c r="AU38" t="str">
-        <f>IF('AMT-11'!DL50="","",'AMT-11'!DL50)</f>
+        <f>IF('AMT-11'!D50="","",IF('AMT-11'!DL50="","無効(デフォルト)",'AMT-11'!DL50))</f>
         <v/>
       </c>
     </row>
     <row r="39" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A39" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B39" s="34"/>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="34"/>
       <c r="E39" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F39" t="str">
         <f>IF(H39="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G39" t="str">
         <f>IF(H39="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H39" t="str">
         <f>IF('AMT-11'!D51="","",'AMT-11'!D51)</f>
         <v/>
       </c>
       <c r="I39" t="str">
         <f>IF('AMT-11'!F51="","",'AMT-11'!F51)</f>
         <v/>
       </c>
       <c r="J39" t="str">
         <f>IF('AMT-11'!J51="","",'AMT-11'!J51)</f>
         <v/>
       </c>
       <c r="K39" t="str">
         <f>IF('AMT-11'!Q51="","",'AMT-11'!Q51)</f>
         <v/>
       </c>
@@ -44293,67 +44296,67 @@
       <c r="AN39" t="str">
         <f>IF('AMT-11'!DW51="","",'AMT-11'!DW51)</f>
         <v/>
       </c>
       <c r="AP39" t="str">
         <f>IF('AMT-11'!EB51="","",'AMT-11'!EB51)</f>
         <v/>
       </c>
       <c r="AQ39" t="str">
         <f>IF('AMT-11'!EG51="","",'AMT-11'!EG51)</f>
         <v/>
       </c>
       <c r="AR39" t="str">
         <f>IF('AMT-11'!EL51="","",'AMT-11'!EL51)</f>
         <v/>
       </c>
       <c r="AS39" t="str">
         <f>IF('AMT-11'!CN51="","",'AMT-11'!CN51)</f>
         <v/>
       </c>
       <c r="AT39" t="str">
         <f>IF('AMT-11'!CP51="","",'AMT-11'!CP51)</f>
         <v/>
       </c>
       <c r="AU39" t="str">
-        <f>IF('AMT-11'!DL51="","",'AMT-11'!DL51)</f>
+        <f>IF('AMT-11'!D51="","",IF('AMT-11'!DL51="","無効(デフォルト)",'AMT-11'!DL51))</f>
         <v/>
       </c>
     </row>
     <row r="40" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A40" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B40" s="34"/>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="34"/>
       <c r="E40" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F40" t="str">
         <f>IF(H40="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G40" t="str">
         <f>IF(H40="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H40" t="str">
         <f>IF('AMT-11'!D52="","",'AMT-11'!D52)</f>
         <v/>
       </c>
       <c r="I40" t="str">
         <f>IF('AMT-11'!F52="","",'AMT-11'!F52)</f>
         <v/>
       </c>
       <c r="J40" t="str">
         <f>IF('AMT-11'!J52="","",'AMT-11'!J52)</f>
         <v/>
       </c>
       <c r="K40" t="str">
         <f>IF('AMT-11'!Q52="","",'AMT-11'!Q52)</f>
         <v/>
       </c>
@@ -44472,67 +44475,67 @@
       <c r="AN40" t="str">
         <f>IF('AMT-11'!DW52="","",'AMT-11'!DW52)</f>
         <v/>
       </c>
       <c r="AP40" t="str">
         <f>IF('AMT-11'!EB52="","",'AMT-11'!EB52)</f>
         <v/>
       </c>
       <c r="AQ40" t="str">
         <f>IF('AMT-11'!EG52="","",'AMT-11'!EG52)</f>
         <v/>
       </c>
       <c r="AR40" t="str">
         <f>IF('AMT-11'!EL52="","",'AMT-11'!EL52)</f>
         <v/>
       </c>
       <c r="AS40" t="str">
         <f>IF('AMT-11'!CN52="","",'AMT-11'!CN52)</f>
         <v/>
       </c>
       <c r="AT40" t="str">
         <f>IF('AMT-11'!CP52="","",'AMT-11'!CP52)</f>
         <v/>
       </c>
       <c r="AU40" t="str">
-        <f>IF('AMT-11'!DL52="","",'AMT-11'!DL52)</f>
+        <f>IF('AMT-11'!D52="","",IF('AMT-11'!DL52="","無効(デフォルト)",'AMT-11'!DL52))</f>
         <v/>
       </c>
     </row>
     <row r="41" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A41" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B41" s="34"/>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="34"/>
       <c r="E41" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F41" t="str">
         <f>IF(H41="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G41" t="str">
         <f>IF(H41="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H41" t="str">
         <f>IF('AMT-11'!D53="","",'AMT-11'!D53)</f>
         <v/>
       </c>
       <c r="I41" t="str">
         <f>IF('AMT-11'!F53="","",'AMT-11'!F53)</f>
         <v/>
       </c>
       <c r="J41" t="str">
         <f>IF('AMT-11'!J53="","",'AMT-11'!J53)</f>
         <v/>
       </c>
       <c r="K41" t="str">
         <f>IF('AMT-11'!Q53="","",'AMT-11'!Q53)</f>
         <v/>
       </c>
@@ -44651,67 +44654,67 @@
       <c r="AN41" t="str">
         <f>IF('AMT-11'!DW53="","",'AMT-11'!DW53)</f>
         <v/>
       </c>
       <c r="AP41" t="str">
         <f>IF('AMT-11'!EB53="","",'AMT-11'!EB53)</f>
         <v/>
       </c>
       <c r="AQ41" t="str">
         <f>IF('AMT-11'!EG53="","",'AMT-11'!EG53)</f>
         <v/>
       </c>
       <c r="AR41" t="str">
         <f>IF('AMT-11'!EL53="","",'AMT-11'!EL53)</f>
         <v/>
       </c>
       <c r="AS41" t="str">
         <f>IF('AMT-11'!CN53="","",'AMT-11'!CN53)</f>
         <v/>
       </c>
       <c r="AT41" t="str">
         <f>IF('AMT-11'!CP53="","",'AMT-11'!CP53)</f>
         <v/>
       </c>
       <c r="AU41" t="str">
-        <f>IF('AMT-11'!DL53="","",'AMT-11'!DL53)</f>
+        <f>IF('AMT-11'!D53="","",IF('AMT-11'!DL53="","無効(デフォルト)",'AMT-11'!DL53))</f>
         <v/>
       </c>
     </row>
     <row r="42" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A42" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B42" s="34"/>
       <c r="C42" t="s">
         <v>70</v>
       </c>
       <c r="D42" s="34"/>
       <c r="E42" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F42" t="str">
         <f>IF(H42="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G42" t="str">
         <f>IF(H42="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H42" t="str">
         <f>IF('AMT-11'!D54="","",'AMT-11'!D54)</f>
         <v/>
       </c>
       <c r="I42" t="str">
         <f>IF('AMT-11'!F54="","",'AMT-11'!F54)</f>
         <v/>
       </c>
       <c r="J42" t="str">
         <f>IF('AMT-11'!J54="","",'AMT-11'!J54)</f>
         <v/>
       </c>
       <c r="K42" t="str">
         <f>IF('AMT-11'!Q54="","",'AMT-11'!Q54)</f>
         <v/>
       </c>
@@ -44830,67 +44833,67 @@
       <c r="AN42" t="str">
         <f>IF('AMT-11'!DW54="","",'AMT-11'!DW54)</f>
         <v/>
       </c>
       <c r="AP42" t="str">
         <f>IF('AMT-11'!EB54="","",'AMT-11'!EB54)</f>
         <v/>
       </c>
       <c r="AQ42" t="str">
         <f>IF('AMT-11'!EG54="","",'AMT-11'!EG54)</f>
         <v/>
       </c>
       <c r="AR42" t="str">
         <f>IF('AMT-11'!EL54="","",'AMT-11'!EL54)</f>
         <v/>
       </c>
       <c r="AS42" t="str">
         <f>IF('AMT-11'!CN54="","",'AMT-11'!CN54)</f>
         <v/>
       </c>
       <c r="AT42" t="str">
         <f>IF('AMT-11'!CP54="","",'AMT-11'!CP54)</f>
         <v/>
       </c>
       <c r="AU42" t="str">
-        <f>IF('AMT-11'!DL54="","",'AMT-11'!DL54)</f>
+        <f>IF('AMT-11'!D54="","",IF('AMT-11'!DL54="","無効(デフォルト)",'AMT-11'!DL54))</f>
         <v/>
       </c>
     </row>
     <row r="43" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A43" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B43" s="34"/>
       <c r="C43" t="s">
         <v>70</v>
       </c>
       <c r="D43" s="34"/>
       <c r="E43" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F43" t="str">
         <f>IF(H43="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G43" t="str">
         <f>IF(H43="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H43" t="str">
         <f>IF('AMT-11'!D55="","",'AMT-11'!D55)</f>
         <v/>
       </c>
       <c r="I43" t="str">
         <f>IF('AMT-11'!F55="","",'AMT-11'!F55)</f>
         <v/>
       </c>
       <c r="J43" t="str">
         <f>IF('AMT-11'!J55="","",'AMT-11'!J55)</f>
         <v/>
       </c>
       <c r="K43" t="str">
         <f>IF('AMT-11'!Q55="","",'AMT-11'!Q55)</f>
         <v/>
       </c>
@@ -45009,67 +45012,67 @@
       <c r="AN43" t="str">
         <f>IF('AMT-11'!DW55="","",'AMT-11'!DW55)</f>
         <v/>
       </c>
       <c r="AP43" t="str">
         <f>IF('AMT-11'!EB55="","",'AMT-11'!EB55)</f>
         <v/>
       </c>
       <c r="AQ43" t="str">
         <f>IF('AMT-11'!EG55="","",'AMT-11'!EG55)</f>
         <v/>
       </c>
       <c r="AR43" t="str">
         <f>IF('AMT-11'!EL55="","",'AMT-11'!EL55)</f>
         <v/>
       </c>
       <c r="AS43" t="str">
         <f>IF('AMT-11'!CN55="","",'AMT-11'!CN55)</f>
         <v/>
       </c>
       <c r="AT43" t="str">
         <f>IF('AMT-11'!CP55="","",'AMT-11'!CP55)</f>
         <v/>
       </c>
       <c r="AU43" t="str">
-        <f>IF('AMT-11'!DL55="","",'AMT-11'!DL55)</f>
+        <f>IF('AMT-11'!D55="","",IF('AMT-11'!DL55="","無効(デフォルト)",'AMT-11'!DL55))</f>
         <v/>
       </c>
     </row>
     <row r="44" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A44" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B44" s="34"/>
       <c r="C44" t="s">
         <v>70</v>
       </c>
       <c r="D44" s="34"/>
       <c r="E44" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F44" t="str">
         <f>IF(H44="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G44" t="str">
         <f>IF(H44="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H44" t="str">
         <f>IF('AMT-11'!D56="","",'AMT-11'!D56)</f>
         <v/>
       </c>
       <c r="I44" t="str">
         <f>IF('AMT-11'!F56="","",'AMT-11'!F56)</f>
         <v/>
       </c>
       <c r="J44" t="str">
         <f>IF('AMT-11'!J56="","",'AMT-11'!J56)</f>
         <v/>
       </c>
       <c r="K44" t="str">
         <f>IF('AMT-11'!Q56="","",'AMT-11'!Q56)</f>
         <v/>
       </c>
@@ -45188,67 +45191,67 @@
       <c r="AN44" t="str">
         <f>IF('AMT-11'!DW56="","",'AMT-11'!DW56)</f>
         <v/>
       </c>
       <c r="AP44" t="str">
         <f>IF('AMT-11'!EB56="","",'AMT-11'!EB56)</f>
         <v/>
       </c>
       <c r="AQ44" t="str">
         <f>IF('AMT-11'!EG56="","",'AMT-11'!EG56)</f>
         <v/>
       </c>
       <c r="AR44" t="str">
         <f>IF('AMT-11'!EL56="","",'AMT-11'!EL56)</f>
         <v/>
       </c>
       <c r="AS44" t="str">
         <f>IF('AMT-11'!CN56="","",'AMT-11'!CN56)</f>
         <v/>
       </c>
       <c r="AT44" t="str">
         <f>IF('AMT-11'!CP56="","",'AMT-11'!CP56)</f>
         <v/>
       </c>
       <c r="AU44" t="str">
-        <f>IF('AMT-11'!DL56="","",'AMT-11'!DL56)</f>
+        <f>IF('AMT-11'!D56="","",IF('AMT-11'!DL56="","無効(デフォルト)",'AMT-11'!DL56))</f>
         <v/>
       </c>
     </row>
     <row r="45" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A45" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B45" s="34"/>
       <c r="C45" t="s">
         <v>70</v>
       </c>
       <c r="D45" s="34"/>
       <c r="E45" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F45" t="str">
         <f>IF(H45="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G45" t="str">
         <f>IF(H45="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H45" t="str">
         <f>IF('AMT-11'!D57="","",'AMT-11'!D57)</f>
         <v/>
       </c>
       <c r="I45" t="str">
         <f>IF('AMT-11'!F57="","",'AMT-11'!F57)</f>
         <v/>
       </c>
       <c r="J45" t="str">
         <f>IF('AMT-11'!J57="","",'AMT-11'!J57)</f>
         <v/>
       </c>
       <c r="K45" t="str">
         <f>IF('AMT-11'!Q57="","",'AMT-11'!Q57)</f>
         <v/>
       </c>
@@ -45367,67 +45370,67 @@
       <c r="AN45" t="str">
         <f>IF('AMT-11'!DW57="","",'AMT-11'!DW57)</f>
         <v/>
       </c>
       <c r="AP45" t="str">
         <f>IF('AMT-11'!EB57="","",'AMT-11'!EB57)</f>
         <v/>
       </c>
       <c r="AQ45" t="str">
         <f>IF('AMT-11'!EG57="","",'AMT-11'!EG57)</f>
         <v/>
       </c>
       <c r="AR45" t="str">
         <f>IF('AMT-11'!EL57="","",'AMT-11'!EL57)</f>
         <v/>
       </c>
       <c r="AS45" t="str">
         <f>IF('AMT-11'!CN57="","",'AMT-11'!CN57)</f>
         <v/>
       </c>
       <c r="AT45" t="str">
         <f>IF('AMT-11'!CP57="","",'AMT-11'!CP57)</f>
         <v/>
       </c>
       <c r="AU45" t="str">
-        <f>IF('AMT-11'!DL57="","",'AMT-11'!DL57)</f>
+        <f>IF('AMT-11'!D57="","",IF('AMT-11'!DL57="","無効(デフォルト)",'AMT-11'!DL57))</f>
         <v/>
       </c>
     </row>
     <row r="46" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A46" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B46" s="34"/>
       <c r="C46" t="s">
         <v>70</v>
       </c>
       <c r="D46" s="34"/>
       <c r="E46" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F46" t="str">
         <f>IF(H46="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G46" t="str">
         <f>IF(H46="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H46" t="str">
         <f>IF('AMT-11'!D58="","",'AMT-11'!D58)</f>
         <v/>
       </c>
       <c r="I46" t="str">
         <f>IF('AMT-11'!F58="","",'AMT-11'!F58)</f>
         <v/>
       </c>
       <c r="J46" t="str">
         <f>IF('AMT-11'!J58="","",'AMT-11'!J58)</f>
         <v/>
       </c>
       <c r="K46" t="str">
         <f>IF('AMT-11'!Q58="","",'AMT-11'!Q58)</f>
         <v/>
       </c>
@@ -45546,67 +45549,67 @@
       <c r="AN46" t="str">
         <f>IF('AMT-11'!DW58="","",'AMT-11'!DW58)</f>
         <v/>
       </c>
       <c r="AP46" t="str">
         <f>IF('AMT-11'!EB58="","",'AMT-11'!EB58)</f>
         <v/>
       </c>
       <c r="AQ46" t="str">
         <f>IF('AMT-11'!EG58="","",'AMT-11'!EG58)</f>
         <v/>
       </c>
       <c r="AR46" t="str">
         <f>IF('AMT-11'!EL58="","",'AMT-11'!EL58)</f>
         <v/>
       </c>
       <c r="AS46" t="str">
         <f>IF('AMT-11'!CN58="","",'AMT-11'!CN58)</f>
         <v/>
       </c>
       <c r="AT46" t="str">
         <f>IF('AMT-11'!CP58="","",'AMT-11'!CP58)</f>
         <v/>
       </c>
       <c r="AU46" t="str">
-        <f>IF('AMT-11'!DL58="","",'AMT-11'!DL58)</f>
+        <f>IF('AMT-11'!D58="","",IF('AMT-11'!DL58="","無効(デフォルト)",'AMT-11'!DL58))</f>
         <v/>
       </c>
     </row>
     <row r="47" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A47" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B47" s="34"/>
       <c r="C47" t="s">
         <v>70</v>
       </c>
       <c r="D47" s="34"/>
       <c r="E47" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F47" t="str">
         <f>IF(H47="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G47" t="str">
         <f>IF(H47="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H47" t="str">
         <f>IF('AMT-11'!D59="","",'AMT-11'!D59)</f>
         <v/>
       </c>
       <c r="I47" t="str">
         <f>IF('AMT-11'!F59="","",'AMT-11'!F59)</f>
         <v/>
       </c>
       <c r="J47" t="str">
         <f>IF('AMT-11'!J59="","",'AMT-11'!J59)</f>
         <v/>
       </c>
       <c r="K47" t="str">
         <f>IF('AMT-11'!Q59="","",'AMT-11'!Q59)</f>
         <v/>
       </c>
@@ -45725,67 +45728,67 @@
       <c r="AN47" t="str">
         <f>IF('AMT-11'!DW59="","",'AMT-11'!DW59)</f>
         <v/>
       </c>
       <c r="AP47" t="str">
         <f>IF('AMT-11'!EB59="","",'AMT-11'!EB59)</f>
         <v/>
       </c>
       <c r="AQ47" t="str">
         <f>IF('AMT-11'!EG59="","",'AMT-11'!EG59)</f>
         <v/>
       </c>
       <c r="AR47" t="str">
         <f>IF('AMT-11'!EL59="","",'AMT-11'!EL59)</f>
         <v/>
       </c>
       <c r="AS47" t="str">
         <f>IF('AMT-11'!CN59="","",'AMT-11'!CN59)</f>
         <v/>
       </c>
       <c r="AT47" t="str">
         <f>IF('AMT-11'!CP59="","",'AMT-11'!CP59)</f>
         <v/>
       </c>
       <c r="AU47" t="str">
-        <f>IF('AMT-11'!DL59="","",'AMT-11'!DL59)</f>
+        <f>IF('AMT-11'!D59="","",IF('AMT-11'!DL59="","無効(デフォルト)",'AMT-11'!DL59))</f>
         <v/>
       </c>
     </row>
     <row r="48" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A48" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B48" s="34"/>
       <c r="C48" t="s">
         <v>70</v>
       </c>
       <c r="D48" s="34"/>
       <c r="E48" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F48" t="str">
         <f>IF(H48="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G48" t="str">
         <f>IF(H48="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H48" t="str">
         <f>IF('AMT-11'!D60="","",'AMT-11'!D60)</f>
         <v/>
       </c>
       <c r="I48" t="str">
         <f>IF('AMT-11'!F60="","",'AMT-11'!F60)</f>
         <v/>
       </c>
       <c r="J48" t="str">
         <f>IF('AMT-11'!J60="","",'AMT-11'!J60)</f>
         <v/>
       </c>
       <c r="K48" t="str">
         <f>IF('AMT-11'!Q60="","",'AMT-11'!Q60)</f>
         <v/>
       </c>
@@ -45904,67 +45907,67 @@
       <c r="AN48" t="str">
         <f>IF('AMT-11'!DW60="","",'AMT-11'!DW60)</f>
         <v/>
       </c>
       <c r="AP48" t="str">
         <f>IF('AMT-11'!EB60="","",'AMT-11'!EB60)</f>
         <v/>
       </c>
       <c r="AQ48" t="str">
         <f>IF('AMT-11'!EG60="","",'AMT-11'!EG60)</f>
         <v/>
       </c>
       <c r="AR48" t="str">
         <f>IF('AMT-11'!EL60="","",'AMT-11'!EL60)</f>
         <v/>
       </c>
       <c r="AS48" t="str">
         <f>IF('AMT-11'!CN60="","",'AMT-11'!CN60)</f>
         <v/>
       </c>
       <c r="AT48" t="str">
         <f>IF('AMT-11'!CP60="","",'AMT-11'!CP60)</f>
         <v/>
       </c>
       <c r="AU48" t="str">
-        <f>IF('AMT-11'!DL60="","",'AMT-11'!DL60)</f>
+        <f>IF('AMT-11'!D60="","",IF('AMT-11'!DL60="","無効(デフォルト)",'AMT-11'!DL60))</f>
         <v/>
       </c>
     </row>
     <row r="49" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A49" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B49" s="34"/>
       <c r="C49" t="s">
         <v>70</v>
       </c>
       <c r="D49" s="34"/>
       <c r="E49" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F49" t="str">
         <f>IF(H49="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G49" t="str">
         <f>IF(H49="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H49" t="str">
         <f>IF('AMT-11'!D61="","",'AMT-11'!D61)</f>
         <v/>
       </c>
       <c r="I49" t="str">
         <f>IF('AMT-11'!F61="","",'AMT-11'!F61)</f>
         <v/>
       </c>
       <c r="J49" t="str">
         <f>IF('AMT-11'!J61="","",'AMT-11'!J61)</f>
         <v/>
       </c>
       <c r="K49" t="str">
         <f>IF('AMT-11'!Q61="","",'AMT-11'!Q61)</f>
         <v/>
       </c>
@@ -46083,67 +46086,67 @@
       <c r="AN49" t="str">
         <f>IF('AMT-11'!DW61="","",'AMT-11'!DW61)</f>
         <v/>
       </c>
       <c r="AP49" t="str">
         <f>IF('AMT-11'!EB61="","",'AMT-11'!EB61)</f>
         <v/>
       </c>
       <c r="AQ49" t="str">
         <f>IF('AMT-11'!EG61="","",'AMT-11'!EG61)</f>
         <v/>
       </c>
       <c r="AR49" t="str">
         <f>IF('AMT-11'!EL61="","",'AMT-11'!EL61)</f>
         <v/>
       </c>
       <c r="AS49" t="str">
         <f>IF('AMT-11'!CN61="","",'AMT-11'!CN61)</f>
         <v/>
       </c>
       <c r="AT49" t="str">
         <f>IF('AMT-11'!CP61="","",'AMT-11'!CP61)</f>
         <v/>
       </c>
       <c r="AU49" t="str">
-        <f>IF('AMT-11'!DL61="","",'AMT-11'!DL61)</f>
+        <f>IF('AMT-11'!D61="","",IF('AMT-11'!DL61="","無効(デフォルト)",'AMT-11'!DL61))</f>
         <v/>
       </c>
     </row>
     <row r="50" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A50" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B50" s="34"/>
       <c r="C50" t="s">
         <v>70</v>
       </c>
       <c r="D50" s="34"/>
       <c r="E50" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F50" t="str">
         <f>IF(H50="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G50" t="str">
         <f>IF(H50="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H50" t="str">
         <f>IF('AMT-11'!D62="","",'AMT-11'!D62)</f>
         <v/>
       </c>
       <c r="I50" t="str">
         <f>IF('AMT-11'!F62="","",'AMT-11'!F62)</f>
         <v/>
       </c>
       <c r="J50" t="str">
         <f>IF('AMT-11'!J62="","",'AMT-11'!J62)</f>
         <v/>
       </c>
       <c r="K50" t="str">
         <f>IF('AMT-11'!Q62="","",'AMT-11'!Q62)</f>
         <v/>
       </c>
@@ -46262,67 +46265,67 @@
       <c r="AN50" t="str">
         <f>IF('AMT-11'!DW62="","",'AMT-11'!DW62)</f>
         <v/>
       </c>
       <c r="AP50" t="str">
         <f>IF('AMT-11'!EB62="","",'AMT-11'!EB62)</f>
         <v/>
       </c>
       <c r="AQ50" t="str">
         <f>IF('AMT-11'!EG62="","",'AMT-11'!EG62)</f>
         <v/>
       </c>
       <c r="AR50" t="str">
         <f>IF('AMT-11'!EL62="","",'AMT-11'!EL62)</f>
         <v/>
       </c>
       <c r="AS50" t="str">
         <f>IF('AMT-11'!CN62="","",'AMT-11'!CN62)</f>
         <v/>
       </c>
       <c r="AT50" t="str">
         <f>IF('AMT-11'!CP62="","",'AMT-11'!CP62)</f>
         <v/>
       </c>
       <c r="AU50" t="str">
-        <f>IF('AMT-11'!DL62="","",'AMT-11'!DL62)</f>
+        <f>IF('AMT-11'!D62="","",IF('AMT-11'!DL62="","無効(デフォルト)",'AMT-11'!DL62))</f>
         <v/>
       </c>
     </row>
     <row r="51" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A51" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B51" s="34"/>
       <c r="C51" t="s">
         <v>70</v>
       </c>
       <c r="D51" s="34"/>
       <c r="E51" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F51" t="str">
         <f>IF(H51="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G51" t="str">
         <f>IF(H51="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H51" t="str">
         <f>IF('AMT-11'!D63="","",'AMT-11'!D63)</f>
         <v/>
       </c>
       <c r="I51" t="str">
         <f>IF('AMT-11'!F63="","",'AMT-11'!F63)</f>
         <v/>
       </c>
       <c r="J51" t="str">
         <f>IF('AMT-11'!J63="","",'AMT-11'!J63)</f>
         <v/>
       </c>
       <c r="K51" t="str">
         <f>IF('AMT-11'!Q63="","",'AMT-11'!Q63)</f>
         <v/>
       </c>
@@ -46441,67 +46444,67 @@
       <c r="AN51" t="str">
         <f>IF('AMT-11'!DW63="","",'AMT-11'!DW63)</f>
         <v/>
       </c>
       <c r="AP51" t="str">
         <f>IF('AMT-11'!EB63="","",'AMT-11'!EB63)</f>
         <v/>
       </c>
       <c r="AQ51" t="str">
         <f>IF('AMT-11'!EG63="","",'AMT-11'!EG63)</f>
         <v/>
       </c>
       <c r="AR51" t="str">
         <f>IF('AMT-11'!EL63="","",'AMT-11'!EL63)</f>
         <v/>
       </c>
       <c r="AS51" t="str">
         <f>IF('AMT-11'!CN63="","",'AMT-11'!CN63)</f>
         <v/>
       </c>
       <c r="AT51" t="str">
         <f>IF('AMT-11'!CP63="","",'AMT-11'!CP63)</f>
         <v/>
       </c>
       <c r="AU51" t="str">
-        <f>IF('AMT-11'!DL63="","",'AMT-11'!DL63)</f>
+        <f>IF('AMT-11'!D63="","",IF('AMT-11'!DL63="","無効(デフォルト)",'AMT-11'!DL63))</f>
         <v/>
       </c>
     </row>
     <row r="52" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A52" s="40">
         <f t="shared" ca="1" si="0"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B52" s="34"/>
       <c r="C52" t="s">
         <v>70</v>
       </c>
       <c r="D52" s="34"/>
       <c r="E52" s="40">
         <f t="shared" ca="1" si="1"/>
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="F52" t="str">
         <f>IF(H52="","",'AMT-11'!$M$6)</f>
         <v/>
       </c>
       <c r="G52" t="str">
         <f>IF(H52="","",'AMT-11'!$AN$6)</f>
         <v/>
       </c>
       <c r="H52" t="str">
         <f>IF('AMT-11'!D64="","",'AMT-11'!D64)</f>
         <v/>
       </c>
       <c r="I52" t="str">
         <f>IF('AMT-11'!F64="","",'AMT-11'!F64)</f>
         <v/>
       </c>
       <c r="J52" t="str">
         <f>IF('AMT-11'!J64="","",'AMT-11'!J64)</f>
         <v/>
       </c>
       <c r="K52" t="str">
         <f>IF('AMT-11'!Q64="","",'AMT-11'!Q64)</f>
         <v/>
       </c>
@@ -46620,51 +46623,51 @@
       <c r="AN52" t="str">
         <f>IF('AMT-11'!DW64="","",'AMT-11'!DW64)</f>
         <v/>
       </c>
       <c r="AP52" t="str">
         <f>IF('AMT-11'!EB64="","",'AMT-11'!EB64)</f>
         <v/>
       </c>
       <c r="AQ52" t="str">
         <f>IF('AMT-11'!EG64="","",'AMT-11'!EG64)</f>
         <v/>
       </c>
       <c r="AR52" t="str">
         <f>IF('AMT-11'!EL64="","",'AMT-11'!EL64)</f>
         <v/>
       </c>
       <c r="AS52" t="str">
         <f>IF('AMT-11'!CN64="","",'AMT-11'!CN64)</f>
         <v/>
       </c>
       <c r="AT52" t="str">
         <f>IF('AMT-11'!CP64="","",'AMT-11'!CP64)</f>
         <v/>
       </c>
       <c r="AU52" t="str">
-        <f>IF('AMT-11'!DL64="","",'AMT-11'!DL64)</f>
+        <f>IF('AMT-11'!D64="","",IF('AMT-11'!DL64="","無効(デフォルト)",'AMT-11'!DL64))</f>
         <v/>
       </c>
     </row>
     <row r="53" spans="1:47" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="41"/>
       <c r="E53" s="42"/>
     </row>
     <row r="54" spans="1:47" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="41"/>
       <c r="E54" s="42"/>
     </row>
     <row r="55" spans="1:47" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="41"/>
       <c r="E55" s="42"/>
     </row>
     <row r="56" spans="1:47" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="41"/>
       <c r="E56" s="42"/>
     </row>
     <row r="57" spans="1:47" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="41"/>
       <c r="E57" s="42"/>
     </row>
     <row r="58" spans="1:47" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="41"/>
@@ -47454,41 +47457,41 @@
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2022-07-12T22:47:44Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
-    <vt:lpwstr>2026-01-16T13:34:03Z</vt:lpwstr>
+    <vt:lpwstr>2026-03-05T14:32:40Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>
   </property>
 </Properties>
 </file>