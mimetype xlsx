--- v2 (2026-04-24)
+++ v3 (2026-10-20)
@@ -1,1787 +1,1497 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C97C54F5-B9E3-4AC1-86D0-DA8C1E7E9F84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="APT-11" sheetId="2" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="13" r:id="rId1"/>
     <sheet name="List of MMs" sheetId="12" state="hidden" r:id="rId2"/>
     <sheet name="メンテ台帳" sheetId="11" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'APT-11'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'APT-11'!$A$1:$AL$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$G$51</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K3" i="11" l="1"/>
-[...19 lines deleted...]
-  <c r="J3" i="11"/>
+  <c r="J3" i="11" l="1"/>
   <c r="J4" i="11"/>
   <c r="J5" i="11"/>
   <c r="J6" i="11"/>
   <c r="J7" i="11"/>
   <c r="J8" i="11"/>
   <c r="J9" i="11"/>
   <c r="J10" i="11"/>
   <c r="J11" i="11"/>
   <c r="J12" i="11"/>
   <c r="J13" i="11"/>
   <c r="J14" i="11"/>
   <c r="J15" i="11"/>
   <c r="J16" i="11"/>
-  <c r="J17" i="11"/>
-[...3 lines deleted...]
-  <c r="J21" i="11"/>
   <c r="J2" i="11"/>
+  <c r="I3" i="11" a="1"/>
+  <c r="I3" i="11"/>
+  <c r="I4" i="11" a="1"/>
+  <c r="I4" i="11"/>
+  <c r="I5" i="11" a="1"/>
+  <c r="I5" i="11"/>
+  <c r="I6" i="11" a="1"/>
+  <c r="I6" i="11"/>
+  <c r="I7" i="11" a="1"/>
+  <c r="I7" i="11"/>
+  <c r="I8" i="11" a="1"/>
+  <c r="I8" i="11"/>
+  <c r="I9" i="11" a="1"/>
+  <c r="I9" i="11"/>
+  <c r="I10" i="11" a="1"/>
+  <c r="I10" i="11"/>
+  <c r="I11" i="11" a="1"/>
+  <c r="I11" i="11"/>
+  <c r="I12" i="11" a="1"/>
+  <c r="I12" i="11"/>
+  <c r="I13" i="11" a="1"/>
+  <c r="I13" i="11"/>
+  <c r="I14" i="11" a="1"/>
+  <c r="I14" i="11"/>
+  <c r="I15" i="11" a="1"/>
+  <c r="I15" i="11"/>
+  <c r="I16" i="11" a="1"/>
+  <c r="I16" i="11"/>
+  <c r="I2" i="11" a="1"/>
   <c r="I2" i="11"/>
-  <c r="I3" i="11"/>
-[...18 lines deleted...]
-  <c r="H2" i="11"/>
   <c r="H3" i="11"/>
   <c r="H4" i="11"/>
   <c r="H5" i="11"/>
   <c r="H6" i="11"/>
   <c r="H7" i="11"/>
   <c r="H8" i="11"/>
   <c r="H9" i="11"/>
   <c r="H10" i="11"/>
   <c r="H11" i="11"/>
   <c r="H12" i="11"/>
   <c r="H13" i="11"/>
   <c r="H14" i="11"/>
   <c r="H15" i="11"/>
   <c r="H16" i="11"/>
-  <c r="H17" i="11"/>
-[...4 lines deleted...]
-  <c r="G2" i="11"/>
+  <c r="H2" i="11"/>
   <c r="G3" i="11"/>
   <c r="G4" i="11"/>
   <c r="G5" i="11"/>
   <c r="G6" i="11"/>
   <c r="G7" i="11"/>
   <c r="G8" i="11"/>
   <c r="G9" i="11"/>
   <c r="G10" i="11"/>
   <c r="G11" i="11"/>
   <c r="G12" i="11"/>
   <c r="G13" i="11"/>
   <c r="G14" i="11"/>
   <c r="G15" i="11"/>
   <c r="G16" i="11"/>
-  <c r="G17" i="11"/>
-[...3 lines deleted...]
-  <c r="G21" i="11"/>
+  <c r="G2" i="11"/>
+  <c r="E3" i="11"/>
+  <c r="E4" i="11"/>
+  <c r="E5" i="11"/>
+  <c r="E6" i="11"/>
+  <c r="E7" i="11"/>
+  <c r="E8" i="11"/>
+  <c r="E9" i="11"/>
+  <c r="E10" i="11"/>
+  <c r="E11" i="11"/>
+  <c r="E12" i="11"/>
+  <c r="E13" i="11"/>
+  <c r="E14" i="11"/>
+  <c r="E15" i="11"/>
+  <c r="E16" i="11"/>
+  <c r="E2" i="11"/>
+  <c r="K3" i="11"/>
+  <c r="K4" i="11"/>
+  <c r="K5" i="11"/>
+  <c r="K6" i="11"/>
+  <c r="K7" i="11"/>
+  <c r="K8" i="11"/>
+  <c r="K9" i="11"/>
+  <c r="K10" i="11"/>
+  <c r="K11" i="11"/>
+  <c r="K12" i="11"/>
+  <c r="K13" i="11"/>
+  <c r="K14" i="11"/>
+  <c r="K15" i="11"/>
+  <c r="K16" i="11"/>
+  <c r="K2" i="11"/>
+  <c r="A3" i="11"/>
+  <c r="A4" i="11"/>
+  <c r="A5" i="11"/>
+  <c r="A6" i="11"/>
+  <c r="A7" i="11"/>
+  <c r="A8" i="11"/>
+  <c r="A9" i="11"/>
+  <c r="A10" i="11"/>
+  <c r="A11" i="11"/>
+  <c r="A12" i="11"/>
+  <c r="A13" i="11"/>
+  <c r="A14" i="11"/>
+  <c r="A15" i="11"/>
+  <c r="A16" i="11"/>
+  <c r="A2" i="11"/>
   <c r="F2" i="11"/>
   <c r="F3" i="11"/>
   <c r="F4" i="11"/>
   <c r="F5" i="11"/>
   <c r="F6" i="11"/>
   <c r="F7" i="11"/>
   <c r="F8" i="11"/>
   <c r="F9" i="11"/>
   <c r="F10" i="11"/>
   <c r="F11" i="11"/>
   <c r="F12" i="11"/>
   <c r="F13" i="11"/>
   <c r="F14" i="11"/>
   <c r="F15" i="11"/>
   <c r="F16" i="11"/>
-  <c r="F17" i="11"/>
-[...43 lines deleted...]
-  <c r="A3" i="11"/>
 </calcChain>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+  <metadataTypes count="1">
+    <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLDAPR" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
+          <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <cellMetadata count="1">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+  </cellMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="112">
-[...3 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="90">
   <si>
     <t>https://www.jpx.co.jp/corporate/governance/security/personal-information/</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>* 日本取引所グループの個人情報の取扱いについては、下記のウェブサイトをご参照ください。</t>
-    <phoneticPr fontId="3"/>
-[...49 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>* 記入いただいた個人情報は、CredNexに係る各種ご連絡等、運営業務のために利用し、他の目的のために利用しません。</t>
     <rPh sb="30" eb="31">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="4">
       <t>デンワバンゴウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...132 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>#</t>
-    <phoneticPr fontId="3"/>
-[...98 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>更新フラグ</t>
     <rPh sb="0" eb="2">
       <t>コウシン</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>ステータス</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>環境</t>
     <rPh sb="0" eb="2">
       <t>カンキョウ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>申込日</t>
     <rPh sb="0" eb="3">
       <t>モウシコミビ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>組織区分</t>
     <rPh sb="0" eb="4">
       <t>ソシキクブン</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>会社コード（５桁）</t>
     <rPh sb="0" eb="2">
       <t xml:space="preserve">カイシャ </t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>会社名称</t>
     <rPh sb="0" eb="1">
       <t xml:space="preserve">カイシャ </t>
     </rPh>
     <rPh sb="2" eb="4">
       <t xml:space="preserve">メイショウ </t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>自己委託区分</t>
   </si>
   <si>
     <t>適用希望日</t>
     <rPh sb="0" eb="5">
       <t>テキヨウキボウビ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>マーケットメイカー名</t>
     <rPh sb="9" eb="10">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>未反映</t>
     <rPh sb="0" eb="3">
       <t>ミハンエイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>テスト</t>
-    <phoneticPr fontId="3"/>
-[...2 lines deleted...]
-    <t>申請は届出を行っている事務連絡担当者のみ可能です。今回登録をする事務連絡担当者を記載してください。(*)</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>Susquehanna Pacific Pty Ltd</t>
+  </si>
+  <si>
+    <t>Virtu Financial Singapore Pte. Ltd.</t>
+  </si>
+  <si>
+    <t>Optiver Australia Pty Limited</t>
+  </si>
+  <si>
+    <t>Vivienne Court Trading Pty Ltd</t>
+  </si>
+  <si>
+    <t>ダルマ・キャピタル株式会社</t>
+  </si>
+  <si>
+    <t>Jane Street Asia Trading Limited</t>
+  </si>
+  <si>
+    <t>DRW Singapore Pte. Ltd.</t>
+  </si>
+  <si>
+    <t>Fenix One Asia Pte. Ltd.</t>
+  </si>
+  <si>
+    <t>Flow Traders B.V.</t>
+  </si>
+  <si>
+    <t>SG SECURITIES (HK) LIMITED</t>
+  </si>
+  <si>
+    <t>Volant Trading Asia Limited</t>
+  </si>
+  <si>
+    <t>Rideau Analytics, LLLP （個人）</t>
+  </si>
+  <si>
+    <t>JTP Holdings Pte. Ltd.</t>
+  </si>
+  <si>
+    <t>Geneva Ireland Financial Trading Limited</t>
+  </si>
+  <si>
+    <t>Headlands Technologies LLC</t>
+  </si>
+  <si>
+    <t>HRT SG PTE. LTD.</t>
+  </si>
+  <si>
+    <t>Tower Research Capital (Singapore) Pte. Ltd.</t>
+  </si>
+  <si>
+    <t>SSW-Trading GmbH</t>
+  </si>
+  <si>
+    <t>BNP Paribas Arbitrage (Hong Kong) Limited</t>
+  </si>
+  <si>
+    <t>Ark International Group Pty Ltd.</t>
+  </si>
+  <si>
+    <t>NDH Trading Ltd</t>
+  </si>
+  <si>
+    <t>IMC Pacific Pty Ltd</t>
+  </si>
+  <si>
+    <t>QCM Cayman, Ltd.</t>
+  </si>
+  <si>
+    <t>Mako Trading Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>PDT Partners, LLC</t>
+  </si>
+  <si>
+    <t>Quadeye Trading LLC</t>
+  </si>
+  <si>
+    <t>Barak Capital G.T. Ltd.</t>
+  </si>
+  <si>
+    <t>Qube Research ＆ Technologies Hong Kong Limited</t>
+  </si>
+  <si>
+    <t>Issar Limited</t>
+  </si>
+  <si>
+    <t>SQUAREPOINT OPERATIONS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Flow Traders Hong Kong Limited</t>
+  </si>
+  <si>
+    <t>Prime Trading, LLC</t>
+  </si>
+  <si>
+    <t>Coral Reef Technologies Limited</t>
+  </si>
+  <si>
+    <t>Goldman Sachs (Asia) L.L.C.</t>
+  </si>
+  <si>
+    <t>Radix Trading Europe B.V.</t>
+  </si>
+  <si>
+    <t>Two Sigma Securities, LLC</t>
+  </si>
+  <si>
+    <t>Sunrise Futures, LLC</t>
+  </si>
+  <si>
+    <t>Susquehanna International Securities Limited</t>
+  </si>
+  <si>
+    <t>Grasshopper Asset Management Pte. Ltd.</t>
+  </si>
+  <si>
+    <t>Scientech Research LLC</t>
+  </si>
+  <si>
+    <t>Hillside Technologies Management LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nine Mile Financial Pty. Ltd. </t>
+  </si>
+  <si>
+    <t>CITADEL SECURITIES (ASIA) II PTE. LIMITED</t>
+  </si>
+  <si>
+    <t>RSJ Securities a.s.</t>
+  </si>
+  <si>
+    <t>XTX Markets Pte. Limited</t>
+  </si>
+  <si>
+    <t>Ubiquant Asset Management Co., Limited</t>
+  </si>
+  <si>
+    <t>Holaspa Global Trading Pty. Ltd.</t>
+  </si>
+  <si>
+    <t>Qube Research &amp; Technologies Singapore Pte. Ltd.</t>
+  </si>
+  <si>
+    <t>Eagle Seven LLC</t>
+  </si>
+  <si>
+    <t>Graviton Research Capital (Singapore) Pte. Ltd.</t>
+  </si>
+  <si>
+    <t>QLP Capital Management Limited</t>
+  </si>
+  <si>
+    <t>TSY Capital Limited</t>
+  </si>
+  <si>
+    <t>（テスト環境）</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>1. 申請者</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>申込日</t>
+  </si>
+  <si>
+    <t>組織区分</t>
+    <rPh sb="0" eb="4">
+      <t>ソシキクブン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>会社コード</t>
     <rPh sb="0" eb="2">
-      <t>シンセイ</t>
+      <t>カイシャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>*5桁</t>
+    <rPh sb="2" eb="3">
+      <t>ケタ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>会社名</t>
+    <rPh sb="0" eb="3">
+      <t>カイシャメイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>※”株式会社”は記載不要</t>
+    <rPh sb="2" eb="4">
+      <t>カブシキ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ガイシャ</t>
+    </rPh>
+    <rPh sb="8" eb="12">
+      <t>キサイフヨウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>会社名（英語）</t>
+    <rPh sb="0" eb="3">
+      <t>カイシャメイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>エイゴ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>※任意</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>申請者氏名</t>
+    <rPh sb="0" eb="3">
+      <t>シンセイシャ</t>
     </rPh>
     <rPh sb="3" eb="5">
-      <t>トドケデ</t>
+      <t>シメイ</t>
     </rPh>
-    <rPh sb="6" eb="7">
-      <t>オコナ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>申込みを行うために、以下の事項に同意してください。</t>
+  </si>
+  <si>
+    <t>「個人情報の取扱い」に同意する</t>
+  </si>
+  <si>
+    <t>2.同意事項</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>区分</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>適用希望日</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>マーケットメイカー名</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>CredNex　取扱MM申請書</t>
+    <rPh sb="8" eb="10">
+      <t>トリアツカ</t>
     </rPh>
-    <rPh sb="11" eb="13">
-      <t>ジム</t>
+    <rPh sb="12" eb="15">
+      <t>シンセイショ</t>
     </rPh>
-    <rPh sb="13" eb="15">
-      <t>レンラク</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>3.追加または削除するマーケットメイカー</t>
+    <rPh sb="2" eb="4">
+      <t>ツイカ</t>
     </rPh>
-    <rPh sb="15" eb="18">
-      <t>タントウシャ</t>
+    <rPh sb="7" eb="9">
+      <t>サクジョ</t>
     </rPh>
-    <rPh sb="20" eb="22">
-[...180 lines deleted...]
-    <t>TSY Capital Limited</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>AP委託：指定参加者（委託）</t>
+  </si>
+  <si>
+    <t>　＊AP：取引参加者コード</t>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
-    </font>
-[...6 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10.5"/>
-[...5 lines deleted...]
-    <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
-      <name val="Meiryo UI"/>
-[...35 lines deleted...]
-      <color theme="1" tint="0.249977111117893"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10.5"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="6" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...78 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...31 lines deleted...]
-      <left style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...85 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...36 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="14" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="23">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
+    <cellStyle name="ハイパーリンク 2" xfId="6" xr:uid="{E382B037-DEA4-4F9C-94D0-55EB3A9B8A04}"/>
+    <cellStyle name="ハイパーリンク 2 2" xfId="22" xr:uid="{719C8646-DC87-45F8-A71E-F32F09BAD4AE}"/>
+    <cellStyle name="ハイパーリンク 2 3" xfId="11" xr:uid="{45D333AE-3134-446D-9B9B-5172FEA3E98F}"/>
+    <cellStyle name="ハイパーリンク 3" xfId="16" xr:uid="{EC21FE3A-89BD-4186-87A1-E43CBD1B98A7}"/>
+    <cellStyle name="ハイパーリンク 4" xfId="15" xr:uid="{8DE4FDE2-D8CA-4675-A15D-EED11A8F385B}"/>
+    <cellStyle name="桁区切り 2" xfId="13" xr:uid="{A7210BFC-4BF9-41AA-A043-092E023A7401}"/>
+    <cellStyle name="桁区切り 3" xfId="14" xr:uid="{1885B2E0-C388-46CD-92E4-5718FAEC9FF0}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 12" xfId="20" xr:uid="{F4A3BF47-EDDB-4872-9973-61F94012AD67}"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{CB6D536F-7D7E-4DC0-BB4F-C27B525594E9}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{62DB4807-4CAC-4DBB-8871-E988CA55038A}"/>
+    <cellStyle name="標準 3 2" xfId="8" xr:uid="{7E6818EB-7D2B-4B6C-BA84-6EB79485187F}"/>
+    <cellStyle name="標準 3 2 2" xfId="19" xr:uid="{ADEF0162-1A4D-48E8-8006-F0C5A856C12A}"/>
+    <cellStyle name="標準 3 3" xfId="18" xr:uid="{F37ED77C-6343-4C10-8DC2-436E763F62F3}"/>
+    <cellStyle name="標準 3 4" xfId="17" xr:uid="{812A5DD9-2279-4209-9D07-3957955ACC0E}"/>
+    <cellStyle name="標準 3 5" xfId="12" xr:uid="{D9EC1D1C-0B75-49A6-A559-34ECDFCC2219}"/>
+    <cellStyle name="標準 3 6" xfId="7" xr:uid="{FB75059D-8477-478D-AD26-C62B62717015}"/>
+    <cellStyle name="標準 3 7" xfId="4" xr:uid="{12CDF1E9-79CD-49E4-892C-93455FBD2F81}"/>
+    <cellStyle name="標準 4" xfId="5" xr:uid="{017C549E-4EAF-48DC-933B-EB315AA013E0}"/>
+    <cellStyle name="標準 4 2" xfId="21" xr:uid="{CF280079-0472-48D5-B653-9AC7BDC92C03}"/>
+    <cellStyle name="標準 4 3" xfId="10" xr:uid="{FC1B8C60-152E-48F4-A48A-C4470D4D7F88}"/>
+    <cellStyle name="標準 5" xfId="9" xr:uid="{49414202-A98B-4DFF-AB23-8D01FF7E84DB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AP$27" lockText="1" noThreeD="1"/>
-[...3 lines deleted...]
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AN$22" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>396240</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>129540</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>464820</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>182880</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="正方形/長方形 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72A92883-0CA2-4A23-BCB1-3C8C2D25B442}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5189220" y="129540"/>
+          <a:ext cx="952500" cy="365760"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent3"/>
+        </a:lnRef>
+        <a:fillRef idx="2">
+          <a:schemeClr val="accent3"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent3"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>AP</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>2</xdr:col>
+          <xdr:col>0</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
-          <xdr:row>26</xdr:row>
+          <xdr:row>18</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>335280</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
+            <xdr:cNvPr id="4097" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1027"/>
+                  <a14:compatExt spid="_x0000_s4097"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>32</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>100585</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>312420</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>37</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>24434</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>274320</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="正方形/長方形 6">
+        <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21B7E804-8FF4-4B39-95E7-5EA16D004DB8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1104900" y="8039100"/>
+          <a:ext cx="3238500" cy="1303020"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="1" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>お問合せ・申込書のご送付先</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>東京証券取引所 株式部 CredNex担当</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>メール：　　　ask-crednex@jpx.co.jp</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>電話番号：　　03-3666-0141（代表）</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>121920</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>60960</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>175260</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="正方形/長方形 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFD9B45C-7247-4D3F-89E0-4BF2C79EC33D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6228521" y="100585"/>
-          <a:ext cx="946288" cy="271719"/>
+          <a:off x="121920" y="152400"/>
+          <a:ext cx="731520" cy="335280"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:lnRef>
         <a:fillRef idx="2">
           <a:schemeClr val="accent3"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>AP</a:t>
+            <a:t>APT-11</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...155 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2027,3830 +1737,2133 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/corporate/governance/security/personal-information/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/corporate/governance/security/personal-information/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:AY62"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DE3DF2F-B61C-4E8A-B7FF-FC95FE99AE15}">
+  <dimension ref="A1:AN47"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="177" zoomScaleNormal="177" zoomScaleSheetLayoutView="177" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="BA39" sqref="BA39"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AN22" sqref="AN22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="14.1" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="6" width="2.33203125" style="1"/>
-[...13 lines deleted...]
-    <col min="52" max="16384" width="2.33203125" style="1"/>
+    <col min="1" max="1" width="11.5546875" style="15" customWidth="1"/>
+    <col min="2" max="2" width="13.33203125" style="15" customWidth="1"/>
+    <col min="3" max="3" width="25.109375" style="15" customWidth="1"/>
+    <col min="4" max="4" width="28" style="15" customWidth="1"/>
+    <col min="5" max="5" width="2.5546875" style="15" customWidth="1"/>
+    <col min="6" max="6" width="10.33203125" style="15" customWidth="1"/>
+    <col min="7" max="7" width="10.5546875" style="15" customWidth="1"/>
+    <col min="8" max="16384" width="8.88671875" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:9" ht="24.6" x14ac:dyDescent="0.45">
+      <c r="A1" s="12"/>
+      <c r="B1" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+    </row>
+    <row r="2" spans="1:9" ht="24.6" x14ac:dyDescent="0.45">
+      <c r="B2" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A6" s="16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A7" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C7" s="17"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A8" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C8" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A9" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" s="18"/>
+      <c r="D9" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+    </row>
+    <row r="10" spans="1:9" ht="13.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="19"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A11" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" s="18"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="18"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="19" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A13" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C13" s="18"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A14" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="18"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A17" s="15" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A19" s="22"/>
+      <c r="B19" s="15" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
+      <c r="N20" s="24"/>
+      <c r="O20" s="24"/>
+      <c r="P20" s="24"/>
+      <c r="Q20" s="24"/>
+      <c r="R20" s="24"/>
+      <c r="S20" s="24"/>
+      <c r="T20" s="24"/>
+      <c r="U20" s="24"/>
+      <c r="V20" s="24"/>
+      <c r="W20" s="24"/>
+      <c r="X20" s="24"/>
+      <c r="Y20" s="24"/>
+      <c r="Z20" s="24"/>
+      <c r="AA20" s="24"/>
+      <c r="AB20" s="24"/>
+      <c r="AC20" s="24"/>
+      <c r="AD20" s="24"/>
+      <c r="AE20" s="24"/>
+      <c r="AF20" s="24"/>
+      <c r="AG20" s="24"/>
+    </row>
+    <row r="21" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="B21" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="5"/>
+      <c r="AF21" s="5"/>
+      <c r="AG21" s="5"/>
+    </row>
+    <row r="22" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="B22" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+      <c r="K22" s="4"/>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4"/>
+      <c r="N22" s="4"/>
+      <c r="O22" s="4"/>
+      <c r="P22" s="4"/>
+      <c r="Q22" s="4"/>
+      <c r="R22" s="4"/>
+      <c r="S22" s="4"/>
+      <c r="T22" s="4"/>
+      <c r="U22" s="4"/>
+      <c r="V22" s="4"/>
+      <c r="W22" s="4"/>
+      <c r="X22" s="4"/>
+      <c r="Y22" s="4"/>
+      <c r="Z22" s="4"/>
+      <c r="AA22" s="4"/>
+      <c r="AB22" s="4"/>
+      <c r="AC22" s="4"/>
+      <c r="AD22" s="4"/>
+      <c r="AF22" s="4"/>
+      <c r="AG22" s="4"/>
+      <c r="AN22" s="29" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="4"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+      <c r="K23" s="4"/>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4"/>
+      <c r="N23" s="4"/>
+      <c r="O23" s="4"/>
+      <c r="P23" s="4"/>
+      <c r="Q23" s="4"/>
+      <c r="R23" s="4"/>
+      <c r="S23" s="4"/>
+      <c r="T23" s="4"/>
+      <c r="U23" s="4"/>
+      <c r="V23" s="4"/>
+      <c r="W23" s="4"/>
+      <c r="X23" s="4"/>
+      <c r="Y23" s="4"/>
+      <c r="Z23" s="4"/>
+      <c r="AA23" s="4"/>
+      <c r="AB23" s="4"/>
+      <c r="AC23" s="4"/>
+      <c r="AD23" s="4"/>
+      <c r="AF23" s="4"/>
+      <c r="AG23" s="4"/>
+    </row>
+    <row r="24" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A24" s="16" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="25" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4"/>
+      <c r="N25" s="4"/>
+      <c r="O25" s="4"/>
+      <c r="P25" s="4"/>
+      <c r="Q25" s="4"/>
+      <c r="R25" s="4"/>
+      <c r="S25" s="4"/>
+      <c r="T25" s="4"/>
+      <c r="U25" s="4"/>
+      <c r="V25" s="4"/>
+      <c r="W25" s="4"/>
+      <c r="X25" s="4"/>
+      <c r="Y25" s="4"/>
+      <c r="Z25" s="4"/>
+      <c r="AA25" s="4"/>
+      <c r="AB25" s="4"/>
+      <c r="AC25" s="4"/>
+      <c r="AD25" s="4"/>
+      <c r="AF25" s="4"/>
+      <c r="AG25" s="4"/>
+    </row>
+    <row r="26" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A26" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="4"/>
+      <c r="P26" s="4"/>
+      <c r="Q26" s="4"/>
+      <c r="R26" s="4"/>
+      <c r="S26" s="4"/>
+      <c r="T26" s="4"/>
+      <c r="U26" s="4"/>
+      <c r="V26" s="4"/>
+      <c r="W26" s="4"/>
+      <c r="X26" s="4"/>
+      <c r="Y26" s="4"/>
+      <c r="Z26" s="4"/>
+      <c r="AA26" s="4"/>
+      <c r="AB26" s="4"/>
+      <c r="AC26" s="4"/>
+      <c r="AD26" s="4"/>
+      <c r="AF26" s="4"/>
+      <c r="AG26" s="4"/>
+    </row>
+    <row r="27" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A27" s="28">
+        <v>1</v>
+      </c>
+      <c r="B27" s="26"/>
+      <c r="C27" s="27"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
+      <c r="I27" s="4"/>
+      <c r="J27" s="4"/>
+      <c r="K27" s="4"/>
+      <c r="L27" s="4"/>
+      <c r="M27" s="4"/>
+      <c r="N27" s="4"/>
+      <c r="O27" s="4"/>
+      <c r="P27" s="4"/>
+      <c r="Q27" s="4"/>
+      <c r="R27" s="4"/>
+      <c r="S27" s="4"/>
+      <c r="T27" s="4"/>
+      <c r="U27" s="4"/>
+      <c r="V27" s="4"/>
+      <c r="W27" s="4"/>
+      <c r="X27" s="4"/>
+      <c r="Y27" s="4"/>
+      <c r="Z27" s="4"/>
+      <c r="AA27" s="4"/>
+      <c r="AB27" s="4"/>
+      <c r="AC27" s="4"/>
+      <c r="AD27" s="4"/>
+      <c r="AF27" s="4"/>
+      <c r="AG27" s="4"/>
+    </row>
+    <row r="28" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A28" s="28">
+        <v>2</v>
+      </c>
+      <c r="B28" s="26"/>
+      <c r="C28" s="27"/>
+      <c r="D28" s="26"/>
+      <c r="E28" s="4"/>
+      <c r="F28" s="4"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+      <c r="K28" s="4"/>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4"/>
+      <c r="N28" s="4"/>
+      <c r="O28" s="4"/>
+      <c r="P28" s="4"/>
+      <c r="Q28" s="4"/>
+      <c r="R28" s="4"/>
+      <c r="S28" s="4"/>
+      <c r="T28" s="4"/>
+      <c r="U28" s="4"/>
+      <c r="V28" s="4"/>
+      <c r="W28" s="4"/>
+      <c r="X28" s="4"/>
+      <c r="Y28" s="4"/>
+      <c r="Z28" s="4"/>
+      <c r="AA28" s="4"/>
+      <c r="AB28" s="4"/>
+      <c r="AC28" s="4"/>
+      <c r="AD28" s="4"/>
+      <c r="AF28" s="4"/>
+      <c r="AG28" s="4"/>
+    </row>
+    <row r="29" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A29" s="28">
+        <v>3</v>
+      </c>
+      <c r="B29" s="26"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+      <c r="K29" s="4"/>
+      <c r="L29" s="4"/>
+      <c r="M29" s="4"/>
+      <c r="N29" s="4"/>
+      <c r="O29" s="4"/>
+      <c r="P29" s="4"/>
+      <c r="Q29" s="4"/>
+      <c r="R29" s="4"/>
+      <c r="S29" s="4"/>
+      <c r="T29" s="4"/>
+      <c r="U29" s="4"/>
+      <c r="V29" s="4"/>
+      <c r="W29" s="4"/>
+      <c r="X29" s="4"/>
+      <c r="Y29" s="4"/>
+      <c r="Z29" s="4"/>
+      <c r="AA29" s="4"/>
+      <c r="AB29" s="4"/>
+      <c r="AC29" s="4"/>
+      <c r="AD29" s="4"/>
+      <c r="AF29" s="4"/>
+      <c r="AG29" s="4"/>
+    </row>
+    <row r="30" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A30" s="28">
+        <v>4</v>
+      </c>
+      <c r="B30" s="26"/>
+      <c r="C30" s="27"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+      <c r="K30" s="4"/>
+      <c r="L30" s="4"/>
+      <c r="M30" s="4"/>
+      <c r="N30" s="4"/>
+      <c r="O30" s="4"/>
+      <c r="P30" s="4"/>
+      <c r="Q30" s="4"/>
+      <c r="R30" s="4"/>
+      <c r="S30" s="4"/>
+      <c r="T30" s="4"/>
+      <c r="U30" s="4"/>
+      <c r="V30" s="4"/>
+      <c r="W30" s="4"/>
+      <c r="X30" s="4"/>
+      <c r="Y30" s="4"/>
+      <c r="Z30" s="4"/>
+      <c r="AA30" s="4"/>
+      <c r="AB30" s="4"/>
+      <c r="AC30" s="4"/>
+      <c r="AD30" s="4"/>
+      <c r="AF30" s="4"/>
+      <c r="AG30" s="4"/>
+    </row>
+    <row r="31" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A31" s="28">
+        <v>5</v>
+      </c>
+      <c r="B31" s="26"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="26"/>
+      <c r="E31" s="4"/>
+      <c r="F31" s="4"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="4"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="4"/>
+      <c r="K31" s="4"/>
+      <c r="L31" s="4"/>
+      <c r="M31" s="4"/>
+      <c r="N31" s="4"/>
+      <c r="O31" s="4"/>
+      <c r="P31" s="4"/>
+      <c r="Q31" s="4"/>
+      <c r="R31" s="4"/>
+      <c r="S31" s="4"/>
+      <c r="T31" s="4"/>
+      <c r="U31" s="4"/>
+      <c r="V31" s="4"/>
+      <c r="W31" s="4"/>
+      <c r="X31" s="4"/>
+      <c r="Y31" s="4"/>
+      <c r="Z31" s="4"/>
+      <c r="AA31" s="4"/>
+      <c r="AB31" s="4"/>
+      <c r="AC31" s="4"/>
+      <c r="AD31" s="4"/>
+      <c r="AF31" s="4"/>
+      <c r="AG31" s="4"/>
+    </row>
+    <row r="32" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A32" s="28">
+        <v>6</v>
+      </c>
+      <c r="B32" s="26"/>
+      <c r="C32" s="27"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+      <c r="K32" s="4"/>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4"/>
+      <c r="N32" s="4"/>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4"/>
+      <c r="Q32" s="4"/>
+      <c r="R32" s="4"/>
+      <c r="S32" s="4"/>
+      <c r="T32" s="4"/>
+      <c r="U32" s="4"/>
+      <c r="V32" s="4"/>
+      <c r="W32" s="4"/>
+      <c r="X32" s="4"/>
+      <c r="Y32" s="4"/>
+      <c r="Z32" s="4"/>
+      <c r="AA32" s="4"/>
+      <c r="AB32" s="4"/>
+      <c r="AC32" s="4"/>
+      <c r="AD32" s="4"/>
+      <c r="AF32" s="4"/>
+      <c r="AG32" s="4"/>
+    </row>
+    <row r="33" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A33" s="28">
+        <v>7</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="4"/>
+      <c r="F33" s="4"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+      <c r="K33" s="4"/>
+      <c r="L33" s="4"/>
+      <c r="M33" s="4"/>
+      <c r="N33" s="4"/>
+      <c r="O33" s="4"/>
+      <c r="P33" s="4"/>
+      <c r="Q33" s="4"/>
+      <c r="R33" s="4"/>
+      <c r="S33" s="4"/>
+      <c r="T33" s="4"/>
+      <c r="U33" s="4"/>
+      <c r="V33" s="4"/>
+      <c r="W33" s="4"/>
+      <c r="X33" s="4"/>
+      <c r="Y33" s="4"/>
+      <c r="Z33" s="4"/>
+      <c r="AA33" s="4"/>
+      <c r="AB33" s="4"/>
+      <c r="AC33" s="4"/>
+      <c r="AD33" s="4"/>
+      <c r="AF33" s="4"/>
+      <c r="AG33" s="4"/>
+    </row>
+    <row r="34" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A34" s="28">
+        <v>8</v>
+      </c>
+      <c r="B34" s="26"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="4"/>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+      <c r="K34" s="4"/>
+      <c r="L34" s="4"/>
+      <c r="M34" s="4"/>
+      <c r="N34" s="4"/>
+      <c r="O34" s="4"/>
+      <c r="P34" s="4"/>
+      <c r="Q34" s="4"/>
+      <c r="R34" s="4"/>
+      <c r="S34" s="4"/>
+      <c r="T34" s="4"/>
+      <c r="U34" s="4"/>
+      <c r="V34" s="4"/>
+      <c r="W34" s="4"/>
+      <c r="X34" s="4"/>
+      <c r="Y34" s="4"/>
+      <c r="Z34" s="4"/>
+      <c r="AA34" s="4"/>
+      <c r="AB34" s="4"/>
+      <c r="AC34" s="4"/>
+      <c r="AD34" s="4"/>
+      <c r="AF34" s="4"/>
+      <c r="AG34" s="4"/>
+    </row>
+    <row r="35" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A35" s="28">
+        <v>9</v>
+      </c>
+      <c r="B35" s="26"/>
+      <c r="C35" s="27"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="4"/>
+      <c r="F35" s="4"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="4"/>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+      <c r="K35" s="4"/>
+      <c r="L35" s="4"/>
+      <c r="M35" s="4"/>
+      <c r="N35" s="4"/>
+      <c r="O35" s="4"/>
+      <c r="P35" s="4"/>
+      <c r="Q35" s="4"/>
+      <c r="R35" s="4"/>
+      <c r="S35" s="4"/>
+      <c r="T35" s="4"/>
+      <c r="U35" s="4"/>
+      <c r="V35" s="4"/>
+      <c r="W35" s="4"/>
+      <c r="X35" s="4"/>
+      <c r="Y35" s="4"/>
+      <c r="Z35" s="4"/>
+      <c r="AA35" s="4"/>
+      <c r="AB35" s="4"/>
+      <c r="AC35" s="4"/>
+      <c r="AD35" s="4"/>
+      <c r="AF35" s="4"/>
+      <c r="AG35" s="4"/>
+    </row>
+    <row r="36" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A36" s="28">
+        <v>10</v>
+      </c>
+      <c r="B36" s="26"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="26"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4"/>
+      <c r="K36" s="4"/>
+      <c r="L36" s="4"/>
+      <c r="M36" s="4"/>
+      <c r="N36" s="4"/>
+      <c r="O36" s="4"/>
+      <c r="P36" s="4"/>
+      <c r="Q36" s="4"/>
+      <c r="R36" s="4"/>
+      <c r="S36" s="4"/>
+      <c r="T36" s="4"/>
+      <c r="U36" s="4"/>
+      <c r="V36" s="4"/>
+      <c r="W36" s="4"/>
+      <c r="X36" s="4"/>
+      <c r="Y36" s="4"/>
+      <c r="Z36" s="4"/>
+      <c r="AA36" s="4"/>
+      <c r="AB36" s="4"/>
+      <c r="AC36" s="4"/>
+      <c r="AD36" s="4"/>
+      <c r="AF36" s="4"/>
+      <c r="AG36" s="4"/>
+    </row>
+    <row r="37" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A37" s="28">
+        <v>11</v>
+      </c>
+      <c r="B37" s="26"/>
+      <c r="C37" s="27"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="4"/>
+      <c r="F37" s="4"/>
+      <c r="G37" s="4"/>
+      <c r="H37" s="4"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="4"/>
+      <c r="K37" s="4"/>
+      <c r="L37" s="4"/>
+      <c r="M37" s="4"/>
+      <c r="N37" s="4"/>
+      <c r="O37" s="4"/>
+      <c r="P37" s="4"/>
+      <c r="Q37" s="4"/>
+      <c r="R37" s="4"/>
+      <c r="S37" s="4"/>
+      <c r="T37" s="4"/>
+      <c r="U37" s="4"/>
+      <c r="V37" s="4"/>
+      <c r="W37" s="4"/>
+      <c r="X37" s="4"/>
+      <c r="Y37" s="4"/>
+      <c r="Z37" s="4"/>
+      <c r="AA37" s="4"/>
+      <c r="AB37" s="4"/>
+      <c r="AC37" s="4"/>
+      <c r="AD37" s="4"/>
+      <c r="AF37" s="4"/>
+      <c r="AG37" s="4"/>
+    </row>
+    <row r="38" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A38" s="28">
         <v>12</v>
       </c>
-      <c r="B1" s="61"/>
-[...257 lines deleted...]
-      <c r="A8" s="48" t="s">
+      <c r="B38" s="26"/>
+      <c r="C38" s="27"/>
+      <c r="D38" s="26"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+      <c r="K38" s="4"/>
+      <c r="L38" s="4"/>
+      <c r="M38" s="4"/>
+      <c r="N38" s="4"/>
+      <c r="O38" s="4"/>
+      <c r="P38" s="4"/>
+      <c r="Q38" s="4"/>
+      <c r="R38" s="4"/>
+      <c r="S38" s="4"/>
+      <c r="T38" s="4"/>
+      <c r="U38" s="4"/>
+      <c r="V38" s="4"/>
+      <c r="W38" s="4"/>
+      <c r="X38" s="4"/>
+      <c r="Y38" s="4"/>
+      <c r="Z38" s="4"/>
+      <c r="AA38" s="4"/>
+      <c r="AB38" s="4"/>
+      <c r="AC38" s="4"/>
+      <c r="AD38" s="4"/>
+      <c r="AF38" s="4"/>
+      <c r="AG38" s="4"/>
+    </row>
+    <row r="39" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A39" s="28">
         <v>13</v>
       </c>
-      <c r="B8" s="48"/>
-[...380 lines deleted...]
-      <c r="C17" s="41" t="s">
+      <c r="B39" s="26"/>
+      <c r="C39" s="27"/>
+      <c r="D39" s="26"/>
+      <c r="E39" s="4"/>
+      <c r="F39" s="4"/>
+      <c r="G39" s="4"/>
+      <c r="H39" s="4"/>
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+      <c r="K39" s="4"/>
+      <c r="L39" s="4"/>
+      <c r="M39" s="4"/>
+      <c r="N39" s="4"/>
+      <c r="O39" s="4"/>
+      <c r="P39" s="4"/>
+      <c r="Q39" s="4"/>
+      <c r="R39" s="4"/>
+      <c r="S39" s="4"/>
+      <c r="T39" s="4"/>
+      <c r="U39" s="4"/>
+      <c r="V39" s="4"/>
+      <c r="W39" s="4"/>
+      <c r="X39" s="4"/>
+      <c r="Y39" s="4"/>
+      <c r="Z39" s="4"/>
+      <c r="AA39" s="4"/>
+      <c r="AB39" s="4"/>
+      <c r="AC39" s="4"/>
+      <c r="AD39" s="4"/>
+      <c r="AF39" s="4"/>
+      <c r="AG39" s="4"/>
+    </row>
+    <row r="40" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A40" s="28">
         <v>14</v>
       </c>
-      <c r="D17" s="41"/>
-[...233 lines deleted...]
-      <c r="C23" s="47" t="s">
+      <c r="B40" s="26"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4"/>
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+      <c r="K40" s="4"/>
+      <c r="L40" s="4"/>
+      <c r="M40" s="4"/>
+      <c r="N40" s="4"/>
+      <c r="O40" s="4"/>
+      <c r="P40" s="4"/>
+      <c r="Q40" s="4"/>
+      <c r="R40" s="4"/>
+      <c r="S40" s="4"/>
+      <c r="T40" s="4"/>
+      <c r="U40" s="4"/>
+      <c r="V40" s="4"/>
+      <c r="W40" s="4"/>
+      <c r="X40" s="4"/>
+      <c r="Y40" s="4"/>
+      <c r="Z40" s="4"/>
+      <c r="AA40" s="4"/>
+      <c r="AB40" s="4"/>
+      <c r="AC40" s="4"/>
+      <c r="AD40" s="4"/>
+      <c r="AF40" s="4"/>
+      <c r="AG40" s="4"/>
+    </row>
+    <row r="41" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A41" s="28">
         <v>15</v>
       </c>
-      <c r="D23" s="47"/>
-[...1446 lines deleted...]
-      <c r="AL62" s="51"/>
+      <c r="B41" s="26"/>
+      <c r="C41" s="27"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="4"/>
+      <c r="F41" s="4"/>
+      <c r="G41" s="4"/>
+      <c r="H41" s="4"/>
+      <c r="I41" s="4"/>
+      <c r="J41" s="4"/>
+      <c r="K41" s="4"/>
+      <c r="L41" s="4"/>
+      <c r="M41" s="4"/>
+      <c r="N41" s="4"/>
+      <c r="O41" s="4"/>
+      <c r="P41" s="4"/>
+      <c r="Q41" s="4"/>
+      <c r="R41" s="4"/>
+      <c r="S41" s="4"/>
+      <c r="T41" s="4"/>
+      <c r="U41" s="4"/>
+      <c r="V41" s="4"/>
+      <c r="W41" s="4"/>
+      <c r="X41" s="4"/>
+      <c r="Y41" s="4"/>
+      <c r="Z41" s="4"/>
+      <c r="AA41" s="4"/>
+      <c r="AB41" s="4"/>
+      <c r="AC41" s="4"/>
+      <c r="AD41" s="4"/>
+      <c r="AF41" s="4"/>
+      <c r="AG41" s="4"/>
+    </row>
+    <row r="42" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="4"/>
+      <c r="F42" s="4"/>
+      <c r="G42" s="4"/>
+      <c r="H42" s="4"/>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+      <c r="K42" s="4"/>
+      <c r="L42" s="4"/>
+      <c r="M42" s="4"/>
+      <c r="N42" s="4"/>
+      <c r="O42" s="4"/>
+      <c r="P42" s="4"/>
+      <c r="Q42" s="4"/>
+      <c r="R42" s="4"/>
+      <c r="S42" s="4"/>
+      <c r="T42" s="4"/>
+      <c r="U42" s="4"/>
+      <c r="V42" s="4"/>
+      <c r="W42" s="4"/>
+      <c r="X42" s="4"/>
+      <c r="Y42" s="4"/>
+      <c r="Z42" s="4"/>
+      <c r="AA42" s="4"/>
+      <c r="AB42" s="4"/>
+      <c r="AC42" s="4"/>
+      <c r="AD42" s="4"/>
+      <c r="AF42" s="4"/>
+      <c r="AG42" s="4"/>
+    </row>
+    <row r="44" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A44" s="2"/>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="2"/>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2"/>
+      <c r="O44" s="2"/>
+      <c r="P44" s="2"/>
+      <c r="Q44" s="2"/>
+    </row>
+    <row r="45" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="1"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" s="1"/>
+      <c r="O45" s="1"/>
+      <c r="P45" s="1"/>
+      <c r="Q45" s="1"/>
+    </row>
+    <row r="46" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+      <c r="O46" s="1"/>
+      <c r="P46" s="1"/>
+      <c r="Q46" s="1"/>
+    </row>
+    <row r="47" spans="1:33" x14ac:dyDescent="0.3">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+      <c r="N47" s="1"/>
+      <c r="O47" s="1"/>
+      <c r="P47" s="1"/>
+      <c r="Q47" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" insertRows="0" deleteRows="0"/>
-[...96 lines deleted...]
-  <phoneticPr fontId="3"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <phoneticPr fontId="4"/>
   <dataValidations count="3">
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J11:AD11" xr:uid="{9B271A48-783B-4775-AB93-E3A4F25F9442}">
+    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C9" xr:uid="{DE2BEDCC-13D0-42F2-B673-B118036F580D}">
       <formula1>5</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C37:C56" xr:uid="{9338FA17-8A87-465D-B826-85035D1F52BF}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B27:B41" xr:uid="{BB387FD5-4664-409C-9055-51AD2746C042}">
       <formula1>"追加,削除"</formula1>
     </dataValidation>
-    <dataValidation type="custom" imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F37:F56" xr:uid="{2229EAC8-023C-4708-94E4-E825CAB7C708}">
-      <formula1>LENB(F37)=LEN(F37)</formula1>
+    <dataValidation type="custom" imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C27:C41" xr:uid="{F7C9C847-6767-4E11-99A1-3FC660AF9EC1}">
+      <formula1>LENB(C27)=LEN(C27)</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="F31" r:id="rId1" xr:uid="{886ADC93-CB85-4EEB-9B15-7BF391D801D2}"/>
+    <hyperlink ref="B22" r:id="rId1" xr:uid="{C0F3E797-7B1D-4D77-811D-FC642FBB978E}"/>
   </hyperlinks>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.86614173228346458" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...5 lines deleted...]
-  <legacyDrawing r:id="rId5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId2"/>
+  <drawing r:id="rId3"/>
+  <legacyDrawing r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1027" r:id="rId6" name="Check Box 3">
+            <control shapeId="4097" r:id="rId5" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>2</xdr:col>
+                    <xdr:col>0</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
-                    <xdr:row>26</xdr:row>
+                    <xdr:row>18</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>4</xdr:col>
-[...24 lines deleted...]
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>335280</xdr:colOff>
+                    <xdr:row>19</xdr:row>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{626F75B3-D32B-4BB7-A487-5C76908B641A}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C0D3B93C-C2BA-4CF2-8ED7-73915235A1AB}">
           <x14:formula1>
             <xm:f>'List of MMs'!$A:$A</xm:f>
           </x14:formula1>
-          <xm:sqref>L37:AK56</xm:sqref>
+          <xm:sqref>D27:D41</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1ABA1991-85E8-4057-B139-289CD1C74C35}">
   <dimension ref="A1:A53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="46.77734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>102</v>
+        <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A6" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A9" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A10" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A14" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A15" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A25" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A29" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A31" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A33" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A34" t="s">
-        <v>92</v>
+        <v>49</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A35" t="s">
-        <v>93</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A36" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A37" t="s">
-        <v>95</v>
+        <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A38" t="s">
-        <v>96</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A39" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A40" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A41" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A42" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A43" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A44" t="s">
-        <v>102</v>
+        <v>59</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A45" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A46" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A47" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A48" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A49" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A50" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A51" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A52" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A53" t="s">
-        <v>111</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9553A6B6-8B36-43D7-B5DC-544CEAA298FF}">
-  <dimension ref="A1:K21"/>
+  <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="5" max="5" width="10.5546875" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="10.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.44140625" customWidth="1"/>
+    <col min="10" max="10" width="15.33203125" customWidth="1"/>
+    <col min="11" max="11" width="39.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="35" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-        <v>55</v>
+    <row r="1" spans="1:11" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="H1" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I1" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="J1" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="K1" s="7" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" t="str">
-        <f>IF(K2="","",'APT-11'!$C37)</f>
-[...10 lines deleted...]
-        <f>IF(K2="","",'APT-11'!$AA$6)</f>
+        <f>IF(K2="","",Sheet1!B27)</f>
+        <v/>
+      </c>
+      <c r="B2" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" s="11" t="str">
+        <f>IF(K2="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F2" t="str">
         <f>IF(K2="","","AP：指定参加者")</f>
         <v/>
       </c>
       <c r="G2" t="str">
-        <f>IF(K2="","",'APT-11'!$J$11)</f>
+        <f>IF(K2="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H2" t="str">
-        <f>IF(K2="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K2="","",'APT-11'!$F37)</f>
+        <f>IF(K2="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I2" t="str" cm="1">
+        <f t="array" ref="I2">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J2" s="11" t="str">
+        <f>IF(K2="","",Sheet1!C27)</f>
         <v/>
       </c>
       <c r="K2" t="str">
-        <f>IF('APT-11'!L37="","",'APT-11'!L37)</f>
+        <f>IF(Sheet1!D27="","",Sheet1!D27)</f>
         <v/>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" t="str">
-        <f>IF(K3="","",'APT-11'!$C38)</f>
-[...10 lines deleted...]
-        <f>IF(K3="","",'APT-11'!$AA$6)</f>
+        <f>IF(K3="","",Sheet1!B28)</f>
+        <v/>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="11" t="str">
+        <f>IF(K3="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F3" t="str">
-        <f t="shared" ref="F3:F21" si="0">IF(K3="","","AP：指定参加者")</f>
+        <f t="shared" ref="F3:F16" si="0">IF(K3="","","AP：指定参加者")</f>
         <v/>
       </c>
       <c r="G3" t="str">
-        <f>IF(K3="","",'APT-11'!$J$11)</f>
+        <f>IF(K3="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H3" t="str">
-        <f>IF(K3="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K3="","",'APT-11'!$F38)</f>
+        <f>IF(K3="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I3" t="str" cm="1">
+        <f t="array" ref="I3">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J3" s="11" t="str">
+        <f>IF(K3="","",Sheet1!C28)</f>
         <v/>
       </c>
       <c r="K3" t="str">
-        <f>IF('APT-11'!L38="","",'APT-11'!L38)</f>
+        <f>IF(Sheet1!D28="","",Sheet1!D28)</f>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A4" t="str">
-        <f>IF(K4="","",'APT-11'!$C39)</f>
-[...10 lines deleted...]
-        <f>IF(K4="","",'APT-11'!$AA$6)</f>
+        <f>IF(K4="","",Sheet1!B29)</f>
+        <v/>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="11" t="str">
+        <f>IF(K4="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G4" t="str">
-        <f>IF(K4="","",'APT-11'!$J$11)</f>
+        <f>IF(K4="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H4" t="str">
-        <f>IF(K4="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K4="","",'APT-11'!$F39)</f>
+        <f>IF(K4="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I4" t="str" cm="1">
+        <f t="array" ref="I4">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J4" s="11" t="str">
+        <f>IF(K4="","",Sheet1!C29)</f>
         <v/>
       </c>
       <c r="K4" t="str">
-        <f>IF('APT-11'!L39="","",'APT-11'!L39)</f>
+        <f>IF(Sheet1!D29="","",Sheet1!D29)</f>
         <v/>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A5" t="str">
-        <f>IF(K5="","",'APT-11'!$C40)</f>
-[...10 lines deleted...]
-        <f>IF(K5="","",'APT-11'!$AA$6)</f>
+        <f>IF(K5="","",Sheet1!B30)</f>
+        <v/>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="11" t="str">
+        <f>IF(K5="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G5" t="str">
-        <f>IF(K5="","",'APT-11'!$J$11)</f>
+        <f>IF(K5="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H5" t="str">
-        <f>IF(K5="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K5="","",'APT-11'!$F40)</f>
+        <f>IF(K5="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I5" t="str" cm="1">
+        <f t="array" ref="I5">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J5" s="11" t="str">
+        <f>IF(K5="","",Sheet1!C30)</f>
         <v/>
       </c>
       <c r="K5" t="str">
-        <f>IF('APT-11'!L40="","",'APT-11'!L40)</f>
+        <f>IF(Sheet1!D30="","",Sheet1!D30)</f>
         <v/>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" t="str">
-        <f>IF(K6="","",'APT-11'!$C41)</f>
-[...10 lines deleted...]
-        <f>IF(K6="","",'APT-11'!$AA$6)</f>
+        <f>IF(K6="","",Sheet1!B31)</f>
+        <v/>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="10"/>
+      <c r="D6" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="11" t="str">
+        <f>IF(K6="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G6" t="str">
-        <f>IF(K6="","",'APT-11'!$J$11)</f>
+        <f>IF(K6="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H6" t="str">
-        <f>IF(K6="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K6="","",'APT-11'!$F41)</f>
+        <f>IF(K6="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I6" t="str" cm="1">
+        <f t="array" ref="I6">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J6" s="11" t="str">
+        <f>IF(K6="","",Sheet1!C31)</f>
         <v/>
       </c>
       <c r="K6" t="str">
-        <f>IF('APT-11'!L41="","",'APT-11'!L41)</f>
+        <f>IF(Sheet1!D31="","",Sheet1!D31)</f>
         <v/>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" t="str">
-        <f>IF(K7="","",'APT-11'!$C42)</f>
-[...10 lines deleted...]
-        <f>IF(K7="","",'APT-11'!$AA$6)</f>
+        <f>IF(K7="","",Sheet1!B32)</f>
+        <v/>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="10"/>
+      <c r="D7" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="11" t="str">
+        <f>IF(K7="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F7" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G7" t="str">
-        <f>IF(K7="","",'APT-11'!$J$11)</f>
+        <f>IF(K7="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H7" t="str">
-        <f>IF(K7="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K7="","",'APT-11'!$F42)</f>
+        <f>IF(K7="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I7" t="str" cm="1">
+        <f t="array" ref="I7">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J7" s="11" t="str">
+        <f>IF(K7="","",Sheet1!C32)</f>
         <v/>
       </c>
       <c r="K7" t="str">
-        <f>IF('APT-11'!L42="","",'APT-11'!L42)</f>
+        <f>IF(Sheet1!D32="","",Sheet1!D32)</f>
         <v/>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" t="str">
-        <f>IF(K8="","",'APT-11'!$C43)</f>
-[...10 lines deleted...]
-        <f>IF(K8="","",'APT-11'!$AA$6)</f>
+        <f>IF(K8="","",Sheet1!B33)</f>
+        <v/>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="10"/>
+      <c r="D8" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="11" t="str">
+        <f>IF(K8="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F8" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G8" t="str">
-        <f>IF(K8="","",'APT-11'!$J$11)</f>
+        <f>IF(K8="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H8" t="str">
-        <f>IF(K8="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K8="","",'APT-11'!$F43)</f>
+        <f>IF(K8="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I8" t="str" cm="1">
+        <f t="array" ref="I8">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J8" s="11" t="str">
+        <f>IF(K8="","",Sheet1!C33)</f>
         <v/>
       </c>
       <c r="K8" t="str">
-        <f>IF('APT-11'!L43="","",'APT-11'!L43)</f>
+        <f>IF(Sheet1!D33="","",Sheet1!D33)</f>
         <v/>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A9" t="str">
-        <f>IF(K9="","",'APT-11'!$C44)</f>
-[...10 lines deleted...]
-        <f>IF(K9="","",'APT-11'!$AA$6)</f>
+        <f>IF(K9="","",Sheet1!B34)</f>
+        <v/>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="11" t="str">
+        <f>IF(K9="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F9" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G9" t="str">
-        <f>IF(K9="","",'APT-11'!$J$11)</f>
+        <f>IF(K9="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H9" t="str">
-        <f>IF(K9="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K9="","",'APT-11'!$F44)</f>
+        <f>IF(K9="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I9" t="str" cm="1">
+        <f t="array" ref="I9">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J9" s="11" t="str">
+        <f>IF(K9="","",Sheet1!C34)</f>
         <v/>
       </c>
       <c r="K9" t="str">
-        <f>IF('APT-11'!L44="","",'APT-11'!L44)</f>
+        <f>IF(Sheet1!D34="","",Sheet1!D34)</f>
         <v/>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A10" t="str">
-        <f>IF(K10="","",'APT-11'!$C45)</f>
-[...10 lines deleted...]
-        <f>IF(K10="","",'APT-11'!$AA$6)</f>
+        <f>IF(K10="","",Sheet1!B35)</f>
+        <v/>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="11" t="str">
+        <f>IF(K10="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F10" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G10" t="str">
-        <f>IF(K10="","",'APT-11'!$J$11)</f>
+        <f>IF(K10="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H10" t="str">
-        <f>IF(K10="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K10="","",'APT-11'!$F45)</f>
+        <f>IF(K10="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I10" t="str" cm="1">
+        <f t="array" ref="I10">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J10" s="11" t="str">
+        <f>IF(K10="","",Sheet1!C35)</f>
         <v/>
       </c>
       <c r="K10" t="str">
-        <f>IF('APT-11'!L45="","",'APT-11'!L45)</f>
+        <f>IF(Sheet1!D35="","",Sheet1!D35)</f>
         <v/>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A11" t="str">
-        <f>IF(K11="","",'APT-11'!$C46)</f>
-[...10 lines deleted...]
-        <f>IF(K11="","",'APT-11'!$AA$6)</f>
+        <f>IF(K11="","",Sheet1!B36)</f>
+        <v/>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="11" t="str">
+        <f>IF(K11="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F11" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G11" t="str">
-        <f>IF(K11="","",'APT-11'!$J$11)</f>
+        <f>IF(K11="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H11" t="str">
-        <f>IF(K11="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K11="","",'APT-11'!$F46)</f>
+        <f>IF(K11="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I11" t="str" cm="1">
+        <f t="array" ref="I11">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J11" s="11" t="str">
+        <f>IF(K11="","",Sheet1!C36)</f>
         <v/>
       </c>
       <c r="K11" t="str">
-        <f>IF('APT-11'!L46="","",'APT-11'!L46)</f>
+        <f>IF(Sheet1!D36="","",Sheet1!D36)</f>
         <v/>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A12" t="str">
-        <f>IF(K12="","",'APT-11'!$C47)</f>
-[...10 lines deleted...]
-        <f>IF(K12="","",'APT-11'!$AA$6)</f>
+        <f>IF(K12="","",Sheet1!B37)</f>
+        <v/>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="10"/>
+      <c r="D12" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="11" t="str">
+        <f>IF(K12="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G12" t="str">
-        <f>IF(K12="","",'APT-11'!$J$11)</f>
+        <f>IF(K12="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H12" t="str">
-        <f>IF(K12="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K12="","",'APT-11'!$F47)</f>
+        <f>IF(K12="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I12" t="str" cm="1">
+        <f t="array" ref="I12">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J12" s="11" t="str">
+        <f>IF(K12="","",Sheet1!C37)</f>
         <v/>
       </c>
       <c r="K12" t="str">
-        <f>IF('APT-11'!L47="","",'APT-11'!L47)</f>
+        <f>IF(Sheet1!D37="","",Sheet1!D37)</f>
         <v/>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A13" t="str">
-        <f>IF(K13="","",'APT-11'!$C48)</f>
-[...10 lines deleted...]
-        <f>IF(K13="","",'APT-11'!$AA$6)</f>
+        <f>IF(K13="","",Sheet1!B38)</f>
+        <v/>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="11" t="str">
+        <f>IF(K13="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F13" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G13" t="str">
-        <f>IF(K13="","",'APT-11'!$J$11)</f>
+        <f>IF(K13="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H13" t="str">
-        <f>IF(K13="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K13="","",'APT-11'!$F48)</f>
+        <f>IF(K13="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I13" t="str" cm="1">
+        <f t="array" ref="I13">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J13" s="11" t="str">
+        <f>IF(K13="","",Sheet1!C38)</f>
         <v/>
       </c>
       <c r="K13" t="str">
-        <f>IF('APT-11'!L48="","",'APT-11'!L48)</f>
+        <f>IF(Sheet1!D38="","",Sheet1!D38)</f>
         <v/>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A14" t="str">
-        <f>IF(K14="","",'APT-11'!$C49)</f>
-[...10 lines deleted...]
-        <f>IF(K14="","",'APT-11'!$AA$6)</f>
+        <f>IF(K14="","",Sheet1!B39)</f>
+        <v/>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="11" t="str">
+        <f>IF(K14="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F14" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G14" t="str">
-        <f>IF(K14="","",'APT-11'!$J$11)</f>
+        <f>IF(K14="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H14" t="str">
-        <f>IF(K14="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K14="","",'APT-11'!$F49)</f>
+        <f>IF(K14="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I14" t="str" cm="1">
+        <f t="array" ref="I14">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J14" s="11" t="str">
+        <f>IF(K14="","",Sheet1!C39)</f>
         <v/>
       </c>
       <c r="K14" t="str">
-        <f>IF('APT-11'!L49="","",'APT-11'!L49)</f>
+        <f>IF(Sheet1!D39="","",Sheet1!D39)</f>
         <v/>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A15" t="str">
-        <f>IF(K15="","",'APT-11'!$C50)</f>
-[...10 lines deleted...]
-        <f>IF(K15="","",'APT-11'!$AA$6)</f>
+        <f>IF(K15="","",Sheet1!B40)</f>
+        <v/>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="11" t="str">
+        <f>IF(K15="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G15" t="str">
-        <f>IF(K15="","",'APT-11'!$J$11)</f>
+        <f>IF(K15="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H15" t="str">
-        <f>IF(K15="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K15="","",'APT-11'!$F50)</f>
+        <f>IF(K15="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I15" t="str" cm="1">
+        <f t="array" ref="I15">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J15" s="11" t="str">
+        <f>IF(K15="","",Sheet1!C40)</f>
         <v/>
       </c>
       <c r="K15" t="str">
-        <f>IF('APT-11'!L50="","",'APT-11'!L50)</f>
+        <f>IF(Sheet1!D40="","",Sheet1!D40)</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A16" t="str">
-        <f>IF(K16="","",'APT-11'!$C51)</f>
-[...10 lines deleted...]
-        <f>IF(K16="","",'APT-11'!$AA$6)</f>
+        <f>IF(K16="","",Sheet1!B41)</f>
+        <v/>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="11" t="str">
+        <f>IF(K16="","",Sheet1!$C$7)</f>
         <v/>
       </c>
       <c r="F16" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G16" t="str">
-        <f>IF(K16="","",'APT-11'!$J$11)</f>
+        <f>IF(K16="","",Sheet1!$C$9)</f>
         <v/>
       </c>
       <c r="H16" t="str">
-        <f>IF(K16="","",'APT-11'!$J$13)</f>
-[...7 lines deleted...]
-        <f>IF(K16="","",'APT-11'!$F51)</f>
+        <f>IF(K16="","",Sheet1!$C$11)</f>
+        <v/>
+      </c>
+      <c r="I16" t="str" cm="1">
+        <f t="array" ref="I16">_xlfn.IFS(Sheet1!$C$8="AP自己：指定参加者（自己）","自己",Sheet1!$C$8="AP委託：指定参加者（委託）","委託",Sheet1!$C$8="","")</f>
+        <v>委託</v>
+      </c>
+      <c r="J16" s="11" t="str">
+        <f>IF(K16="","",Sheet1!C41)</f>
         <v/>
       </c>
       <c r="K16" t="str">
-        <f>IF('APT-11'!L51="","",'APT-11'!L51)</f>
-[...204 lines deleted...]
-        <f>IF('APT-11'!L56="","",'APT-11'!L56)</f>
+        <f>IF(Sheet1!D41="","",Sheet1!D41)</f>
         <v/>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{194db3f9-2286-46b9-ba58-9c0f26e25b2c}" enabled="1" method="Privileged" siteId="{fe7a9aa7-6097-47a2-9163-81d624f8cbfd}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <DocSecurity>2</DocSecurity>
   <Application>Microsoft Excel</Application>
-  <DocSecurity>2</DocSecurity>
-[...28 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:keywords>;EC-DomainSignature:0:JPX.CO.JP;:</cp:keywords>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2023-02-01T06:36:32Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EC-DomainSignature">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
+    <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
+    <vt:lpwstr>2026-03-04T14:48:20Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
+    <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
+    <vt:lpwstr>8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EC-InformationWall">
+    <vt:lpwstr>PUBLIC SIDE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EC-EDS-Value1">
     <vt:lpwstr>JPX.CO.JP</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EC-InformationWall">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="EC-EDS-User1">
+    <vt:lpwstr>Narazaki, Yuko - T&amp;O JPN-BofASJ</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="EC-EDS-InformationWall1">
     <vt:lpwstr>PUBLIC SIDE</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EC-EDS-Date1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="EC-EDS-Date1">
     <vt:lpwstr>2025-04-30 12:22:32</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EC-EDS-User1">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EC-EDS-Value1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="EC-DomainSignature">
     <vt:lpwstr>JPX.CO.JP</vt:lpwstr>
-  </property>
-[...19 lines deleted...]
-    <vt:lpwstr>8</vt:lpwstr>
   </property>
 </Properties>
 </file>