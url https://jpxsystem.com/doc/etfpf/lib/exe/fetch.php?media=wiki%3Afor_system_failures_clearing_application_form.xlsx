--- v0 (2025-11-23)
+++ v1 (2026-08-21)
@@ -1,69 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29303"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5FE220DF-8A1E-774F-BAAF-FB9F5213DA87}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="hae/v4RSs3pZoQC6Ff4W68HbqmzDJ+7C/d6OCqU9yMVnGLMC303iZ3UiKCMEEFXhKDOMa4nO1p4Xw8r+T9TgMw==" workbookSaltValue="0B0lmpJ+Me4AVbVuIl0ThA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E42FA1FB-522C-4A2D-99B9-347DD7ADAC37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="KHtXoljEJW9lOtlzITo07d65Zgv8OI3KFb60atsrhdQZkUw8baO9Wy1f6JbPyxnlJJIjmEwC7+kjPYTtG2PWxg==" workbookSaltValue="CocBCvAKu2AhgjAR0s7p7g==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="2860" windowWidth="29040" windowHeight="15720" tabRatio="743" firstSheet="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="743" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BCP用現物型計算書フォーマット" sheetId="5" r:id="rId1"/>
     <sheet name="BCP用金銭型債務引受申込書フォーマット" sheetId="6" r:id="rId2"/>
     <sheet name="BCP用現物型申込フォーマット" sheetId="7" r:id="rId3"/>
     <sheet name="CSV名指定用シート" sheetId="8" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">BCP用現物型計算書フォーマット!$A$1:$T$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">CSV名指定用シート!$A$1:$B$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -1079,51 +1078,51 @@
       <t>タイショウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>メイガラ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>PFアップロード用現物型計算書CSVファイル名
 CSV File name of Statement to be uploaded to PF</t>
     <rPh sb="9" eb="12">
       <t>ゲンブツガタ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>※同時にご提出の現物型計算書CSVファイル名（拡張子を含む）をご入力下さい。
 *Input the name of Statement csv file (including file extension) to be submitted at the same time</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="14">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -3781,137 +3780,50 @@
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>If you run out of space for Component Stock, add lines beneath for input. </a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...85 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>361951</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>161924</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>585789</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>23813</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44CBD19D-998D-4237-A424-61C6207DCAB1}"/>
             </a:ext>
@@ -3962,71 +3874,51 @@
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>■入力時の留意事項（</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>BCP</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>用金銭型</a:t>
-[...19 lines deleted...]
-            <a:t>書フォーマット）</a:t>
+            <a:t>用金銭型債務引受申込書フォーマット）</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>【</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
@@ -4052,51 +3944,71 @@
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>・黄色いセルは必須入力項目です。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>・赤いセルは東証入力項目です。</a:t>
+            <a:t>・赤いセルは</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>JSCC</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>入力項目です。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>・青いセルは任意入力項目で、備考（</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
@@ -4222,102 +4134,201 @@
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>債務負担有無区分＝「</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>0</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>」）の場合、東証への提出は不要です。</a:t>
+            <a:t>」）の場合、</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>JSCC</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>への提出は不要です。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>【</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>各項目における留意事項</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>】</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>・「申込番号」は、東証において任意の番号を割り当てるため入力不要です。</a:t>
+            <a:t>・「申込番号」は、</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>JSCC</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>において任意の番号を割り当てるため入力不要です。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>・「</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>PCF</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>番号」（任意項目）は、入力必須ではありませんが、入力する場合には半角</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>16</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>桁でご入力ください。</a:t>
           </a:r>
           <a:br>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
           </a:br>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>・「申込日」は、当日日付以降を</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
@@ -4766,92 +4777,92 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>■ </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Points of attention for input (Cash </a:t>
+            <a:t>Points of attention for input (Cash Type</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
-[...6 lines deleted...]
-            <a:t>Type Obligation Assumption</a:t>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> Obligation Assumption</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1" baseline="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Application</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>format for BCP)</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
@@ -4939,51 +4950,51 @@
             </a:rPr>
             <a:t>・</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>A red cell represents an item for</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t> TSE.</a:t>
+            <a:t> JSCC.</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>・</a:t>
           </a:r>
           <a:r>
@@ -5067,51 +5078,51 @@
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>・</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t> In case of “Non-Cleared” by JSCC (Cleared by JSCC/Non-Cleared=”0”), submission to TSE is not required.</a:t>
+            <a:t> In case of “Non-Cleared” by JSCC (Cleared by JSCC/Non-Cleared=”0”), submission to JSCC is not required.</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Points of attention for each item</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1100">
@@ -5125,239 +5136,250 @@
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>・</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t> Input in “Application Number” is not required, as TSE assigns random number.</a:t>
-[...34 lines deleted...]
-            <a:t> Input date on and after the current day in “Application Date” in YYYYMMDD format.</a:t>
+            <a:t> Input in “Application Number” is not required, as JSCC assigns random number.</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>・</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t> Input of “Settlement Date” is not required, as the date</a:t>
-[...47 lines deleted...]
-            <a:t>Date is set automatically. </a:t>
+            <a:t> Input of “PCF Number” (optional item) is not mandatory.  Input needs to be in half-width and 16-digit, if input. </a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
           </a:br>
           <a:r>
-            <a:rPr lang="ja-JP" altLang="en-US" sz="1100">
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>・</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>For “Creation/Redemption Type”, “1” represents “Creation” and “2” represents “Redemption”.</a:t>
+            <a:t> Input date on and after the current day in “Application Date” in YYYYMMDD format.</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>・</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> Input of “Settlement Date” is not required, as the 2nd business day following Application</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Date is set automatically. </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>・</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Input “ETF Issue Code” in 5-digit code consisting of “4-digit Securities Code + 1-digit Reserved Code ”</a:t>
+            <a:t>For “Creation/Redemption Type”, “1” represents “Creation” and “2” represents “Redemption”.</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>・</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Input “ETF Issue Code” in 5-digit of “4-digit Securities Code + 1-digit Reserved Code ”</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>・</a:t>
           </a:r>
           <a:r>
@@ -7626,229 +7648,50 @@
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fLocksWithSheet="0"/>
-  </xdr:twoCellAnchor>
-[...177 lines deleted...]
-    <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
@@ -8107,80 +7950,82 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T16"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.1"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="18.140625" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="14.7109375" style="5" customWidth="1"/>
+    <col min="1" max="2" width="18.109375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.6640625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.44140625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="8.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.6640625" style="5" customWidth="1"/>
     <col min="10" max="10" width="15" style="5" customWidth="1"/>
-    <col min="11" max="11" width="25.28515625" style="5" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="22.85546875" style="5" customWidth="1"/>
+    <col min="11" max="11" width="25.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="25.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="19.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="22.88671875" style="5" customWidth="1"/>
     <col min="15" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="7" customFormat="1" ht="69">
+    <row r="1" spans="1:20" s="7" customFormat="1" ht="54" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -8188,222 +8033,144 @@
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="6" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
     </row>
-    <row r="2" spans="1:20" s="7" customFormat="1">
+    <row r="2" spans="1:20" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="8"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="8"/>
       <c r="E2" s="4"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4">
         <v>1</v>
       </c>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:20" customFormat="1" ht="29.1">
+    <row r="3" spans="1:20" customFormat="1" ht="24" x14ac:dyDescent="0.2">
       <c r="A3" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
     </row>
-    <row r="5" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="5" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
     </row>
-    <row r="6" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="6" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
     </row>
-    <row r="7" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A7" s="3"/>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
     </row>
-    <row r="8" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A8" s="3"/>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
     </row>
-    <row r="9" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A9" s="3"/>
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
     </row>
-    <row r="10" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
     </row>
-    <row r="11" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
     </row>
-    <row r="12" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A12" s="3"/>
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
     </row>
-    <row r="13" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A13" s="3"/>
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
     </row>
-    <row r="14" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A14" s="3"/>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
     </row>
-    <row r="15" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A15" s="3"/>
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
     </row>
-    <row r="16" spans="1:20">
-[...8 lines deleted...]
-      </c>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A16" s="3"/>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" insertRows="0" deleteRows="0"/>
   <dataConsolidate/>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="L1:L2">
     <cfRule type="expression" dxfId="3" priority="3">
       <formula>$E$2=2</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L2">
     <cfRule type="expression" dxfId="2" priority="4">
       <formula>AND($E$2=1,OR($L$2=0,$L$2=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M1:M2">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>$E$2=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M2">
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>AND($E$2=2,OR($M$2=0,$M$2=""))</formula>
     </cfRule>
   </conditionalFormatting>
@@ -8423,132 +8190,134 @@
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="AMコードを正しく入力してください。" sqref="G2" xr:uid="{04D7D351-ED33-480F-AADF-A759207DAFF0}">
       <formula1>AND(LEN($G$2)=5,VALUE($G$2)&gt;0,VALUE($G$2)&lt;100000)</formula1>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="0より大きい数値のみ入力可能です。" sqref="J2" xr:uid="{A76C774A-3DD4-4A8E-8210-0F528FBC07EF}">
       <formula1>AND(ISNUMBER(VALUE($J2)),$J2&gt;0)</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="0より大きい整数のみ入力可能です。" sqref="K2" xr:uid="{DC10455F-68AA-4DC4-9C34-CEB8CDD2AAB2}">
       <formula1>1</formula1>
       <formula2>999999999999999</formula2>
     </dataValidation>
     <dataValidation type="whole" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="1～999999999999999の数値のみ入力可能です。" sqref="L2:M2" xr:uid="{F12F9658-04C0-4A75-A891-7EF86553B9C8}">
       <formula1>1</formula1>
       <formula2>999999999999999</formula2>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="ETF銘柄コードを正しく入力してください。" sqref="I2" xr:uid="{21F33514-B5C6-4B6B-B0D9-52CDC1DC0C50}">
       <formula1>LENB(TRIM($I$2))=5</formula1>
     </dataValidation>
     <dataValidation type="list" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="&quot;1&quot;(JSCCによる債務負担有り)または&quot;0&quot;(JSCCによる債務負担無し)を選択してください。" sqref="N2" xr:uid="{9B238B44-2DF1-4A7B-8D77-6C4E87B66A93}">
       <formula1>"1,0"</formula1>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="PCF番号は16桁で入力してください" sqref="B2" xr:uid="{22D41747-5714-43EF-8B7B-D291955AAE83}">
       <formula1>AND(LENB($B$2)=LEN(ASC($B$2)),LEN($B$2)=16)</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="43" fitToHeight="0" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="46" fitToHeight="0" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;A</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="layoutContexts" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R2"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="150" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="18.140625" customWidth="1"/>
+    <col min="1" max="2" width="18.109375" customWidth="1"/>
     <col min="3" max="3" width="13" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13" bestFit="1" customWidth="1"/>
-    <col min="6" max="8" width="8.42578125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="21.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.5546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.44140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.33203125" customWidth="1"/>
+    <col min="10" max="10" width="20.109375" customWidth="1"/>
+    <col min="11" max="11" width="21.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="7" customFormat="1" ht="71.099999999999994">
+    <row r="1" spans="1:18" s="7" customFormat="1" ht="86.4" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D1" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="15" t="s">
         <v>20</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>14</v>
       </c>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
     </row>
-    <row r="2" spans="1:18" s="7" customFormat="1">
+    <row r="2" spans="1:18" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="8"/>
       <c r="B2" s="17"/>
       <c r="C2" s="11"/>
       <c r="D2" s="8"/>
       <c r="E2" s="4"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="10"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4">
         <v>1</v>
       </c>
       <c r="M2" s="4"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="zj0nsgfTtn5qU/4HUf+txm19xHiMF7072yjuNJkd4cjrh+lVz/egNe6i/sGAfEZ2YpJuust7F25/Uka103XKSg==" saltValue="ikoLEnH9Z4vUcEjvOykBhg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2"/>
   <dataValidations count="10">
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="申込日を正しく入力してください。" sqref="C2" xr:uid="{0908D039-2373-4A1C-A1D3-3C8E0383DC7B}">
       <formula1>AND(LENB(TRIM($C$2))=8,DATE(LEFT($C$2,4),MID($C$2,5,2),RIGHT($C$2,2))&gt;=TODAY(),LEFT($C$2,2)="20",VALUE(MID($C$2,5,2))&gt;=1,VALUE(MID($C$2,5,2))&lt;=12,VALUE(RIGHT($C$2,2))&gt;=1,VALUE(RIGHT($C$2,2))&lt;=31)</formula1>
     </dataValidation>
     <dataValidation type="list" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="&quot;1&quot;(設定)または&quot;2&quot;(交換)を選択してください。" sqref="E2" xr:uid="{445BD2FC-6B18-49D2-9DB6-5C703683F277}">
       <formula1>"1,2"</formula1>
@@ -8558,87 +8327,87 @@
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="APコードを正しく入力してください。" sqref="F2" xr:uid="{4140EF71-42E4-4709-BD42-A27A4CDDBC92}">
       <formula1>AND(LEN($F$2)=5,VALUE($F$2)&gt;0,VALUE($F$2)&lt;100000)</formula1>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="AMコードを正しく入力してください。" sqref="G2" xr:uid="{04B3C2C2-6AC2-4D8D-9BE9-A56C96545E48}">
       <formula1>AND(LEN($G$2)=5,VALUE($G$2)&gt;0,VALUE($G$2)&lt;100000)</formula1>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="ETF銘柄コードを正しく入力してください。" sqref="I2" xr:uid="{62EF6776-C9A7-4744-B25C-739A6F8CCB6E}">
       <formula1>LENB(TRIM($I$2))=5</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="0より大きい整数のみ入力可能です。" sqref="J2" xr:uid="{82CA1D4B-0B80-4508-A75A-2C877E6496F4}">
       <formula1>1</formula1>
       <formula2>999999999999999</formula2>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="0より大きい数値のみ入力可能です。" sqref="K2" xr:uid="{61738AD0-9E47-401E-98ED-D1B1E3E272F4}">
       <formula1>AND(ISNUMBER(VALUE($K2)),$K2&gt;0)</formula1>
     </dataValidation>
     <dataValidation type="list" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="&quot;1&quot;(JSCCによる債務負担有り)または&quot;0&quot;(JSCCによる債務負担無し)を選択してください。" sqref="L2" xr:uid="{5903F156-130B-4459-A32B-B1FA6F916D3D}">
       <formula1>"1,0"</formula1>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="PCF番号は16桁で入力してください" sqref="B2" xr:uid="{A1E77970-D21D-4AE8-AA63-580FFD4C39D4}">
       <formula1>AND(LENB($B$2)=LEN(ASC($B$2)),LEN($B$2)=16)</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="47" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;A</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="layoutContexts" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FF99CCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z2"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="68" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="70" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.1"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.140625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="20" width="13.28515625" customWidth="1"/>
+    <col min="1" max="1" width="18.109375" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" customWidth="1"/>
+    <col min="4" max="4" width="9.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="9.109375" customWidth="1"/>
+    <col min="7" max="7" width="14.44140625" customWidth="1"/>
+    <col min="8" max="8" width="16.33203125" customWidth="1"/>
+    <col min="9" max="9" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="21.109375" customWidth="1"/>
+    <col min="11" max="20" width="13.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="9" customFormat="1" ht="71.099999999999994">
+    <row r="1" spans="1:26" s="9" customFormat="1" ht="86.4" x14ac:dyDescent="0.2">
       <c r="A1" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>23</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -8664,273 +8433,271 @@
       </c>
       <c r="P1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="Q1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="S1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="T1" s="6" t="s">
         <v>34</v>
       </c>
       <c r="U1" s="6" t="s">
         <v>14</v>
       </c>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
       <c r="Z1" s="6"/>
     </row>
-    <row r="2" spans="1:26" s="7" customFormat="1">
+    <row r="2" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="4"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="3"/>
       <c r="H2" s="4"/>
       <c r="I2" s="11"/>
       <c r="J2" s="4">
         <v>1</v>
       </c>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="11"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="4"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="QxeVt8SlNDNBLzShs0lxQFYedYDmNFk/ItK03XjsKtDLdELZU9ixmUj2S2i+KZbp0xfCmZ8zTLEJ5JzkcUL63g==" saltValue="TLJ1UXrP2axlWVMT4jrxYQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2"/>
   <dataValidations count="11">
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="TBコードを正しく入力してください。" sqref="F2" xr:uid="{F4C2BD52-A876-4DED-BE32-D8140FD488EC}">
       <formula1>AND(LEN($F$2)=5,VALUE($F$2)&gt;0,VALUE($F$2)&lt;100000)</formula1>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="APコードを正しく入力してください。" sqref="D2" xr:uid="{CAD224EB-9821-44B8-AAD2-38175227230F}">
       <formula1>AND(LEN($D$2)=5,VALUE($D$2)&gt;0,VALUE($D$2)&lt;100000)</formula1>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="AMコードを正しく入力してください。" sqref="E2" xr:uid="{FA2E2F35-A258-4922-A368-71B74AFF5958}">
       <formula1>AND(LEN($E$2)=5,VALUE($E$2)&gt;0,VALUE($E$2)&lt;100000)</formula1>
     </dataValidation>
     <dataValidation type="list" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="&quot;1&quot;(設定)または&quot;2&quot;(交換)を選択してください。" sqref="C2" xr:uid="{740BA43A-F264-4DB6-AC94-AFD525FAB42A}">
       <formula1>"1,2"</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="数値のみ入力可能です。" sqref="G2" xr:uid="{2B2E5BA3-08DB-414C-866F-215A0AB835DC}">
       <formula1>0</formula1>
       <formula2>999999999999999</formula2>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="金銭受付対象銘柄コードを正しく入力してください。" sqref="K2:T2" xr:uid="{6856994C-BE9E-4F44-B73A-1AF5073D26A9}">
       <formula1>AND(LENB(TRIM(K$2))=5,VALUE(K$2)&gt;0,VALUE(K$2)&lt;100000)</formula1>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="受付予定日を正しく入力してください。" sqref="B2" xr:uid="{815C3F1D-E9C9-42F2-B18F-248C4A3F1E34}">
       <formula1>AND(LENB(TRIM($B$2))=8,DATE(LEFT($B$2,4),MID($B$2,5,2),RIGHT($B$2,2))&gt;=TODAY(),LEFT($B$2,2)="20",VALUE(MID($B$2,5,2))&gt;=1,VALUE(MID($B$2,5,2))&lt;=12,VALUE(RIGHT($B$2,2))&gt;=1,VALUE(RIGHT($B$2,2))&lt;=31)</formula1>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="ETF銘柄コードを正しく入力してください。" sqref="I2" xr:uid="{464CA2E4-1DE2-44C7-A18E-ABD1262FC21A}">
       <formula1>LENB(TRIM($I$2))=5</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="整数のみ入力可能です。" sqref="H2" xr:uid="{A3B83F92-9773-4043-8F25-A6D522E294E6}">
       <formula1>0</formula1>
       <formula2>999999999999999</formula2>
     </dataValidation>
     <dataValidation type="list" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="&quot;1&quot;(JSCCによる債務負担有り)または&quot;0&quot;(JSCCによる債務負担無し)を選択してください。" sqref="J2" xr:uid="{E1E7067E-A6D0-40DD-9B00-713C17919691}">
       <formula1>"1,0"</formula1>
     </dataValidation>
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="PCF番号は16桁で入力してください" sqref="A2" xr:uid="{3015F71D-830A-4EE6-9A4E-54C3DE845978}">
       <formula1>AND(LENB($A$2)=LEN(ASC($A$2)),LEN($A$2)=16)</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="37" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="39" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;A</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="layoutContexts" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06684FDA-9405-4D1B-856F-84765136191E}">
   <sheetPr codeName="Sheet4">
     <tabColor rgb="FF99CCFF"/>
   </sheetPr>
   <dimension ref="A1:G9"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="144" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="50.42578125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="83.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="50.44140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="83.88671875" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="42" customHeight="1">
+    <row r="1" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>36</v>
       </c>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
     </row>
-    <row r="2" spans="1:7">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="14"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
     </row>
-    <row r="5" spans="1:7">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="13"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="13"/>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="13"/>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="I6c2FAIrHn+Easj6MVHcSO7tbaNu2cD4qyXu0bO1T2YwsGAUVwhNkuZZpU1JQcPkHpFpJ01QQBvDONA09F53zg==" saltValue="tVO9lqv1vU8SilyrJbzeZA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="oT2YaS6N022Q5PaNzmfWJ2LpfyPFRnAqTY5l1HhGxUCKRZ5iM/a/XCpo2nKwEomXVxwGzNzhqqWcl244Pxe0Hw==" saltValue="4hVPVJN6IwNSj4yxKWuEUw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="layoutContexts" r:id="rId2"/>
   </customProperties>
-  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="03a27294-0f55-4779-bffc-c285fc220167" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bb9fefa8-16b4-41ac-9a8e-0c22cbc16e2c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100504E57C567A63D4D8EB7298342392AD8" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="956b8144a292b52db91595d1830df64d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bb9fefa8-16b4-41ac-9a8e-0c22cbc16e2c" xmlns:ns3="03a27294-0f55-4779-bffc-c285fc220167" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="667df2f813255d89ff960d7357690a05" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100504E57C567A63D4D8EB7298342392AD8" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="2b49e704212676f6a4a97ccfe6946fbe">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bb9fefa8-16b4-41ac-9a8e-0c22cbc16e2c" xmlns:ns3="03a27294-0f55-4779-bffc-c285fc220167" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f4531cad653b369574bf5e8ab64dae9b" ns2:_="" ns3:_="">
     <xsd:import namespace="bb9fefa8-16b4-41ac-9a8e-0c22cbc16e2c"/>
     <xsd:import namespace="03a27294-0f55-4779-bffc-c285fc220167"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bb9fefa8-16b4-41ac-9a8e-0c22cbc16e2c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -8949,50 +8716,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5c92cbc0-8fc3-41f2-8230-603806ed8909" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="03a27294-0f55-4779-bffc-c285fc220167" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e8b79970-de95-467a-98d7-f0713588146b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="03a27294-0f55-4779-bffc-c285fc220167">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -9067,85 +8839,142 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A4C1DBD-1709-4B50-9ACD-6419DD10FF7C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C1F7D52-9707-4F49-9015-0CDBCA04F4E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="03a27294-0f55-4779-bffc-c285fc220167"/>
+    <ds:schemaRef ds:uri="bb9fefa8-16b4-41ac-9a8e-0c22cbc16e2c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E351DB6-96F3-4E23-AB5E-D8D5B5A8969D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52FC870D-6CC3-49CD-88A0-4993DB7B61E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDBD00DA-18ED-4453-B5EC-6A8B31B9BD8D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4351D63-7E5E-4897-BEDA-FA133503C75F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bb9fefa8-16b4-41ac-9a8e-0c22cbc16e2c"/>
+    <ds:schemaRef ds:uri="03a27294-0f55-4779-bffc-c285fc220167"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{194db3f9-2286-46b9-ba58-9c0f26e25b2c}" enabled="1" method="Privileged" siteId="{fe7a9aa7-6097-47a2-9163-81d624f8cbfd}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>BCP用現物型計算書フォーマット</vt:lpstr>
+      <vt:lpstr>BCP用金銭型債務引受申込書フォーマット</vt:lpstr>
+      <vt:lpstr>BCP用現物型申込フォーマット</vt:lpstr>
+      <vt:lpstr>CSV名指定用シート</vt:lpstr>
+      <vt:lpstr>BCP用現物型計算書フォーマット!Print_Area</vt:lpstr>
+      <vt:lpstr>CSV名指定用シート!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2023-12-21T10:31:55Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
     <vt:lpwstr>2025-07-01T18:49:21Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>