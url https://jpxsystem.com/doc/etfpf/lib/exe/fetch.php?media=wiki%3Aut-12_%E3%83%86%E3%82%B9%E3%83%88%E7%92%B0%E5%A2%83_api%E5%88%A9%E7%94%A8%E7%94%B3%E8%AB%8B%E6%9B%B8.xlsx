--- v1 (2026-03-03)
+++ v2 (2026-10-20)
@@ -1,1650 +1,1082 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
-  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{49C0C236-E485-42E3-9DEA-176BC0648043}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="UT-12" sheetId="2" r:id="rId1"/>
-    <sheet name="メンテ台帳" sheetId="6" state="hidden" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'UT-12'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'UT-12'!$A$1:$AL$58</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$G$48</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...50 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="49">
-[...3 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>https://www.jpx.co.jp/corporate/governance/security/personal-information/</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>* 日本取引所グループの個人情報の取扱いについては、下記のウェブサイトをご参照ください。</t>
-    <phoneticPr fontId="5"/>
-[...48 lines deleted...]
-    <t>電話番号：　　03-3666-0141（代表）</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>* 記入いただいた個人情報は、CredNexに係る各種ご連絡等、運営業務のために利用し、他の目的のために利用しません。</t>
     <rPh sb="30" eb="31">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>会社コード</t>
-[...12 lines deleted...]
-  <si>
     <t>組織区分</t>
     <rPh sb="0" eb="4">
       <t>ソシキクブン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>会社名（日本語）</t>
+    <t>（テスト環境）</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>申込日</t>
+  </si>
+  <si>
+    <t>申請者氏名</t>
+    <rPh sb="0" eb="3">
+      <t>シンセイシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>※申請手続きの詳細については、申請手続きのご案内をご覧ください。（クリックするとリンクに飛びます。）</t>
+    <rPh sb="1" eb="3">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>テツヅ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ショウサイ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="44" eb="45">
+      <t>ト</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>3.同意事項</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>申込みを行うために、以下の事項に同意してください。</t>
+  </si>
+  <si>
+    <t>「個人情報の取扱い」に同意する</t>
+  </si>
+  <si>
+    <t>1. 申請者</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>CredNex　API利用申請書</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>個別IP</t>
+  </si>
+  <si>
+    <t>2.テスト環境　APIキー発行</t>
+    <rPh sb="5" eb="7">
+      <t>カンキョウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ハッコウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <r>
+      <t>会社コード</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*1</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>カイシャ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <r>
+      <t>会社名</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*2</t>
+    </r>
     <rPh sb="0" eb="3">
       <t>カイシャメイ</t>
     </rPh>
-    <rPh sb="4" eb="7">
-[...95 lines deleted...]
-    <t>会社名</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <r>
+      <t>会社名（英語）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*3</t>
+    </r>
     <rPh sb="0" eb="3">
       <t>カイシャメイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...21 lines deleted...]
-    </rPh>
     <rPh sb="4" eb="6">
-      <t>クブン</t>
-[...63 lines deleted...]
-    <t>申込日</t>
+      <t>エイゴ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>*2 ”株式会社”は記載不要</t>
+  </si>
+  <si>
+    <t>*3 任意</t>
+  </si>
+  <si>
+    <t>申請者電話番号</t>
     <rPh sb="0" eb="3">
-      <t>モウシコミビ</t>
-[...37 lines deleted...]
-    </rPh>
+      <t>シンセイシャ</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>デンワバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>■入力形式</t>
+    <rPh sb="1" eb="5">
+      <t>ニュウリョクケイシキ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>申請される接続許可IPアドレスは、必ずCIDR（クラスレスドメイン間ルーティング）表記で、厳密なレンジを指定してください。
+CIDR表記では、「IPアドレス/ネットワーク部のビット数」の形式で記載します（例：192.168.1.0/24）。
+不適切な表記や範囲の申請は受理できません。再度ご確認のうえ、正しい形式で申請してください。</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>■CIDR表記例</t>
     <rPh sb="5" eb="7">
-      <t>エイゴ</t>
-[...97 lines deleted...]
-正）192.168.1.0/24
+      <t>ヒョウキ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>レイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>正）192.168.1.0/24
 正）192.168.1.100/32
 誤）192.168.1.0-192.168.1.255
-誤）192.168.1.10/30（注:例えば「/30」なら第4オクテットが4の倍数、「/29」なら8の倍数、「/28」なら16の倍数、というようにサブネットマスクによって倍数が異なります。いずれの場合も、サブネットごとに区切られた最初のアドレス（＝ネットワークアドレス）を指定することが必要です。）</t>
-[...7 lines deleted...]
-    <t>v20260220</t>
+誤）192.168.1.10/30
+（注:例えば「/30」なら第4オクテットが4の倍数、「/29」なら8の倍数、「/28」なら16の倍数、というようにサブネットマスクによって倍数が異なります。
+いずれの場合も、サブネットごとに区切られた最初のアドレス（＝ネットワークアドレス）を指定することが必要です。）</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>*1 5桁コード　AP：取引参加者コード　AM：ETF特別清算参加者コード</t>
     <phoneticPr fontId="5"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
-    </font>
-[...6 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10.5"/>
-[...5 lines deleted...]
-    <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
-[...42 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10.5"/>
-      <color theme="0"/>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color theme="0"/>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="0"/>
+      <sz val="8"/>
+      <color theme="1" tint="0.499984740745262"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Meiryo UI"/>
+      <sz val="9"/>
+      <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="8">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...28 lines deleted...]
-    </fill>
   </fills>
-  <borders count="12">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...46 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...44 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="12">
+  <cellStyleXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="38" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...18 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...45 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="14" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-      <protection locked="0"/>
-[...35 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="12">
+  <cellStyles count="31">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
+    <cellStyle name="ハイパーリンク 2" xfId="13" xr:uid="{DD836000-85B7-4E6F-9E0B-961264F342AF}"/>
+    <cellStyle name="ハイパーリンク 2 2" xfId="30" xr:uid="{37E38565-75C3-41B8-8D41-00CA1B99AEBF}"/>
+    <cellStyle name="ハイパーリンク 2 3" xfId="19" xr:uid="{FC4FD8F4-3EDD-4EF5-8D05-BE8CE7215361}"/>
+    <cellStyle name="ハイパーリンク 3" xfId="24" xr:uid="{6057F0D6-7870-4992-A515-0A9D8E42CBA3}"/>
+    <cellStyle name="ハイパーリンク 4" xfId="23" xr:uid="{434C3BBE-02BA-41BD-BC28-DDC7FA281364}"/>
+    <cellStyle name="桁区切り 2" xfId="21" xr:uid="{E9D58D1E-4BDC-4971-87B5-98F0E544F534}"/>
+    <cellStyle name="桁区切り 3" xfId="22" xr:uid="{8E08D57C-0934-4BBD-A002-7ED1ED0F50C7}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 12" xfId="28" xr:uid="{19CCAF7E-6796-47A5-9E38-24C1283059DC}"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{CB6D536F-7D7E-4DC0-BB4F-C27B525594E9}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{62DB4807-4CAC-4DBB-8871-E988CA55038A}"/>
     <cellStyle name="標準 3 2" xfId="4" xr:uid="{5FA6F217-F212-43C3-AC3D-8743044B0B66}"/>
     <cellStyle name="標準 3 2 2" xfId="9" xr:uid="{612FA06F-DDD8-4633-AFA3-367A8E12EC41}"/>
+    <cellStyle name="標準 3 2 2 2" xfId="27" xr:uid="{9DF73290-3EF7-42DF-93BD-3B19C28FA2E9}"/>
     <cellStyle name="標準 3 2 3" xfId="11" xr:uid="{98C77272-A3DA-4450-AF56-0F3C9D899F79}"/>
     <cellStyle name="標準 3 2 4" xfId="7" xr:uid="{BED0A0F8-669A-4AE5-9C2B-1610742CEB4B}"/>
+    <cellStyle name="標準 3 2 5" xfId="16" xr:uid="{036BBC16-E31C-4C6F-924C-233A6E65F12D}"/>
     <cellStyle name="標準 3 3" xfId="6" xr:uid="{3C538D25-ACB0-43DC-AC3F-CBA88551C9E4}"/>
+    <cellStyle name="標準 3 3 2" xfId="26" xr:uid="{5E7A0B4F-1EC4-46D7-9373-601FB9E5220E}"/>
     <cellStyle name="標準 3 4" xfId="8" xr:uid="{606D9E6B-7905-46A8-AE96-740EBAE934A2}"/>
+    <cellStyle name="標準 3 4 2" xfId="25" xr:uid="{4253958B-933A-490E-AE4D-1A7E4BBC942E}"/>
     <cellStyle name="標準 3 5" xfId="10" xr:uid="{76AED02D-8E8A-472F-BAFD-748479CF39C0}"/>
+    <cellStyle name="標準 3 5 2" xfId="20" xr:uid="{707CB911-FBDA-4C6A-8E5E-AC0DB57450CD}"/>
     <cellStyle name="標準 3 6" xfId="5" xr:uid="{435063FF-4FBE-4603-B11B-1B24E678E4BE}"/>
+    <cellStyle name="標準 3 6 2" xfId="15" xr:uid="{26BBFB31-BB2A-4D08-BF3C-B7F8BE26278D}"/>
+    <cellStyle name="標準 3 7" xfId="14" xr:uid="{BBF609D8-3997-4633-BBF7-9252021EE2A2}"/>
+    <cellStyle name="標準 4" xfId="12" xr:uid="{11016E23-D0C1-49A8-9EF3-FA09AA29A3C5}"/>
+    <cellStyle name="標準 4 2" xfId="29" xr:uid="{25C4A207-509D-4F71-BFD7-E23B5DC90953}"/>
+    <cellStyle name="標準 4 3" xfId="18" xr:uid="{66212518-8A2B-449A-8E20-89B16B295765}"/>
+    <cellStyle name="標準 5" xfId="17" xr:uid="{B5412A99-C436-40B6-84A0-1B18EA20061F}"/>
   </cellStyles>
-  <dxfs count="2">
-[...19 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...11 lines deleted...]
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...65 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>31</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>26041</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>396240</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>129540</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>37</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>123825</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>464820</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>182880</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="正方形/長方形 6">
+        <xdr:cNvPr id="2" name="正方形/長方形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3324B1DC-9FC0-4820-B012-34B4730FCA68}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5905500" y="197491"/>
-          <a:ext cx="1285875" cy="269234"/>
+          <a:off x="5189220" y="129540"/>
+          <a:ext cx="952500" cy="365760"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:lnRef>
         <a:fillRef idx="2">
           <a:schemeClr val="accent3"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>AP/AM</a:t>
           </a:r>
-          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
-[...5 lines deleted...]
-          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>312420</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>274320</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>160020</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="テキスト ボックス 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDBFA183-6D2B-4974-9D39-39E530A0FF5A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1104900" y="9525000"/>
+          <a:ext cx="3238500" cy="1303020"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="1" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>お問合せ・申込書のご送付先</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>東京証券取引所 株式部 CredNex担当</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>メール：　　　ask-crednex@jpx.co.jp</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>電話番号：　　03-3666-0141（代表）</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>9714</xdr:colOff>
+      <xdr:colOff>121920</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>6212</xdr:rowOff>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>82261</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>754380</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:rowOff>175260</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="正方形/長方形 2">
+        <xdr:cNvPr id="4" name="正方形/長方形 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{546D2A98-1AA9-48CD-8DBC-08D57E1E69F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9714" y="6212"/>
-          <a:ext cx="1025047" cy="262220"/>
+          <a:off x="121920" y="152400"/>
+          <a:ext cx="632460" cy="335280"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
         <a:ln>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:lnRef>
         <a:fillRef idx="2">
           <a:schemeClr val="accent3"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000" b="1">
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050" b="1">
               <a:solidFill>
-                <a:sysClr val="windowText" lastClr="000000"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>UT-12</a:t>
           </a:r>
-          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1">
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
             <a:solidFill>
-              <a:sysClr val="windowText" lastClr="000000"/>
+              <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...150 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
+</file>
+
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1889,2656 +1321,554 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/corporate/governance/security/personal-information/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jpxsystem.com/doc/etfpf/lib/exe/fetch.php?media=wiki:crednex%E7%94%B3%E8%AB%8B%E6%89%8B%E7%B6%9A%E3%81%8D%E3%81%AE%E3%81%93%E3%82%99%E6%A1%88%E5%86%85.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/corporate/governance/security/personal-information/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:BW59"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCA5F867-A6F0-46C4-BE66-275C588E2BFE}">
+  <dimension ref="A1:AN44"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A43" zoomScaleNormal="177" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="AG60" sqref="AG60"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A20" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="14.1" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="6" width="2.44140625" style="1"/>
-[...13 lines deleted...]
-    <col min="52" max="16384" width="2.44140625" style="1"/>
+    <col min="1" max="1" width="11.44140625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="13.33203125" style="9" customWidth="1"/>
+    <col min="3" max="3" width="35.109375" style="9" customWidth="1"/>
+    <col min="4" max="4" width="9.21875" style="9" customWidth="1"/>
+    <col min="5" max="6" width="10.109375" style="9" customWidth="1"/>
+    <col min="7" max="7" width="9.21875" style="9" customWidth="1"/>
+    <col min="8" max="16384" width="8.88671875" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:9" ht="24.6" x14ac:dyDescent="0.45">
+      <c r="A1" s="6"/>
+      <c r="B1" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+    </row>
+    <row r="2" spans="1:9" ht="24.6" x14ac:dyDescent="0.45">
+      <c r="B2" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A6" s="10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B7" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="11"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
+      <c r="F7" s="8"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B9" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="12"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B11" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="12"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+    </row>
+    <row r="12" spans="1:9" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12"/>
+      <c r="C12" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="18"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="13"/>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B13" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="12"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="13"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B14" s="20"/>
+      <c r="C14" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="3"/>
+      <c r="E14" s="13"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B15" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="12"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B16" s="20"/>
+      <c r="C16" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B18" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="12"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B19" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="55"/>
-[...493 lines deleted...]
-      <c r="C13" s="56" t="s">
+      <c r="C19" s="12"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A21" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B22" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="23"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="10"/>
+      <c r="C23" s="24"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="10"/>
+      <c r="C24" s="24"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="10"/>
+      <c r="C25" s="8"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="10"/>
+      <c r="B26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="8"/>
+    </row>
+    <row r="27" spans="1:7" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="28"/>
+      <c r="B27" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C27" s="31"/>
+      <c r="D27" s="31"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="28"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="28"/>
+      <c r="B28" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="22"/>
+      <c r="D28" s="22"/>
+      <c r="E28" s="22"/>
+      <c r="F28" s="22"/>
+      <c r="G28" s="28"/>
+    </row>
+    <row r="29" spans="1:7" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="28"/>
+      <c r="B29" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="5"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="25" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="14"/>
+    </row>
+    <row r="33" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A33" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A34" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="56"/>
-[...358 lines deleted...]
-      <c r="C23" s="56" t="s">
+    </row>
+    <row r="36" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A36" s="26" t="b">
         <v>0</v>
       </c>
-      <c r="D23" s="56"/>
-[...75 lines deleted...]
-      <c r="C25" s="56" t="s">
+      <c r="B36" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="D25" s="56"/>
-[...348 lines deleted...]
-      <c r="AP33" s="33" t="b">
+    </row>
+    <row r="37" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="15"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="15"/>
+      <c r="K37" s="15"/>
+      <c r="L37" s="15"/>
+      <c r="M37" s="15"/>
+      <c r="N37" s="15"/>
+      <c r="O37" s="15"/>
+      <c r="P37" s="15"/>
+      <c r="Q37" s="15"/>
+      <c r="R37" s="15"/>
+      <c r="S37" s="15"/>
+      <c r="T37" s="15"/>
+      <c r="U37" s="15"/>
+      <c r="V37" s="15"/>
+      <c r="W37" s="15"/>
+      <c r="X37" s="15"/>
+      <c r="Y37" s="15"/>
+      <c r="Z37" s="15"/>
+      <c r="AA37" s="15"/>
+      <c r="AB37" s="15"/>
+      <c r="AC37" s="15"/>
+      <c r="AD37" s="15"/>
+      <c r="AE37" s="15"/>
+      <c r="AF37" s="15"/>
+      <c r="AG37" s="15"/>
+    </row>
+    <row r="38" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="B38" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C38" s="5"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5"/>
+      <c r="R38" s="5"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="5"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="5"/>
+      <c r="AD38" s="5"/>
+      <c r="AE38" s="5"/>
+      <c r="AF38" s="5"/>
+      <c r="AG38" s="5"/>
+    </row>
+    <row r="39" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="B39" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AQ33" s="2"/>
-[...319 lines deleted...]
-        <f>J11</f>
+      <c r="C39" s="4"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4"/>
+      <c r="F39" s="4"/>
+      <c r="G39" s="4"/>
+      <c r="H39" s="4"/>
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+      <c r="K39" s="4"/>
+      <c r="L39" s="4"/>
+      <c r="M39" s="4"/>
+      <c r="N39" s="4"/>
+      <c r="O39" s="4"/>
+      <c r="P39" s="4"/>
+      <c r="Q39" s="4"/>
+      <c r="R39" s="4"/>
+      <c r="S39" s="4"/>
+      <c r="T39" s="4"/>
+      <c r="U39" s="4"/>
+      <c r="V39" s="4"/>
+      <c r="W39" s="4"/>
+      <c r="X39" s="4"/>
+      <c r="Y39" s="4"/>
+      <c r="Z39" s="4"/>
+      <c r="AA39" s="4"/>
+      <c r="AB39" s="4"/>
+      <c r="AC39" s="4"/>
+      <c r="AD39" s="4"/>
+      <c r="AF39" s="4"/>
+      <c r="AG39" s="4"/>
+      <c r="AN39" s="9" t="b">
         <v>0</v>
       </c>
-      <c r="N43" s="74"/>
-[...561 lines deleted...]
-      <c r="AL59" s="45"/>
+    </row>
+    <row r="41" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2"/>
+      <c r="O41" s="2"/>
+      <c r="P41" s="2"/>
+      <c r="Q41" s="2"/>
+    </row>
+    <row r="42" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+      <c r="N42" s="1"/>
+      <c r="O42" s="1"/>
+      <c r="P42" s="1"/>
+      <c r="Q42" s="1"/>
+    </row>
+    <row r="43" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="1"/>
+      <c r="O43" s="1"/>
+      <c r="P43" s="1"/>
+      <c r="Q43" s="1"/>
+    </row>
+    <row r="44" spans="1:40" x14ac:dyDescent="0.3">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="1"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+      <c r="N44" s="1"/>
+      <c r="O44" s="1"/>
+      <c r="P44" s="1"/>
+      <c r="Q44" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" insertRows="0" deleteRows="0"/>
-[...45 lines deleted...]
-    <mergeCell ref="J58:AB58"/>
+  <sheetProtection sheet="1" selectLockedCells="1"/>
+  <mergeCells count="2">
+    <mergeCell ref="B27:F27"/>
+    <mergeCell ref="B29:F29"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
-  <conditionalFormatting sqref="C19:H19">
-[...11 lines deleted...]
-      <formula1>"AP：指定参加者,AM：管理会社"</formula1>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C9" xr:uid="{B69201CF-1BD1-41C4-8685-F9A3411749C3}">
+      <formula1>"AP自己：指定参加者（自己）,AP委託：指定参加者（委託）,AM：管理会社"</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J13:AD13" xr:uid="{27184AE3-5CA8-4BBB-9265-36972C267059}">
+    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C11" xr:uid="{E5A528F4-23D3-465C-9FC8-EE85EBC60FD2}">
       <formula1>5</formula1>
-    </dataValidation>
-[...1 lines deleted...]
-      <formula1>"委託,自己"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="F37" r:id="rId1" xr:uid="{2D9CD959-765E-4D8D-9129-9BFE11F29923}"/>
+    <hyperlink ref="B39" r:id="rId1" xr:uid="{DDAA120C-4BF6-4304-8F52-A7C0176A4C70}"/>
+    <hyperlink ref="A31" r:id="rId2" display="申請手続きのご案内" xr:uid="{5C6546D9-216D-4C7F-9192-A1C0FD7710E3}"/>
   </hyperlinks>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.86614173228346458" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...3 lines deleted...]
-  </customProperties>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId3"/>
   <drawing r:id="rId4"/>
-  <legacyDrawing r:id="rId5"/>
-[...246 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{194db3f9-2286-46b9-ba58-9c0f26e25b2c}" enabled="1" method="Privileged" siteId="{fe7a9aa7-6097-47a2-9163-81d624f8cbfd}" contentBits="0" removed="0"/>
   <clbl:label id="{defa4170-0d19-0005-0005-bc88714345d2}" enabled="1" method="Standard" siteId="{86f3959b-6979-4911-9941-469acb1e23c0}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <DocSecurity>2</DocSecurity>
   <Application>Microsoft Excel</Application>
-  <DocSecurity>2</DocSecurity>
-[...27 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2023-02-01T06:36:32Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_defa4170-0d19-0005-0005-bc88714345d2_siteId">
     <vt:lpwstr>86f3959b-6979-4911-9941-469acb1e23c0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_defa4170-0d19-0005-0005-bc88714345d2_removed">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_defa4170-0d19-0005-0005-bc88714345d2_method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_defa4170-0d19-0005-0005-bc88714345d2_enabled">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
-    <vt:lpwstr>2025-11-13T15:48:19Z</vt:lpwstr>
+    <vt:lpwstr>2026-02-20T14:42:56Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>
   </property>
 </Properties>
 </file>