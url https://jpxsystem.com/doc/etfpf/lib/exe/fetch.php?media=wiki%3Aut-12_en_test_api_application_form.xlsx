--- v1 (2026-03-03)
+++ v2 (2026-10-20)
@@ -1,448 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
-  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DAD45348-4E45-4A1B-86D7-B5E062BA3C57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="UT-12" sheetId="2" r:id="rId1"/>
-    <sheet name="メンテ台帳" sheetId="6" state="hidden" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'UT-12'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'UT-12'!$A$1:$AL$58</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$G$46</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...52 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
-[...15 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Organizational Type</t>
-  </si>
-[...17 lines deleted...]
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>Company Name</t>
-    <phoneticPr fontId="6"/>
-[...11 lines deleted...]
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>In order to apply, please agree to the following</t>
-    <phoneticPr fontId="6"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>*Please refer to the following website for information on the handling of personal information by the Japan Exchange Group.</t>
-    <phoneticPr fontId="6"/>
-[...44 lines deleted...]
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>1. Applicant</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>2. Test Environment – IP Address Range Information to be registered</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>IP Address Range</t>
-    <phoneticPr fontId="6"/>
-[...137 lines deleted...]
-    <t>*Please ensure that all permitted connection IP addresses are strictly specified using CIDR (Classless Inter-Domain Routing) notation. CIDR notation uses the format “IP address/network prefix length” (e.g., 192.168.1.0/24).
+  </si>
+  <si>
+    <t>3. Agreement</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>Agree to the “Handling of Personal Information” and “CredNex Terms of Use"</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve">*The personal information you provide will be used for administrative purposes, </t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve">  such as contacting you regarding CredNex, and will not be used for any other purpose.</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>https://www.jpx.co.jp/english/corporate/governance/security/privacy-policy/index.html</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> API Usage in Test Env.</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve">CredNex Application form for </t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>* For details of the application procedure, please refer to the Application Guide (click the link).</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>Company code</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>Applicant Name</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>Applicant Phone Number</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>Please ensure that all permitted connection IP addresses are strictly specified using CIDR (Classless Inter-Domain Routing) notation. 
+CIDR notation uses the format “IP address/network prefix length” (e.g., 192.168.1.0/24).
 Applications that do not use the correct notation or range cannot be accepted.
 Carefully check your submission and specify the addresses in correct CIDR format.</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>■ Input Requirements</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>*Examples
 OK）192.168.1.0/24
 OK）192.168.1.100/32
 NG）192.168.1.0-192.168.1.255
-NG）192.168.1.10/30（Notice：For example, with /30, the fourth octet needs to be a multiple of 4; with /29, a multiple of 8; with /28, a multiple of 16.The correct address is always the first address in each subnet block defined this way.）</t>
-[...7 lines deleted...]
-    <phoneticPr fontId="6"/>
+NG）192.168.1.10/30
+（Notice：For example, with /30, the fourth octet needs to be a multiple of 4; with /29, a multiple of 8; with /28, a multiple of 16.The correct address is always the first address in each subnet block defined this way.）</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>■ CIDR Notation Examples</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>* 5-digit　AP: Trading Participant Code, AM: ETF Special Clearing Participant Code</t>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...14 lines deleted...]
-      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -471,1118 +229,702 @@
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10.5"/>
-[...57 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
-[...12 lines deleted...]
-    <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color theme="0"/>
+      <sz val="8"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color theme="0"/>
+      <b/>
+      <sz val="15"/>
+      <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FF000000"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
+      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="0"/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-[...6 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...28 lines deleted...]
-    </fill>
   </fills>
-  <borders count="11">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...46 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...33 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...45 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="8" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...50 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="9">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{CB6D536F-7D7E-4DC0-BB4F-C27B525594E9}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{62DB4807-4CAC-4DBB-8871-E988CA55038A}"/>
     <cellStyle name="標準 3 2" xfId="6" xr:uid="{47B6E8BA-A3CE-4670-8D3C-0C13A328D194}"/>
     <cellStyle name="標準 3 3" xfId="5" xr:uid="{13738546-80E8-4FE7-B128-B269727D4451}"/>
     <cellStyle name="標準 3 4" xfId="4" xr:uid="{9C79C151-DA81-49CB-9BC1-B9529D5B2EEA}"/>
     <cellStyle name="標準 3 5" xfId="7" xr:uid="{33AEFC48-FBBD-48C3-B3FE-F0E3AEC8F856}"/>
+    <cellStyle name="標準 4 2" xfId="8" xr:uid="{708ABE77-0FDE-4C9B-8AEB-798242E019AC}"/>
   </cellStyles>
-  <dxfs count="3">
-[...24 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...15 lines deleted...]
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...65 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>31</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>26041</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>340995</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>37</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>123825</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>302895</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>140969</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="正方形/長方形 6">
+        <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{913B26C8-D379-42ED-9EEA-D9C6466262B0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1217295" y="8658224"/>
+          <a:ext cx="4686300" cy="1083945"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="1" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Contacts</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>CredNex team, Equities Department, Tokyo Stock Exchange, Inc. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Email:　　　ask-crednex@jpx.co.jp</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Phone:　　+81-3-3666-0141 (</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Operator</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>)</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>121920</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>754380</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>194310</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="正方形/長方形 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6889764-D976-42B5-A5D4-1B5FCC683EC3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5905500" y="197491"/>
-          <a:ext cx="1285875" cy="269234"/>
+          <a:off x="121920" y="171450"/>
+          <a:ext cx="632460" cy="289560"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent3"/>
+        </a:lnRef>
+        <a:fillRef idx="2">
+          <a:schemeClr val="accent3"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent3"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>UT-12</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>400050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>95249</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>383475</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>198074</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="正方形/長方形 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{798B2A51-AEB8-4CF8-AF5B-BBCACD2B6633}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6791325" y="95249"/>
+          <a:ext cx="774000" cy="360000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:lnRef>
         <a:fillRef idx="2">
           <a:schemeClr val="accent3"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>AP/AM</a:t>
           </a:r>
-          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
-[...5 lines deleted...]
-          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...307 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
+</file>
+
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1827,2717 +1169,687 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jpxsystem.com/doc/etfpf/doku.php" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/corporate/governance/security/personal-information/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jpxsystem.com/doc/etfpf/lib/exe/fetch.php?media=wiki:application_procedures_on_crednex.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jpxsystem.com/doc/etfpf/lib/exe/fetch.php?media=wiki:application_procedures_on_crednex.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/english/corporate/governance/security/privacy-policy/index.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:BA59"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5E80EFE-1048-4406-94A7-61A55C984F36}">
+  <dimension ref="A1:AN43"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A49" zoomScale="120" zoomScaleNormal="177" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="AG60" sqref="AG60"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="14.1" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="6" width="2.44140625" style="1"/>
-[...13 lines deleted...]
-    <col min="52" max="16384" width="2.44140625" style="1"/>
+    <col min="1" max="1" width="11.5" style="8" customWidth="1"/>
+    <col min="2" max="2" width="13.375" style="8" customWidth="1"/>
+    <col min="3" max="3" width="38.25" style="8" customWidth="1"/>
+    <col min="4" max="7" width="10.375" style="8" customWidth="1"/>
+    <col min="8" max="16384" width="8.875" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-[...235 lines deleted...]
-      <c r="S6" s="71" t="s">
+    <row r="1" spans="1:35" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A1" s="5"/>
+      <c r="B1" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+    </row>
+    <row r="2" spans="1:35" ht="21" x14ac:dyDescent="0.3">
+      <c r="B2" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+    </row>
+    <row r="6" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A6" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B7" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="11"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B8" s="26"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B9" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="12"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+    </row>
+    <row r="10" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B10" s="23"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+    </row>
+    <row r="11" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="12"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+    </row>
+    <row r="12" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C12" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="22"/>
+      <c r="L12" s="22"/>
+      <c r="M12" s="22"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="22"/>
+      <c r="P12" s="22"/>
+      <c r="Q12" s="22"/>
+      <c r="R12" s="22"/>
+      <c r="S12" s="22"/>
+      <c r="T12" s="22"/>
+      <c r="U12" s="22"/>
+      <c r="V12" s="22"/>
+      <c r="W12" s="22"/>
+      <c r="X12" s="22"/>
+      <c r="Y12" s="22"/>
+      <c r="Z12" s="22"/>
+      <c r="AA12" s="22"/>
+      <c r="AB12" s="22"/>
+      <c r="AC12" s="22"/>
+      <c r="AD12" s="22"/>
+      <c r="AE12" s="22"/>
+      <c r="AF12" s="22"/>
+      <c r="AG12" s="22"/>
+      <c r="AH12" s="22"/>
+      <c r="AI12" s="22"/>
+    </row>
+    <row r="13" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B13" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="12"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="13"/>
+    </row>
+    <row r="14" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B14" s="23"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="13"/>
+    </row>
+    <row r="15" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B15" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="12"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+    </row>
+    <row r="16" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B16" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="12"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+    </row>
+    <row r="18" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A19" s="14"/>
+    </row>
+    <row r="20" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B20" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="31"/>
+    </row>
+    <row r="21" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="B21" s="16"/>
+      <c r="C21" s="32"/>
+    </row>
+    <row r="22" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="17"/>
+      <c r="B22" s="16"/>
+      <c r="C22" s="31"/>
+    </row>
+    <row r="24" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="18"/>
+      <c r="B25" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="18"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="18"/>
+      <c r="O25" s="18"/>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="18"/>
+      <c r="R25" s="18"/>
+      <c r="S25" s="18"/>
+      <c r="T25" s="18"/>
+      <c r="U25" s="18"/>
+      <c r="V25" s="18"/>
+      <c r="W25" s="18"/>
+      <c r="X25" s="18"/>
+      <c r="Y25" s="18"/>
+      <c r="Z25" s="18"/>
+      <c r="AA25" s="18"/>
+      <c r="AB25" s="18"/>
+      <c r="AC25" s="18"/>
+      <c r="AD25" s="18"/>
+      <c r="AE25" s="18"/>
+      <c r="AF25" s="18"/>
+      <c r="AG25" s="18"/>
+      <c r="AH25" s="18"/>
+      <c r="AI25" s="18"/>
+    </row>
+    <row r="26" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A26" s="18"/>
+      <c r="B26" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="29"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="18"/>
+      <c r="L26" s="18"/>
+      <c r="M26" s="18"/>
+      <c r="N26" s="18"/>
+      <c r="O26" s="18"/>
+      <c r="P26" s="18"/>
+      <c r="Q26" s="18"/>
+      <c r="R26" s="18"/>
+      <c r="S26" s="18"/>
+      <c r="T26" s="18"/>
+      <c r="U26" s="18"/>
+      <c r="V26" s="18"/>
+      <c r="W26" s="18"/>
+      <c r="X26" s="18"/>
+      <c r="Y26" s="18"/>
+      <c r="Z26" s="18"/>
+      <c r="AA26" s="18"/>
+      <c r="AB26" s="18"/>
+      <c r="AC26" s="18"/>
+      <c r="AD26" s="18"/>
+      <c r="AE26" s="18"/>
+      <c r="AF26" s="18"/>
+      <c r="AG26" s="18"/>
+      <c r="AH26" s="18"/>
+      <c r="AI26" s="18"/>
+    </row>
+    <row r="27" spans="1:35" ht="82.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="19"/>
+      <c r="B27" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="35"/>
+      <c r="D27" s="35"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="35"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+      <c r="K27" s="19"/>
+      <c r="L27" s="19"/>
+      <c r="M27" s="19"/>
+      <c r="N27" s="19"/>
+      <c r="O27" s="19"/>
+      <c r="P27" s="19"/>
+      <c r="Q27" s="19"/>
+      <c r="R27" s="19"/>
+      <c r="S27" s="19"/>
+      <c r="T27" s="19"/>
+      <c r="U27" s="19"/>
+      <c r="V27" s="19"/>
+      <c r="W27" s="19"/>
+      <c r="X27" s="19"/>
+      <c r="Y27" s="19"/>
+      <c r="Z27" s="19"/>
+      <c r="AA27" s="19"/>
+      <c r="AB27" s="19"/>
+      <c r="AC27" s="19"/>
+      <c r="AD27" s="19"/>
+      <c r="AE27" s="19"/>
+      <c r="AF27" s="19"/>
+      <c r="AG27" s="3"/>
+      <c r="AH27" s="3"/>
+      <c r="AI27" s="3"/>
+    </row>
+    <row r="29" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A29" s="33" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A30" s="25"/>
+    </row>
+    <row r="31" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A31" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A32" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="T6" s="71"/>
-[...26 lines deleted...]
-      <c r="A8" s="72" t="s">
+    </row>
+    <row r="34" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A34" s="30" t="b">
+        <v>0</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="20"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="20"/>
+      <c r="K35" s="20"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="20"/>
+      <c r="N35" s="20"/>
+      <c r="O35" s="20"/>
+      <c r="P35" s="20"/>
+      <c r="Q35" s="20"/>
+      <c r="R35" s="20"/>
+      <c r="S35" s="20"/>
+      <c r="T35" s="20"/>
+      <c r="U35" s="20"/>
+      <c r="V35" s="20"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="20"/>
+      <c r="Y35" s="20"/>
+      <c r="Z35" s="20"/>
+      <c r="AA35" s="20"/>
+      <c r="AB35" s="20"/>
+      <c r="AC35" s="20"/>
+      <c r="AD35" s="20"/>
+      <c r="AE35" s="20"/>
+      <c r="AF35" s="20"/>
+      <c r="AG35" s="20"/>
+      <c r="AH35" s="20"/>
+      <c r="AI35" s="20"/>
+    </row>
+    <row r="36" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="20"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="20"/>
+      <c r="K36" s="20"/>
+      <c r="L36" s="20"/>
+      <c r="M36" s="20"/>
+      <c r="N36" s="20"/>
+      <c r="O36" s="20"/>
+      <c r="P36" s="20"/>
+      <c r="Q36" s="20"/>
+      <c r="R36" s="20"/>
+      <c r="S36" s="20"/>
+      <c r="T36" s="20"/>
+      <c r="U36" s="20"/>
+      <c r="V36" s="20"/>
+      <c r="W36" s="20"/>
+      <c r="X36" s="20"/>
+      <c r="Y36" s="20"/>
+      <c r="Z36" s="20"/>
+      <c r="AA36" s="20"/>
+      <c r="AB36" s="20"/>
+      <c r="AC36" s="20"/>
+      <c r="AD36" s="20"/>
+      <c r="AE36" s="20"/>
+      <c r="AF36" s="20"/>
+      <c r="AG36" s="20"/>
+      <c r="AH36" s="20"/>
+      <c r="AI36" s="20"/>
+    </row>
+    <row r="37" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="72"/>
-[...676 lines deleted...]
-      <c r="C25" s="65" t="s">
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4"/>
+      <c r="F37" s="4"/>
+      <c r="G37" s="4"/>
+      <c r="H37" s="4"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="4"/>
+      <c r="K37" s="4"/>
+      <c r="L37" s="4"/>
+      <c r="M37" s="4"/>
+      <c r="N37" s="4"/>
+      <c r="O37" s="4"/>
+      <c r="P37" s="4"/>
+      <c r="Q37" s="4"/>
+      <c r="R37" s="4"/>
+      <c r="S37" s="4"/>
+      <c r="T37" s="4"/>
+      <c r="U37" s="4"/>
+      <c r="V37" s="4"/>
+      <c r="W37" s="4"/>
+      <c r="X37" s="4"/>
+      <c r="Y37" s="4"/>
+      <c r="Z37" s="4"/>
+      <c r="AA37" s="4"/>
+      <c r="AB37" s="4"/>
+      <c r="AC37" s="4"/>
+      <c r="AD37" s="4"/>
+      <c r="AE37" s="4"/>
+      <c r="AF37" s="4"/>
+      <c r="AG37" s="4"/>
+      <c r="AH37" s="4"/>
+      <c r="AI37" s="4"/>
+    </row>
+    <row r="38" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="B38" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="D25" s="65"/>
-[...517 lines deleted...]
-      <c r="F39" s="76" t="s">
+      <c r="C38" s="36"/>
+      <c r="D38" s="36"/>
+      <c r="E38" s="36"/>
+      <c r="F38" s="36"/>
+      <c r="G38" s="36"/>
+      <c r="H38" s="36"/>
+      <c r="I38" s="36"/>
+      <c r="J38" s="36"/>
+      <c r="K38" s="36"/>
+      <c r="L38" s="36"/>
+      <c r="M38" s="36"/>
+      <c r="N38" s="36"/>
+      <c r="O38" s="36"/>
+      <c r="P38" s="36"/>
+      <c r="Q38" s="36"/>
+      <c r="R38" s="36"/>
+      <c r="S38" s="36"/>
+      <c r="T38" s="36"/>
+      <c r="U38" s="36"/>
+      <c r="V38" s="36"/>
+      <c r="W38" s="36"/>
+      <c r="X38" s="36"/>
+      <c r="Y38" s="36"/>
+      <c r="Z38" s="36"/>
+      <c r="AA38" s="36"/>
+      <c r="AB38" s="36"/>
+      <c r="AC38" s="36"/>
+      <c r="AD38" s="36"/>
+      <c r="AE38" s="36"/>
+      <c r="AF38" s="36"/>
+      <c r="AG38" s="21"/>
+      <c r="AN38" s="8" t="b">
         <v>1</v>
       </c>
-      <c r="G39" s="76"/>
-[...749 lines deleted...]
-      <c r="AL59" s="51"/>
+    </row>
+    <row r="40" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="2"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+      <c r="H40" s="2"/>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+      <c r="L40" s="2"/>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2"/>
+      <c r="O40" s="2"/>
+      <c r="P40" s="2"/>
+      <c r="Q40" s="2"/>
+    </row>
+    <row r="41" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="1"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+      <c r="N41" s="1"/>
+      <c r="O41" s="1"/>
+      <c r="P41" s="1"/>
+      <c r="Q41" s="1"/>
+    </row>
+    <row r="42" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+      <c r="N42" s="1"/>
+      <c r="O42" s="1"/>
+      <c r="P42" s="1"/>
+      <c r="Q42" s="1"/>
+    </row>
+    <row r="43" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="1"/>
+      <c r="O43" s="1"/>
+      <c r="P43" s="1"/>
+      <c r="Q43" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" insertRows="0" deleteRows="0"/>
-[...46 lines deleted...]
-    <mergeCell ref="C49:I49"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="3">
+    <mergeCell ref="B38:AF38"/>
+    <mergeCell ref="B25:F25"/>
+    <mergeCell ref="B27:F27"/>
   </mergeCells>
-  <phoneticPr fontId="6"/>
-[...19 lines deleted...]
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J13:AD13" xr:uid="{9B271A48-783B-4775-AB93-E3A4F25F9442}">
+  <phoneticPr fontId="4"/>
+  <dataValidations count="2">
+    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C11" xr:uid="{8E30F7E0-65CF-41A4-99C9-718F6FAD8064}">
       <formula1>5</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J19:AD19" xr:uid="{FB4B7F15-0E9B-411B-84C2-D03555982A3D}">
-      <formula1>"Prop,Agency"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C9" xr:uid="{1D3447BF-669C-4E98-AB4C-5C788894D6CE}">
+      <formula1>"AP(Prop): Authorized Participants(Prop), AP(Agency): Authorized Participants(Agency),AM: Asset Management Companies"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="F37" r:id="rId1" xr:uid="{886ADC93-CB85-4EEB-9B15-7BF391D801D2}"/>
-    <hyperlink ref="F39" r:id="rId2" xr:uid="{0CB97087-F0D0-4B4F-BC74-2A08ECEB93E2}"/>
+    <hyperlink ref="B38" r:id="rId1" xr:uid="{2ED9C1D4-3ACC-4F22-8D31-01856B1303DA}"/>
+    <hyperlink ref="A37" r:id="rId2" display="* For details of the application procedure, please refer to the Application Guide (click the link below)." xr:uid="{69D8D5CE-5D92-4CC3-900C-93238EDC75E1}"/>
+    <hyperlink ref="A29" r:id="rId3" display="* For details of the application procedure, please refer to the Application Guide (click the link below)." xr:uid="{9CF663E0-EDDB-4F4A-93B3-A40CD6F692F7}"/>
   </hyperlinks>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.86614173228346458" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...3 lines deleted...]
-  </customProperties>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId4"/>
   <drawing r:id="rId5"/>
-  <legacyDrawing r:id="rId6"/>
-[...272 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{194db3f9-2286-46b9-ba58-9c0f26e25b2c}" enabled="1" method="Privileged" siteId="{fe7a9aa7-6097-47a2-9163-81d624f8cbfd}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <DocSecurity>2</DocSecurity>
   <Application>Microsoft Excel</Application>
-  <DocSecurity>2</DocSecurity>
-[...27 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2023-02-01T06:36:32Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
-    <vt:lpwstr>2025-11-13T15:48:19Z</vt:lpwstr>
+    <vt:lpwstr>2026-02-20T14:42:56Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>
   </property>
 </Properties>
 </file>