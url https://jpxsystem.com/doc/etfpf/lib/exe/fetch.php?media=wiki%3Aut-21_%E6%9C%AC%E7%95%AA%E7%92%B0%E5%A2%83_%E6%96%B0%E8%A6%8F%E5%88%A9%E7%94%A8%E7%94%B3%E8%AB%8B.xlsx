--- v2 (2026-04-24)
+++ v3 (2026-10-20)
@@ -1,3361 +1,1352 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03794E9F-0F05-4FD0-9CBA-B164C051B661}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="UT-21" sheetId="2" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="ユーザー登録_メンテ台帳" sheetId="8" state="hidden" r:id="rId3"/>
+    <sheet name="Sheet1" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'UT-21'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'UT-21'!$A$1:$AL$119</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$K$78</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="R2" i="7" l="1"/>
-[...931 lines deleted...]
-  <c r="R4" i="8"/>
+  <c r="F41" i="9" l="1"/>
+  <c r="F42" i="9"/>
+  <c r="F43" i="9"/>
+  <c r="F44" i="9"/>
+  <c r="F45" i="9"/>
+  <c r="F46" i="9"/>
+  <c r="F40" i="9"/>
+  <c r="G40" i="9"/>
+  <c r="G41" i="9"/>
+  <c r="G42" i="9"/>
+  <c r="G43" i="9"/>
+  <c r="G44" i="9"/>
+  <c r="G45" i="9"/>
+  <c r="G46" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="135">
-[...3 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <si>
     <t>https://www.jpx.co.jp/corporate/governance/security/personal-information/</t>
-    <phoneticPr fontId="6"/>
-[...85 lines deleted...]
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>組織区分</t>
     <rPh sb="0" eb="4">
       <t>ソシキクブン</t>
     </rPh>
-    <phoneticPr fontId="6"/>
-[...2 lines deleted...]
-    <t>会社名（日本語）</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>申込日</t>
+  </si>
+  <si>
+    <t>1. 申請者・組織登録</t>
+    <rPh sb="7" eb="9">
+      <t>ソシキ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>トウロク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>申請者氏名</t>
     <rPh sb="0" eb="3">
-      <t>カイシャメイ</t>
-[...7 lines deleted...]
-    <t>会社名（英語）</t>
+      <t>シンセイシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>姓</t>
+  </si>
+  <si>
+    <t>名</t>
+    <rPh sb="0" eb="1">
+      <t xml:space="preserve">メイ </t>
+    </rPh>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>メールアドレス</t>
+  </si>
+  <si>
+    <t>CredNex ID発行</t>
+  </si>
+  <si>
+    <t>権限</t>
+  </si>
+  <si>
+    <t>3.同意事項</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>申込みを行うために、以下の事項に同意してください。</t>
+  </si>
+  <si>
+    <t>「個人情報の取扱い」に同意する</t>
+  </si>
+  <si>
+    <t>※申請手続きの詳細については、申請手続きのご案内をご覧ください。（クリックするとリンクに飛びます。）</t>
+    <rPh sb="1" eb="3">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>テツヅ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ショウサイ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="44" eb="45">
+      <t>ト</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>自動採番の場合「{組織コード5桁}{種別記号}-{4桁通番}」の形式で採番されます。</t>
+  </si>
+  <si>
+    <t>種別記号: 自己AP＝P、委託AP＝A、その他（MM/AM/TB）＝記号なし</t>
+  </si>
+  <si>
+    <t>#</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>申請者電話番号</t>
     <rPh sb="0" eb="3">
-      <t>カイシャメイ</t>
-[...7 lines deleted...]
-    <t>組織区分</t>
+      <t>シンセイシャ</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>デンワバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>CredNex　新規利用開始申請書</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>記入いただいた個人情報は、CredNexに係る各種ご連絡等、運営業務のために利用し、他の目的のために利用しません。</t>
+    <rPh sb="28" eb="29">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>日本取引所グループの個人情報の取扱いについては、下記のウェブサイトをご参照ください。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>設定時</t>
     <rPh sb="0" eb="2">
-      <t>ソシキ</t>
-[...31 lines deleted...]
-    <t>氏名</t>
+      <t>セッテイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>トキ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>交換時</t>
     <rPh sb="0" eb="2">
-      <t>シメイ</t>
-[...320 lines deleted...]
-  <si>
+      <t>コウカン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>トキ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>会社コード</t>
+    </r>
     <r>
       <rPr>
         <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*1</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>カイシャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>*1 5桁コード　AP：取引参加者コード　AM：ETF特別清算参加者コード　TB：清算参加者コード　</t>
+    <rPh sb="4" eb="5">
+      <t>ケタ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>会社名</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*2</t>
+    </r>
+    <rPh sb="0" eb="3">
+      <t>カイシャメイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>*2 ”株式会社”は記載不要</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>会社名（英語）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*3</t>
+    </r>
+    <rPh sb="0" eb="3">
+      <t>カイシャメイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>エイゴ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>*3 任意</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>[APのみ]</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>[全社共通事項]</t>
+    <rPh sb="1" eb="3">
+      <t>ゼンシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>キョウツウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（本番環境）</t>
+    <rPh sb="1" eb="3">
+      <t>ホンバン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>本番利用の開始予定日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*4</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>ホンバン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カイシ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヨテイ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>金銭受付対象銘柄</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*5</t>
+    </r>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>機構加入者コード</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*6</t>
+    </r>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>*5 自社株等の理由で現物設定を利用しない銘柄。銘柄コードの末尾に「0」を付与した、5桁コード</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>*6 7桁コード 保振決済口座情報</t>
+    <rPh sb="4" eb="5">
+      <t>ケタ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ホフリ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ケッサイ</t>
+    </rPh>
+    <rPh sb="13" eb="17">
+      <t>コウザジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>*4 月初時点の登録状況に基づき月額料金が発生します。日割り計算はありません。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>事務連絡担当者</t>
+    <rPh sb="0" eb="4">
+      <t>ジムレンラク</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>タントウシャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+    <rPh sb="0" eb="2">
+      <t>デンワ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ID名
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t xml:space="preserve">[AP/AM/TBのみ] </t>
+      <t>（デフォルトは自動採番）</t>
+    </r>
+    <rPh sb="2" eb="3">
+      <t xml:space="preserve">メイ </t>
+    </rPh>
+    <rPh sb="11" eb="15">
+      <t>ジドウサイバン</t>
+    </rPh>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>2.本番環境　管理者ユーザー登録</t>
+    <rPh sb="2" eb="4">
+      <t>ホンバン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カンキョウ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>カンリシャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>■ユーザー登録について</t>
+    <rPh sb="5" eb="7">
+      <t>トウロク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>管理者権限ユーザーは、CredNex事務局が払い出します。</t>
+    <rPh sb="0" eb="3">
+      <t>カンリシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ケンゲン</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>ジムキョク</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ハラ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ダ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>一般権限ユーザーは、管理者権限ユーザーの払出し完了後、管理者権限ユーザーにてCredNex画面から登録してください。</t>
+    <rPh sb="2" eb="4">
+      <t>ケンゲン</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>トウロク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ユーザ権限の詳細は、ユーザ管理機能のご案内をご覧ください。（クリックするとリンクに飛びます。）</t>
+  </si>
+  <si>
+    <t>■ID名について</t>
+  </si>
+  <si>
+    <t>任意採番の場合、「{組織コード5桁}{種別記号}-」は自動採番と同じですが、</t>
+  </si>
+  <si>
+    <t>後半部分は以下の文字を使用して任意のIDを指定できます。</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -ID名に使用できる文字: 半角英字（a-z, A-Z）、半角数字（0-9）、記号 + = , . @ - _</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -ID名の最大文字数: 100文字（「{組織コード5桁}{種別記号}-」を除く）</t>
+  </si>
+  <si>
+    <t>※テスト環境と本番環境のユーザー情報は独立しています。本番環境で利用する管理者ユーザー情報をご記載ください。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>CredNexIDの</t>
     </r>
     <r>
       <rPr>
-        <sz val="10.5"/>
-        <color theme="0"/>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>清算制度利用</t>
+      <t>自動採番をしない（＝任意入力する）</t>
     </r>
-    <rPh sb="13" eb="17">
-[...7 lines deleted...]
-  <si>
     <r>
       <rPr>
-        <sz val="8"/>
-        <color theme="0"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t xml:space="preserve">[APのみ] </t>
+      <t>場合は、右にチェック。</t>
     </r>
-    <r>
-[...395 lines deleted...]
-    <rPh sb="28" eb="30">
+    <rPh sb="10" eb="12">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>サイバン</t>
+    </rPh>
+    <rPh sb="20" eb="24">
+      <t>ニンイニュウリョク</t>
+    </rPh>
+    <rPh sb="27" eb="29">
       <t>バアイ</t>
     </rPh>
-    <rPh sb="31" eb="33">
-[...125 lines deleted...]
-    <phoneticPr fontId="29"/>
+    <rPh sb="31" eb="32">
+      <t>ミギ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...14 lines deleted...]
-    <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
-    </font>
-[...6 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10.5"/>
-[...5 lines deleted...]
-    <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10.5"/>
-[...2 lines deleted...]
-      <family val="3"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-    </font>
-[...9 lines deleted...]
-      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
-[...8 lines deleted...]
-      <color theme="1" tint="0.249977111117893"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10.5"/>
-      <color theme="1" tint="0.249977111117893"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
-      <sz val="10.5"/>
-      <color theme="1" tint="0.249977111117893"/>
+      <sz val="12"/>
+      <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
-[...20 lines deleted...]
-      <color theme="1"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color theme="0"/>
+      <sz val="8"/>
+      <color theme="1" tint="0.499984740745262"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="0"/>
+      <sz val="9"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="12">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="1" tint="0.34998626667073579"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...5 lines deleted...]
-        <fgColor theme="6" tint="-0.249977111117893"/>
+        <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...16 lines deleted...]
-    </fill>
   </fills>
-  <borders count="26">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...24 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...168 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
-      </left>
-[...13 lines deleted...]
-        <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
-        <color theme="0" tint="-0.14999847407452621"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...39 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...169 lines deleted...]
-    <xf numFmtId="56" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-      <protection locked="0"/>
-[...87 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="31">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
+    <cellStyle name="ハイパーリンク 2" xfId="5" xr:uid="{56CDF69E-AA8D-4973-BD84-979C988B50BA}"/>
+    <cellStyle name="ハイパーリンク 2 2" xfId="21" xr:uid="{8748DCFB-8E26-4E8E-A9FE-DAF516C1B9AD}"/>
+    <cellStyle name="ハイパーリンク 2 3" xfId="10" xr:uid="{A4E888D3-4414-48EE-B767-874ECCBF828E}"/>
+    <cellStyle name="ハイパーリンク 3" xfId="15" xr:uid="{6B98AF17-2BCC-42D2-8B3E-0A573D59E00F}"/>
+    <cellStyle name="ハイパーリンク 4" xfId="14" xr:uid="{415B5795-06EF-447F-AAE2-43D76DFDFCA1}"/>
+    <cellStyle name="桁区切り 2" xfId="12" xr:uid="{0A9CC733-F822-402C-9421-B1CD62C7B967}"/>
+    <cellStyle name="桁区切り 3" xfId="13" xr:uid="{1AA4AD2E-A154-41C2-8EB2-379CEF1BD98B}"/>
+    <cellStyle name="桁区切り 3 2" xfId="27" xr:uid="{0E63B00D-B493-4818-9D42-F2055517F362}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 12" xfId="19" xr:uid="{2357E634-739B-4EF7-9536-EFACC97F72FD}"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{CB6D536F-7D7E-4DC0-BB4F-C27B525594E9}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{62DB4807-4CAC-4DBB-8871-E988CA55038A}"/>
-    <cellStyle name="標準 3 2" xfId="4" xr:uid="{AAE19030-C14B-43E0-A48C-69680D4E0538}"/>
-    <cellStyle name="標準 3 3" xfId="5" xr:uid="{CB23B606-7EFC-499C-B727-51D73F264CDE}"/>
+    <cellStyle name="標準 3 2" xfId="7" xr:uid="{4E2BBD90-53D1-4906-837E-60C66CE3D608}"/>
+    <cellStyle name="標準 3 2 2" xfId="18" xr:uid="{1E851337-F385-4D5B-A32B-FDDDFEAC950A}"/>
+    <cellStyle name="標準 3 2 2 2" xfId="30" xr:uid="{BE78E869-3C7E-4302-9AFC-4E250D97151A}"/>
+    <cellStyle name="標準 3 2 3" xfId="24" xr:uid="{B29172E6-006C-4143-81C1-DADEF6A4CD21}"/>
+    <cellStyle name="標準 3 3" xfId="17" xr:uid="{3C61CD43-B6C8-439C-BB12-75CFAAC6BBA5}"/>
+    <cellStyle name="標準 3 3 2" xfId="29" xr:uid="{DDFDA111-9623-43CD-ABCE-8F5C78002DFD}"/>
+    <cellStyle name="標準 3 4" xfId="16" xr:uid="{D24846DD-9AB2-410C-A6DE-4C8F0BA1733F}"/>
+    <cellStyle name="標準 3 4 2" xfId="28" xr:uid="{B0E940A0-A95B-4415-B2B7-8C11DE2F6A33}"/>
+    <cellStyle name="標準 3 5" xfId="11" xr:uid="{3680AA22-023A-4EF6-8EA8-6AA3B639C858}"/>
+    <cellStyle name="標準 3 5 2" xfId="26" xr:uid="{DB3898D4-D5D4-4503-A7F5-B50563128228}"/>
+    <cellStyle name="標準 3 6" xfId="6" xr:uid="{3C8C7DF4-2B49-4ABF-98E7-B42710F477CA}"/>
+    <cellStyle name="標準 3 6 2" xfId="23" xr:uid="{987E2E84-110A-4DCC-BC2B-864B0D684009}"/>
+    <cellStyle name="標準 3 7" xfId="22" xr:uid="{F244A5D3-0EAA-4CFC-AADD-01B44CDEF6ED}"/>
+    <cellStyle name="標準 4" xfId="4" xr:uid="{381FD427-B384-4F6F-88AD-EC2471ECE100}"/>
+    <cellStyle name="標準 4 2" xfId="20" xr:uid="{1EC85D3F-7CEB-4288-B5B2-BACFC5F4A36A}"/>
+    <cellStyle name="標準 4 3" xfId="9" xr:uid="{286054CB-A2A5-4E22-86EC-3ADFAF223EBC}"/>
+    <cellStyle name="標準 5" xfId="8" xr:uid="{F1314F18-60F9-416B-BB86-74B204C34653}"/>
+    <cellStyle name="標準 5 2" xfId="25" xr:uid="{E1759EA3-1210-47FA-8950-09B73216EFC6}"/>
   </cellStyles>
-  <dxfs count="18">
+  <dxfs count="11">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
-      <border>
-[...32 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
-      <border>
-[...5 lines deleted...]
-      </border>
     </dxf>
     <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
-      <border>
-[...5 lines deleted...]
-      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <fill>
-        <patternFill>
-          <bgColor theme="9" tint="0.59996337778862885"/>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border>
-[...5 lines deleted...]
-      </border>
     </dxf>
     <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+      </font>
       <fill>
         <patternFill>
-          <bgColor theme="9" tint="0.59996337778862885"/>
+          <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <border>
-[...5 lines deleted...]
-      </border>
     </dxf>
     <dxf>
+      <font>
+        <color theme="1" tint="0.499984740745262"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...21 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...29 lines deleted...]
-        <color theme="1"/>
+        <color theme="1" tint="0.499984740745262"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...15 lines deleted...]
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...65 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>31</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>26041</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>9524</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>37</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>123825</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>1152525</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>167640</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="正方形/長方形 6">
+        <xdr:cNvPr id="5" name="正方形/長方形 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99BBE655-5A78-4215-AA20-77471579289A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5905500" y="197491"/>
-          <a:ext cx="1285875" cy="269234"/>
+          <a:off x="8562974" y="114300"/>
+          <a:ext cx="1143001" cy="358140"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:lnRef>
         <a:fillRef idx="2">
           <a:schemeClr val="accent3"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
@@ -3367,534 +1358,294 @@
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>AP/AM/TB</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>6212</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>188595</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>1209675</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>17145</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="正方形/長方形 2">
+        <xdr:cNvPr id="6" name="テキスト ボックス 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{221C64E6-836D-F247-CA45-FB3E11AE81AA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2998470" y="14125575"/>
+          <a:ext cx="4307205" cy="1360170"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="1" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>お問合せ・申込書のご送付先</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>東京証券取引所 株式部 CredNex担当</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>メール：　　　ask-crednex@jpx.co.jp</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>電話番号：　　03-3666-0141（代表）</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP">
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>198119</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>110490</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>438149</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="正方形/長方形 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D0A6646-B892-41DE-8C5E-4914604EA1B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9714" y="6212"/>
-          <a:ext cx="1034226" cy="260488"/>
+          <a:off x="198119" y="110490"/>
+          <a:ext cx="840105" cy="327660"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
         <a:ln>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:lnRef>
         <a:fillRef idx="2">
           <a:schemeClr val="accent3"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000" b="1">
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050" b="1">
               <a:solidFill>
-                <a:sysClr val="windowText" lastClr="000000"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>UT-21</a:t>
           </a:r>
-          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1">
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
             <a:solidFill>
-              <a:sysClr val="windowText" lastClr="000000"/>
+              <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...300 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...98 lines deleted...]
-</xdr:wsDr>
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4139,10155 +1890,1053 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jpxsystem.com/doc/etfpf/doku.php" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/corporate/governance/security/personal-information/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jpxsystem.com/doc/etfpf/lib/exe/fetch.php?media=wiki:crednex%E7%94%B3%E8%AB%8B%E6%89%8B%E7%B6%9A%E3%81%8D%E3%81%AE%E3%81%93%E3%82%99%E6%A1%88%E5%86%85.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jpxsystem.com/doc/etfpf/lib/exe/fetch.php?media=wiki:usermanagement_feature_overview.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/corporate/governance/security/personal-information/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:AY120"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6E1B59B-FF94-40E7-81AA-F1C048B408F9}">
+  <dimension ref="A1:AR75"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A4" zoomScale="177" zoomScaleNormal="177" zoomScaleSheetLayoutView="177" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="J19" sqref="J19:AD19"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10:E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="14.1" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="6" width="2.44140625" style="1"/>
-[...13 lines deleted...]
-    <col min="52" max="16384" width="2.44140625" style="1"/>
+    <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="5" style="10" customWidth="1"/>
+    <col min="3" max="4" width="13.44140625" style="10" customWidth="1"/>
+    <col min="5" max="5" width="23.33203125" style="10" customWidth="1"/>
+    <col min="6" max="6" width="9.21875" style="10" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="10" customWidth="1"/>
+    <col min="8" max="8" width="24.21875" style="10" customWidth="1"/>
+    <col min="9" max="9" width="8" style="10" customWidth="1"/>
+    <col min="10" max="10" width="19.33203125" style="10" customWidth="1"/>
+    <col min="11" max="11" width="2.77734375" style="10" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="86" t="s">
+    <row r="1" spans="1:13" ht="24.6" x14ac:dyDescent="0.45">
+      <c r="A1" s="7"/>
+      <c r="B1" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="9"/>
+      <c r="J1" s="9"/>
+    </row>
+    <row r="2" spans="1:13" ht="24.6" x14ac:dyDescent="0.45">
+      <c r="B2" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A6" s="11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A7" s="11"/>
+      <c r="B7" s="11" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="44"/>
+      <c r="E10" s="44"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C11" s="13"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C12" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="44"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+    </row>
+    <row r="13" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D13" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C14" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" s="46"/>
+      <c r="E14" s="46"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="14"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C15" s="13"/>
+      <c r="D15" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="18"/>
+    </row>
+    <row r="17" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C17" s="13"/>
+      <c r="D17" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+    </row>
+    <row r="18" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="G18" s="15"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+    </row>
+    <row r="19" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C19" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+    </row>
+    <row r="20" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C20" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+    </row>
+    <row r="21" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="G21" s="15"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="15"/>
+    </row>
+    <row r="22" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C22" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+    </row>
+    <row r="23" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C23" s="13"/>
+      <c r="D23" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="15"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="15"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15"/>
+    </row>
+    <row r="24" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C24" s="13"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="15"/>
+      <c r="J24" s="15"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="15"/>
+    </row>
+    <row r="25" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B25" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="13"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
+    </row>
+    <row r="26" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C26" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="48"/>
+      <c r="E26" s="48"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="15"/>
+      <c r="J26" s="15"/>
+      <c r="K26" s="15"/>
+      <c r="L26" s="15"/>
+    </row>
+    <row r="27" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C27" s="13"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="15"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="15"/>
+    </row>
+    <row r="28" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C28" s="13"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="15"/>
+    </row>
+    <row r="29" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C29" s="13"/>
+      <c r="D29" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="G29" s="15"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="15"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="15"/>
+    </row>
+    <row r="30" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C30" s="13"/>
+      <c r="D30" s="17"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="15"/>
+      <c r="J30" s="15"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="15"/>
+    </row>
+    <row r="31" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C31" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="6"/>
+      <c r="G31" s="15"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="15"/>
+      <c r="J31" s="15"/>
+      <c r="K31" s="15"/>
+      <c r="L31" s="15"/>
+    </row>
+    <row r="32" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C32" s="13"/>
+      <c r="D32" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="86"/>
-[...231 lines deleted...]
-      <c r="W6" s="87" t="s">
+      <c r="E32" s="6"/>
+      <c r="G32" s="15"/>
+      <c r="H32" s="15"/>
+      <c r="I32" s="15"/>
+      <c r="J32" s="15"/>
+      <c r="K32" s="15"/>
+      <c r="L32" s="15"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="C33" s="13"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="G33" s="15"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15"/>
+      <c r="L33" s="15"/>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="D34" s="17"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="15"/>
+      <c r="H34" s="15"/>
+      <c r="I34" s="15"/>
+      <c r="J34" s="15"/>
+      <c r="K34" s="15"/>
+      <c r="L34" s="15"/>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A35" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A36" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="E36" s="20"/>
+      <c r="F36" s="3"/>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="E37" s="20"/>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B38" s="10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="45" x14ac:dyDescent="0.3">
+      <c r="B39" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="X6" s="87"/>
-[...22 lines deleted...]
-      <c r="A8" s="69" t="s">
+      <c r="E39" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F39" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="J39" s="24" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B40" s="25">
+        <v>1</v>
+      </c>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="35" t="str">
+        <f>IF(E40="","","✔")</f>
+        <v/>
+      </c>
+      <c r="G40" s="26" t="str">
+        <f t="shared" ref="G40:G46" si="0">IF(F40="✔","管理者権限","")</f>
+        <v/>
+      </c>
+      <c r="H40" s="1"/>
+      <c r="I40" s="34"/>
+      <c r="J40" s="33"/>
+    </row>
+    <row r="41" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B41" s="25">
+        <v>2</v>
+      </c>
+      <c r="C41" s="4"/>
+      <c r="D41" s="4"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="35" t="str">
+        <f t="shared" ref="F41:F46" si="1">IF(E41="","","✔")</f>
+        <v/>
+      </c>
+      <c r="G41" s="26" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="H41" s="1"/>
+      <c r="I41" s="34"/>
+      <c r="J41" s="33"/>
+    </row>
+    <row r="42" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B42" s="25">
+        <v>3</v>
+      </c>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="5"/>
+      <c r="F42" s="35" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G42" s="26" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="H42" s="1"/>
+      <c r="I42" s="34"/>
+      <c r="J42" s="33"/>
+    </row>
+    <row r="43" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B43" s="25">
+        <v>4</v>
+      </c>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="35" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G43" s="26" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="H43" s="1"/>
+      <c r="I43" s="34"/>
+      <c r="J43" s="33"/>
+    </row>
+    <row r="44" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B44" s="25">
+        <v>5</v>
+      </c>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="35" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G44" s="26" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="H44" s="1"/>
+      <c r="I44" s="34"/>
+      <c r="J44" s="33"/>
+    </row>
+    <row r="45" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B45" s="25">
+        <v>6</v>
+      </c>
+      <c r="C45" s="4"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="35" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G45" s="26" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="H45" s="1"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="33"/>
+    </row>
+    <row r="46" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B46" s="25">
+        <v>7</v>
+      </c>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="35" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G46" s="26" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="H46" s="1"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="33"/>
+    </row>
+    <row r="47" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="27"/>
+    </row>
+    <row r="48" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B48" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C48" s="28"/>
+      <c r="D48" s="27"/>
+    </row>
+    <row r="49" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B49" s="31"/>
+      <c r="C49" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" s="27"/>
+    </row>
+    <row r="50" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B50" s="27"/>
+      <c r="C50" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="D50" s="27"/>
+    </row>
+    <row r="51" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B51" s="27"/>
+      <c r="C51" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51" s="27"/>
+    </row>
+    <row r="52" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B52" s="27"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="27"/>
+    </row>
+    <row r="53" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B53" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53" s="27"/>
+    </row>
+    <row r="54" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B54"/>
+      <c r="C54" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" s="27"/>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B55"/>
+      <c r="C55" s="14" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B56"/>
+      <c r="C56" s="14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B57"/>
+      <c r="C57" s="14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B58"/>
+      <c r="C58" s="14" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B59"/>
+      <c r="C59" s="14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B60"/>
+      <c r="C60" s="14"/>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B61" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61"/>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A62" s="29"/>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A63" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A64" s="10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="B66" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C67" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="69"/>
-[...515 lines deleted...]
-      <c r="C21" s="68" t="s">
+      <c r="D67" s="30"/>
+      <c r="E67" s="30"/>
+      <c r="F67" s="30"/>
+      <c r="G67" s="30"/>
+      <c r="K67" s="30"/>
+      <c r="L67" s="30"/>
+      <c r="M67" s="30"/>
+      <c r="N67" s="30"/>
+      <c r="O67" s="30"/>
+      <c r="P67" s="30"/>
+      <c r="Q67" s="30"/>
+      <c r="R67" s="30"/>
+      <c r="S67" s="30"/>
+      <c r="T67" s="30"/>
+      <c r="U67" s="30"/>
+      <c r="V67" s="30"/>
+      <c r="W67" s="30"/>
+      <c r="X67" s="30"/>
+      <c r="Y67" s="30"/>
+      <c r="Z67" s="30"/>
+      <c r="AA67" s="30"/>
+      <c r="AB67" s="30"/>
+      <c r="AC67" s="30"/>
+      <c r="AD67" s="30"/>
+      <c r="AE67" s="30"/>
+      <c r="AF67" s="30"/>
+      <c r="AG67" s="30"/>
+      <c r="AH67" s="30"/>
+      <c r="AI67" s="30"/>
+      <c r="AJ67" s="30"/>
+      <c r="AK67" s="30"/>
+    </row>
+    <row r="68" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="C68" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="D21" s="68"/>
-[...75 lines deleted...]
-      <c r="C23" s="68" t="s">
+      <c r="D68" s="31"/>
+      <c r="E68" s="31"/>
+      <c r="F68" s="31"/>
+      <c r="G68" s="31"/>
+      <c r="H68" s="30"/>
+      <c r="I68" s="30"/>
+      <c r="J68" s="30"/>
+      <c r="K68" s="31"/>
+      <c r="L68" s="31"/>
+      <c r="M68" s="31"/>
+      <c r="N68" s="31"/>
+      <c r="O68" s="31"/>
+      <c r="P68" s="31"/>
+      <c r="Q68" s="31"/>
+      <c r="R68" s="31"/>
+      <c r="S68" s="31"/>
+      <c r="T68" s="31"/>
+      <c r="U68" s="31"/>
+      <c r="V68" s="31"/>
+      <c r="W68" s="31"/>
+      <c r="X68" s="31"/>
+      <c r="Y68" s="31"/>
+      <c r="Z68" s="31"/>
+      <c r="AA68" s="31"/>
+      <c r="AB68" s="31"/>
+      <c r="AC68" s="31"/>
+      <c r="AD68" s="31"/>
+      <c r="AE68" s="31"/>
+      <c r="AF68" s="31"/>
+      <c r="AG68" s="31"/>
+      <c r="AH68" s="31"/>
+      <c r="AI68" s="31"/>
+      <c r="AJ68" s="31"/>
+      <c r="AK68" s="31"/>
+    </row>
+    <row r="69" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="C69" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="D23" s="68"/>
-[...384 lines deleted...]
-      <c r="AP32" s="35" t="b">
+      <c r="D69" s="32"/>
+      <c r="E69" s="32"/>
+      <c r="F69" s="32"/>
+      <c r="G69" s="32"/>
+      <c r="H69" s="31"/>
+      <c r="I69" s="31"/>
+      <c r="J69" s="31"/>
+      <c r="K69" s="32"/>
+      <c r="L69" s="32"/>
+      <c r="M69" s="32"/>
+      <c r="N69" s="32"/>
+      <c r="O69" s="32"/>
+      <c r="P69" s="32"/>
+      <c r="Q69" s="32"/>
+      <c r="R69" s="32"/>
+      <c r="S69" s="32"/>
+      <c r="T69" s="32"/>
+      <c r="U69" s="32"/>
+      <c r="V69" s="32"/>
+      <c r="W69" s="32"/>
+      <c r="X69" s="32"/>
+      <c r="Y69" s="32"/>
+      <c r="Z69" s="32"/>
+      <c r="AA69" s="32"/>
+      <c r="AB69" s="32"/>
+      <c r="AC69" s="32"/>
+      <c r="AD69" s="32"/>
+      <c r="AE69" s="32"/>
+      <c r="AF69" s="32"/>
+      <c r="AG69" s="32"/>
+      <c r="AH69" s="32"/>
+      <c r="AJ69" s="32"/>
+      <c r="AK69" s="32"/>
+      <c r="AR69" s="10" t="b">
         <v>0</v>
       </c>
-      <c r="AQ32" s="2"/>
-[...3441 lines deleted...]
-      <c r="AL120" s="70"/>
+    </row>
+    <row r="70" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="H70" s="32"/>
+      <c r="I70" s="32"/>
+      <c r="J70" s="32"/>
+    </row>
+    <row r="71" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="A71" s="16"/>
+      <c r="B71" s="16"/>
+      <c r="C71" s="16"/>
+      <c r="D71" s="16"/>
+      <c r="E71" s="16"/>
+      <c r="F71" s="16"/>
+      <c r="G71" s="16"/>
+      <c r="K71" s="16"/>
+      <c r="L71" s="16"/>
+      <c r="M71" s="16"/>
+      <c r="N71" s="16"/>
+      <c r="O71" s="16"/>
+      <c r="P71" s="16"/>
+      <c r="Q71" s="16"/>
+      <c r="R71" s="16"/>
+      <c r="S71" s="16"/>
+      <c r="T71" s="16"/>
+      <c r="U71" s="16"/>
+    </row>
+    <row r="72" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="A72" s="15"/>
+      <c r="B72" s="15"/>
+      <c r="C72" s="15"/>
+      <c r="D72" s="15"/>
+      <c r="E72" s="15"/>
+      <c r="F72" s="15"/>
+      <c r="G72" s="15"/>
+      <c r="H72" s="16"/>
+      <c r="I72" s="16"/>
+      <c r="J72" s="16"/>
+      <c r="K72" s="15"/>
+      <c r="L72" s="15"/>
+      <c r="M72" s="15"/>
+      <c r="N72" s="15"/>
+      <c r="O72" s="15"/>
+      <c r="P72" s="15"/>
+      <c r="Q72" s="15"/>
+      <c r="R72" s="15"/>
+      <c r="S72" s="15"/>
+      <c r="T72" s="15"/>
+      <c r="U72" s="15"/>
+    </row>
+    <row r="73" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="A73" s="15"/>
+      <c r="B73" s="15"/>
+      <c r="C73" s="15"/>
+      <c r="D73" s="15"/>
+      <c r="E73" s="15"/>
+      <c r="F73" s="15"/>
+      <c r="G73" s="15"/>
+      <c r="H73" s="15"/>
+      <c r="I73" s="15"/>
+      <c r="J73" s="15"/>
+      <c r="K73" s="15"/>
+      <c r="L73" s="15"/>
+      <c r="M73" s="15"/>
+      <c r="N73" s="15"/>
+      <c r="O73" s="15"/>
+      <c r="P73" s="15"/>
+      <c r="Q73" s="15"/>
+      <c r="R73" s="15"/>
+      <c r="S73" s="15"/>
+      <c r="T73" s="15"/>
+      <c r="U73" s="15"/>
+    </row>
+    <row r="74" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="A74" s="15"/>
+      <c r="B74" s="15"/>
+      <c r="C74" s="15"/>
+      <c r="D74" s="15"/>
+      <c r="E74" s="15"/>
+      <c r="F74" s="15"/>
+      <c r="G74" s="15"/>
+      <c r="H74" s="15"/>
+      <c r="I74" s="15"/>
+      <c r="J74" s="15"/>
+      <c r="K74" s="15"/>
+      <c r="L74" s="15"/>
+      <c r="M74" s="15"/>
+      <c r="N74" s="15"/>
+      <c r="O74" s="15"/>
+      <c r="P74" s="15"/>
+      <c r="Q74" s="15"/>
+      <c r="R74" s="15"/>
+      <c r="S74" s="15"/>
+      <c r="T74" s="15"/>
+      <c r="U74" s="15"/>
+    </row>
+    <row r="75" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="H75" s="15"/>
+      <c r="I75" s="15"/>
+      <c r="J75" s="15"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" insertRows="0" deleteRows="0"/>
-[...261 lines deleted...]
-    <mergeCell ref="AE114:AJ114"/>
+  <sheetProtection sheet="1" selectLockedCells="1"/>
+  <mergeCells count="11">
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D16:E16"/>
   </mergeCells>
-  <phoneticPr fontId="6"/>
-[...2 lines deleted...]
-      <formula>$J$11="AP：指定参加者"</formula>
+  <phoneticPr fontId="4"/>
+  <conditionalFormatting sqref="D29">
+    <cfRule type="expression" dxfId="10" priority="5">
+      <formula>OR(  $D$10="AP自己：指定参加者（自己）",  $D$10="AP委託：指定参加者（委託）" )</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C50">
-[...7 lines deleted...]
-      <formula>$J$11="TB：信託銀行"</formula>
+  <conditionalFormatting sqref="D26:E28">
+    <cfRule type="expression" dxfId="9" priority="8">
+      <formula>OR(  $D$10="AP自己：指定参加者（自己）",  $D$10="AP委託：指定参加者（委託）" )</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C52">
-[...1 lines deleted...]
-      <formula>$J$11="AP：指定参加者"</formula>
+  <conditionalFormatting sqref="E31:E32">
+    <cfRule type="expression" dxfId="8" priority="7">
+      <formula>OR(  $D$10="AP自己：指定参加者（自己）",  $D$10="AP委託：指定参加者（委託）" )</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C54">
-[...1 lines deleted...]
-      <formula>$J$11="AP：指定参加者"</formula>
+  <conditionalFormatting sqref="E33">
+    <cfRule type="expression" dxfId="7" priority="4">
+      <formula>OR(  $D$10="AP自己：指定参加者（自己）",  $D$10="AP委託：指定参加者（委託）" )</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C56">
-[...1 lines deleted...]
-      <formula>$J$11="AP：指定参加者"</formula>
+  <conditionalFormatting sqref="E47:E54">
+    <cfRule type="expression" dxfId="6" priority="11">
+      <formula>$D47="✔"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J19:AD19">
-[...1 lines deleted...]
-      <formula>$J$11="AP：指定参加者"</formula>
+  <conditionalFormatting sqref="F40:F46">
+    <cfRule type="expression" dxfId="5" priority="1">
+      <formula>$F40&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M52:R52 U52:Z52 AC52:AH52">
-[...4 lines deleted...]
-      <formula>$J$11="AP：指定参加者"</formula>
+  <conditionalFormatting sqref="F47:J54">
+    <cfRule type="expression" dxfId="4" priority="52">
+      <formula>AND($F$36="✔",$D47="✔")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M56:R56">
-[...1 lines deleted...]
-      <formula>$J$11="AP：指定参加者"</formula>
+  <conditionalFormatting sqref="G40:G46">
+    <cfRule type="expression" dxfId="3" priority="46">
+      <formula>$F40="✔"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M50:AH50">
-[...7 lines deleted...]
-      <formula>$J$11="AM：管理会社"</formula>
+  <conditionalFormatting sqref="H40:H46">
+    <cfRule type="expression" dxfId="2" priority="53">
+      <formula>$F$36="✔"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="S56:AH56">
-[...1 lines deleted...]
-      <formula>$J$11="AP：指定参加者"</formula>
+  <conditionalFormatting sqref="I40:I46">
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>$F40="✔"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="S58:AH58">
-[...1 lines deleted...]
-      <formula>$J$11="AP：指定参加者"</formula>
+  <conditionalFormatting sqref="J40:J46">
+    <cfRule type="expression" dxfId="0" priority="2">
+      <formula>$I40="✔"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AE64:AJ64">
-[...13 lines deleted...]
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J13:AD13 M52:R52 U52:Z52 AC52:AH52" xr:uid="{27184AE3-5CA8-4BBB-9265-36972C267059}">
+  <dataValidations count="4">
+    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D12 D26:E28" xr:uid="{CD3D5A28-6508-4EFE-A052-02F758CEE735}">
       <formula1>5</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M50" xr:uid="{B8930F34-A3F9-4050-B71F-8C0A475CFD14}">
-      <formula1>"あり,なし"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10" xr:uid="{BB42B0A6-1470-4E36-8270-A83C056DF339}">
+      <formula1>"AP自己：指定参加者（自己）,AP委託：指定参加者（委託）,AM：管理会社,TB：信託銀行"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J19:AD19" xr:uid="{9633CE60-7693-476E-A125-5995857FD39E}">
-      <formula1>"自己,委託"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D47:D54 I40:I46 F36" xr:uid="{C1F0813E-3AB2-4496-8165-FB3D1B711690}">
+      <formula1>"✔,"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AE65:AJ114" xr:uid="{8692F113-12A3-4867-BB80-7908526DC59B}">
-[...3 lines deleted...]
-      <formula1>"本稼働（2026/6/29）以降,その他"</formula1>
+    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E31:E32" xr:uid="{AB35A3E2-01F2-44EB-A3DC-CCFDD9676B36}">
+      <formula1>7</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="F36" r:id="rId1" xr:uid="{B509C653-5A91-4D88-8665-2DC6BE03E3F3}"/>
-    <hyperlink ref="F38" r:id="rId2" xr:uid="{C2BE4A5B-F397-40B9-B27F-FC3D27D5C0D9}"/>
+    <hyperlink ref="C69" r:id="rId1" xr:uid="{C7356119-BFCB-424D-8C96-87FC53AE0501}"/>
+    <hyperlink ref="C51" r:id="rId2" xr:uid="{B230316E-87DA-4076-B45A-AF4CD948D436}"/>
+    <hyperlink ref="B61" r:id="rId3" display="申請手続きのご案内" xr:uid="{E170AA28-FC10-4AB9-B2B5-47EF65726C90}"/>
   </hyperlinks>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.86614173228346458" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...6 lines deleted...]
-  </customProperties>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId4"/>
   <drawing r:id="rId5"/>
-  <legacyDrawing r:id="rId6"/>
-[...4940 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{194db3f9-2286-46b9-ba58-9c0f26e25b2c}" enabled="1" method="Privileged" siteId="{fe7a9aa7-6097-47a2-9163-81d624f8cbfd}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <DocSecurity>2</DocSecurity>
   <Application>Microsoft Excel</Application>
-  <DocSecurity>2</DocSecurity>
-[...28 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2023-02-01T06:36:32Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
-    <vt:lpwstr>2025-07-16T12:26:28Z</vt:lpwstr>
+    <vt:lpwstr>2026-02-26T14:41:45Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>
   </property>
 </Properties>
 </file>