--- v0 (2025-11-23)
+++ v1 (2026-04-24)
@@ -3,58 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3122AE6D-7014-47C5-9B93-24E92FEE771C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UT-51" sheetId="2" r:id="rId1"/>
     <sheet name="事務担当者_メンテ台帳" sheetId="6" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'UT-51'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'UT-51'!$A$1:$AL$66</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -256,51 +258,51 @@
   <c r="I18" i="6"/>
   <c r="J18" i="6"/>
   <c r="G19" i="6"/>
   <c r="H19" i="6"/>
   <c r="I19" i="6"/>
   <c r="J19" i="6"/>
   <c r="G20" i="6"/>
   <c r="H20" i="6"/>
   <c r="I20" i="6"/>
   <c r="J20" i="6"/>
   <c r="G21" i="6"/>
   <c r="H21" i="6"/>
   <c r="I21" i="6"/>
   <c r="J21" i="6"/>
   <c r="G22" i="6"/>
   <c r="H22" i="6"/>
   <c r="I22" i="6"/>
   <c r="J22" i="6"/>
   <c r="J2" i="6"/>
   <c r="I2" i="6"/>
   <c r="H2" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="60">
   <si>
     <t>メールアドレス</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>https://www.jpx.co.jp/corporate/governance/security/personal-information/</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>* 日本取引所グループの個人情報の取扱いについては、下記のウェブサイトをご参照ください。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2. 同意事項</t>
     <rPh sb="3" eb="5">
       <t>ドウイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>申込日</t>
     <phoneticPr fontId="3"/>
@@ -551,69 +553,50 @@
   <si>
     <t>13</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>＊届出済みの担当者のみ申請可能です。</t>
-[...17 lines deleted...]
-  <si>
     <t>申込日</t>
     <rPh sb="0" eb="3">
       <t>モウシコミビ</t>
     </rPh>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>組織区分</t>
     <rPh sb="0" eb="4">
       <t>ソシキクブン</t>
     </rPh>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>会社コード（５桁）</t>
     <rPh sb="0" eb="2">
       <t xml:space="preserve">カイシャ </t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>会社名</t>
     <rPh sb="0" eb="1">
       <t xml:space="preserve">カイシャ </t>
     </rPh>
@@ -625,90 +608,50 @@
   <si>
     <t>姓
 First Name</t>
     <rPh sb="0" eb="1">
       <t>セイ</t>
     </rPh>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>名
 Family Name</t>
     <rPh sb="0" eb="1">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>メールアドレス</t>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="4">
       <t>デンワバンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
-  </si>
-[...38 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>追加・削除チェック</t>
     <rPh sb="0" eb="2">
       <t>ツイカ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>サクジョ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>3. 追加・削除する事務連絡担当者の情報</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（変更の場合は、変更前情報を削除、変更後情報を追加に2行で記載お願いします。）</t>
@@ -749,50 +692,75 @@
     <rPh sb="34" eb="36">
       <t>サクジョ</t>
     </rPh>
     <rPh sb="37" eb="40">
       <t>ヘンコウゴ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="43" eb="45">
       <t>ツイカ</t>
     </rPh>
     <rPh sb="47" eb="48">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="49" eb="51">
       <t>キサイ</t>
     </rPh>
     <rPh sb="52" eb="53">
       <t>ネガ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>v20251009</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>申請は届出済の事務連絡担当者のみ可能です。</t>
+    <rPh sb="0" eb="2">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>トドケデ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>スミ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>レンラク</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>カノウ</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1309,177 +1277,177 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="22" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="56" fontId="0" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="19" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="56" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...55 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{CB6D536F-7D7E-4DC0-BB4F-C27B525594E9}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{62DB4807-4CAC-4DBB-8871-E988CA55038A}"/>
     <cellStyle name="標準 3 2" xfId="4" xr:uid="{396D4C99-91A4-43A0-86A7-BB1142392696}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
@@ -2246,255 +2214,255 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jpxsystem.com/doc/etfpf/doku.php" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/corporate/governance/security/personal-information/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:BU67"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="177" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="J11" sqref="J11:AD11"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A3" zoomScale="177" zoomScaleNormal="177" zoomScaleSheetLayoutView="177" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9:AK9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="14.1" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="6" width="2.44140625" style="1"/>
     <col min="7" max="10" width="2.44140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="2.44140625" style="1"/>
     <col min="13" max="13" width="2.44140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="2.44140625" style="1"/>
     <col min="15" max="17" width="2.44140625" style="1" customWidth="1"/>
     <col min="18" max="19" width="2.44140625" style="1"/>
     <col min="20" max="24" width="2.44140625" style="1" customWidth="1"/>
     <col min="25" max="31" width="2.44140625" style="1"/>
     <col min="32" max="32" width="2.44140625" style="1" customWidth="1"/>
     <col min="33" max="41" width="2.44140625" style="1"/>
     <col min="42" max="42" width="2.44140625" style="23" customWidth="1"/>
     <col min="43" max="48" width="2.44140625" style="1"/>
     <col min="49" max="51" width="2.44140625" style="5" customWidth="1"/>
     <col min="52" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="48"/>
-[...35 lines deleted...]
-      <c r="AL1" s="48"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
+      <c r="AI1" s="71"/>
+      <c r="AJ1" s="71"/>
+      <c r="AK1" s="71"/>
+      <c r="AL1" s="71"/>
       <c r="AM1" s="19"/>
       <c r="AN1" s="19"/>
       <c r="AO1" s="19"/>
       <c r="AP1" s="21"/>
       <c r="AQ1" s="19"/>
       <c r="AR1" s="19"/>
       <c r="AS1" s="19"/>
     </row>
     <row r="2" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="48"/>
-[...36 lines deleted...]
-      <c r="AL2" s="48"/>
+      <c r="A2" s="71"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="71"/>
+      <c r="Q2" s="71"/>
+      <c r="R2" s="71"/>
+      <c r="S2" s="71"/>
+      <c r="T2" s="71"/>
+      <c r="U2" s="71"/>
+      <c r="V2" s="71"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
+      <c r="Z2" s="71"/>
+      <c r="AA2" s="71"/>
+      <c r="AB2" s="71"/>
+      <c r="AC2" s="71"/>
+      <c r="AD2" s="71"/>
+      <c r="AE2" s="71"/>
+      <c r="AF2" s="71"/>
+      <c r="AG2" s="71"/>
+      <c r="AH2" s="71"/>
+      <c r="AI2" s="71"/>
+      <c r="AJ2" s="71"/>
+      <c r="AK2" s="71"/>
+      <c r="AL2" s="71"/>
       <c r="AM2" s="19"/>
       <c r="AN2" s="19"/>
       <c r="AO2" s="19"/>
       <c r="AP2" s="21"/>
       <c r="AQ2" s="19"/>
       <c r="AR2" s="19"/>
       <c r="AS2" s="19"/>
     </row>
     <row r="3" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="48"/>
-[...36 lines deleted...]
-      <c r="AL3" s="48"/>
+      <c r="A3" s="71"/>
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="71"/>
+      <c r="R3" s="71"/>
+      <c r="S3" s="71"/>
+      <c r="T3" s="71"/>
+      <c r="U3" s="71"/>
+      <c r="V3" s="71"/>
+      <c r="W3" s="71"/>
+      <c r="X3" s="71"/>
+      <c r="Y3" s="71"/>
+      <c r="Z3" s="71"/>
+      <c r="AA3" s="71"/>
+      <c r="AB3" s="71"/>
+      <c r="AC3" s="71"/>
+      <c r="AD3" s="71"/>
+      <c r="AE3" s="71"/>
+      <c r="AF3" s="71"/>
+      <c r="AG3" s="71"/>
+      <c r="AH3" s="71"/>
+      <c r="AI3" s="71"/>
+      <c r="AJ3" s="71"/>
+      <c r="AK3" s="71"/>
+      <c r="AL3" s="71"/>
       <c r="AM3" s="19"/>
       <c r="AN3" s="19"/>
       <c r="AO3" s="19"/>
       <c r="AP3" s="21"/>
       <c r="AQ3" s="19"/>
       <c r="AR3" s="19"/>
       <c r="AS3" s="19"/>
     </row>
     <row r="4" spans="1:51" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="48"/>
-[...36 lines deleted...]
-      <c r="AL4" s="48"/>
+      <c r="A4" s="71"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="71"/>
+      <c r="T4" s="71"/>
+      <c r="U4" s="71"/>
+      <c r="V4" s="71"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="71"/>
+      <c r="Z4" s="71"/>
+      <c r="AA4" s="71"/>
+      <c r="AB4" s="71"/>
+      <c r="AC4" s="71"/>
+      <c r="AD4" s="71"/>
+      <c r="AE4" s="71"/>
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="71"/>
+      <c r="AI4" s="71"/>
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
+      <c r="AL4" s="71"/>
       <c r="AM4" s="19"/>
       <c r="AN4" s="19"/>
       <c r="AO4" s="19"/>
       <c r="AP4" s="21"/>
       <c r="AQ4" s="19"/>
       <c r="AR4" s="19"/>
       <c r="AS4" s="19"/>
     </row>
     <row r="5" spans="1:51" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
@@ -2505,164 +2473,164 @@
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
       <c r="AP5" s="22"/>
       <c r="AQ5" s="2"/>
       <c r="AR5" s="2"/>
       <c r="AS5" s="2"/>
     </row>
     <row r="6" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="W6" s="50" t="s">
+      <c r="W6" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="X6" s="50"/>
-      <c r="Y6" s="50"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="72"/>
       <c r="Z6" s="15"/>
-      <c r="AA6" s="51"/>
-[...10 lines deleted...]
-      <c r="AL6" s="52"/>
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="74"/>
+      <c r="AC6" s="74"/>
+      <c r="AD6" s="74"/>
+      <c r="AE6" s="74"/>
+      <c r="AF6" s="74"/>
+      <c r="AG6" s="74"/>
+      <c r="AH6" s="74"/>
+      <c r="AI6" s="74"/>
+      <c r="AJ6" s="74"/>
+      <c r="AK6" s="74"/>
+      <c r="AL6" s="74"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AW6" s="1"/>
       <c r="AX6" s="1"/>
       <c r="AY6" s="1"/>
     </row>
     <row r="7" spans="1:51" ht="6.9" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="8" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="54" t="s">
+      <c r="A8" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="54"/>
-[...34 lines deleted...]
-      <c r="AK8" s="54"/>
+      <c r="B8" s="60"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="60"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="60"/>
+      <c r="AF8" s="60"/>
+      <c r="AG8" s="60"/>
+      <c r="AH8" s="60"/>
+      <c r="AI8" s="60"/>
+      <c r="AJ8" s="60"/>
+      <c r="AK8" s="60"/>
       <c r="AL8" s="20"/>
       <c r="AM8" s="20"/>
       <c r="AN8" s="20"/>
       <c r="AO8" s="20"/>
       <c r="AP8" s="24"/>
       <c r="AQ8" s="20"/>
       <c r="AR8" s="20"/>
       <c r="AS8" s="20"/>
     </row>
     <row r="9" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="10"/>
-      <c r="B9" s="55" t="s">
-[...36 lines deleted...]
-      <c r="AK9" s="55"/>
+      <c r="B9" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="75"/>
+      <c r="D9" s="75"/>
+      <c r="E9" s="75"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="75"/>
+      <c r="H9" s="75"/>
+      <c r="I9" s="75"/>
+      <c r="J9" s="75"/>
+      <c r="K9" s="75"/>
+      <c r="L9" s="75"/>
+      <c r="M9" s="75"/>
+      <c r="N9" s="75"/>
+      <c r="O9" s="75"/>
+      <c r="P9" s="75"/>
+      <c r="Q9" s="75"/>
+      <c r="R9" s="75"/>
+      <c r="S9" s="75"/>
+      <c r="T9" s="75"/>
+      <c r="U9" s="75"/>
+      <c r="V9" s="75"/>
+      <c r="W9" s="75"/>
+      <c r="X9" s="75"/>
+      <c r="Y9" s="75"/>
+      <c r="Z9" s="75"/>
+      <c r="AA9" s="75"/>
+      <c r="AB9" s="75"/>
+      <c r="AC9" s="75"/>
+      <c r="AD9" s="75"/>
+      <c r="AE9" s="75"/>
+      <c r="AF9" s="75"/>
+      <c r="AG9" s="75"/>
+      <c r="AH9" s="75"/>
+      <c r="AI9" s="75"/>
+      <c r="AJ9" s="75"/>
+      <c r="AK9" s="75"/>
       <c r="AL9" s="11"/>
       <c r="AM9" s="11"/>
       <c r="AN9" s="11"/>
       <c r="AO9" s="11"/>
       <c r="AP9" s="25"/>
       <c r="AQ9" s="11"/>
       <c r="AR9" s="10"/>
       <c r="AS9" s="10"/>
     </row>
     <row r="10" spans="1:51" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
@@ -2676,80 +2644,80 @@
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
       <c r="AB10" s="3"/>
       <c r="AC10" s="3"/>
       <c r="AD10" s="3"/>
       <c r="AE10" s="3"/>
       <c r="AF10" s="3"/>
       <c r="AG10" s="3"/>
       <c r="AH10" s="3"/>
       <c r="AI10" s="3"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="26"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
     </row>
     <row r="11" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C11" s="49" t="s">
+      <c r="C11" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="D11" s="49"/>
-[...3 lines deleted...]
-      <c r="H11" s="49"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="58"/>
+      <c r="G11" s="58"/>
+      <c r="H11" s="58"/>
       <c r="I11" s="2"/>
-      <c r="J11" s="53"/>
-[...19 lines deleted...]
-      <c r="AD11" s="53"/>
+      <c r="J11" s="59"/>
+      <c r="K11" s="59"/>
+      <c r="L11" s="59"/>
+      <c r="M11" s="59"/>
+      <c r="N11" s="59"/>
+      <c r="O11" s="59"/>
+      <c r="P11" s="59"/>
+      <c r="Q11" s="59"/>
+      <c r="R11" s="59"/>
+      <c r="S11" s="59"/>
+      <c r="T11" s="59"/>
+      <c r="U11" s="59"/>
+      <c r="V11" s="59"/>
+      <c r="W11" s="59"/>
+      <c r="X11" s="59"/>
+      <c r="Y11" s="59"/>
+      <c r="Z11" s="59"/>
+      <c r="AA11" s="59"/>
+      <c r="AB11" s="59"/>
+      <c r="AC11" s="59"/>
+      <c r="AD11" s="59"/>
       <c r="AE11" s="3"/>
       <c r="AF11" s="3"/>
       <c r="AG11" s="3"/>
       <c r="AH11" s="3"/>
       <c r="AI11" s="3"/>
       <c r="AJ11" s="3"/>
       <c r="AK11" s="3"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AW11" s="1"/>
       <c r="AX11" s="1"/>
       <c r="AY11" s="1"/>
     </row>
     <row r="12" spans="1:51" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
@@ -2767,706 +2735,704 @@
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
       <c r="AB12" s="3"/>
       <c r="AC12" s="3"/>
       <c r="AD12" s="3"/>
       <c r="AE12" s="3"/>
       <c r="AF12" s="3"/>
       <c r="AG12" s="3"/>
       <c r="AH12" s="3"/>
       <c r="AI12" s="3"/>
       <c r="AJ12" s="3"/>
       <c r="AK12" s="3"/>
       <c r="AL12" s="3"/>
       <c r="AM12" s="3"/>
       <c r="AN12" s="3"/>
       <c r="AO12" s="3"/>
       <c r="AP12" s="26"/>
       <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
     </row>
     <row r="13" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C13" s="49" t="s">
+      <c r="C13" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="49"/>
-[...3 lines deleted...]
-      <c r="H13" s="49"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+      <c r="G13" s="58"/>
+      <c r="H13" s="58"/>
       <c r="I13" s="2"/>
-      <c r="J13" s="53"/>
-[...19 lines deleted...]
-      <c r="AD13" s="53"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="59"/>
+      <c r="L13" s="59"/>
+      <c r="M13" s="59"/>
+      <c r="N13" s="59"/>
+      <c r="O13" s="59"/>
+      <c r="P13" s="59"/>
+      <c r="Q13" s="59"/>
+      <c r="R13" s="59"/>
+      <c r="S13" s="59"/>
+      <c r="T13" s="59"/>
+      <c r="U13" s="59"/>
+      <c r="V13" s="59"/>
+      <c r="W13" s="59"/>
+      <c r="X13" s="59"/>
+      <c r="Y13" s="59"/>
+      <c r="Z13" s="59"/>
+      <c r="AA13" s="59"/>
+      <c r="AB13" s="59"/>
+      <c r="AC13" s="59"/>
+      <c r="AD13" s="59"/>
       <c r="AE13" s="3"/>
       <c r="AF13" s="3"/>
       <c r="AG13" s="3"/>
       <c r="AH13" s="3"/>
       <c r="AI13" s="3"/>
       <c r="AJ13" s="3"/>
       <c r="AK13" s="3"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AW13" s="1"/>
       <c r="AX13" s="1"/>
       <c r="AY13" s="1"/>
     </row>
     <row r="14" spans="1:51" ht="6.9" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="15" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C15" s="56" t="s">
+      <c r="C15" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="D15" s="56"/>
-[...32 lines deleted...]
-      <c r="AK15" s="56"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="63"/>
+      <c r="G15" s="63"/>
+      <c r="H15" s="63"/>
+      <c r="I15" s="63"/>
+      <c r="J15" s="63"/>
+      <c r="K15" s="63"/>
+      <c r="L15" s="63"/>
+      <c r="M15" s="63"/>
+      <c r="N15" s="63"/>
+      <c r="O15" s="63"/>
+      <c r="P15" s="63"/>
+      <c r="Q15" s="63"/>
+      <c r="R15" s="63"/>
+      <c r="S15" s="63"/>
+      <c r="T15" s="63"/>
+      <c r="U15" s="63"/>
+      <c r="V15" s="63"/>
+      <c r="W15" s="63"/>
+      <c r="X15" s="63"/>
+      <c r="Y15" s="63"/>
+      <c r="Z15" s="63"/>
+      <c r="AA15" s="63"/>
+      <c r="AB15" s="63"/>
+      <c r="AC15" s="63"/>
+      <c r="AD15" s="63"/>
+      <c r="AE15" s="63"/>
+      <c r="AF15" s="63"/>
+      <c r="AG15" s="63"/>
+      <c r="AH15" s="63"/>
+      <c r="AI15" s="63"/>
+      <c r="AJ15" s="63"/>
+      <c r="AK15" s="63"/>
       <c r="AL15" s="17"/>
       <c r="AM15" s="17"/>
       <c r="AN15" s="17"/>
       <c r="AO15" s="17"/>
       <c r="AP15" s="27"/>
       <c r="AQ15" s="17"/>
     </row>
     <row r="16" spans="1:51" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
       <c r="V16" s="16"/>
       <c r="W16" s="16"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
       <c r="AC16" s="16"/>
       <c r="AD16" s="16"/>
       <c r="AE16" s="16"/>
       <c r="AF16" s="16"/>
       <c r="AG16" s="16"/>
       <c r="AH16" s="16"/>
       <c r="AI16" s="16"/>
       <c r="AJ16" s="16"/>
       <c r="AK16" s="16"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AW16" s="1"/>
       <c r="AX16" s="1"/>
       <c r="AY16" s="1"/>
     </row>
     <row r="17" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C17" s="49" t="s">
+      <c r="C17" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="49"/>
-[...3 lines deleted...]
-      <c r="H17" s="49"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="58"/>
+      <c r="F17" s="58"/>
+      <c r="G17" s="58"/>
+      <c r="H17" s="58"/>
       <c r="I17" s="2"/>
-      <c r="J17" s="53"/>
-[...19 lines deleted...]
-      <c r="AD17" s="53"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="59"/>
+      <c r="L17" s="59"/>
+      <c r="M17" s="59"/>
+      <c r="N17" s="59"/>
+      <c r="O17" s="59"/>
+      <c r="P17" s="59"/>
+      <c r="Q17" s="59"/>
+      <c r="R17" s="59"/>
+      <c r="S17" s="59"/>
+      <c r="T17" s="59"/>
+      <c r="U17" s="59"/>
+      <c r="V17" s="59"/>
+      <c r="W17" s="59"/>
+      <c r="X17" s="59"/>
+      <c r="Y17" s="59"/>
+      <c r="Z17" s="59"/>
+      <c r="AA17" s="59"/>
+      <c r="AB17" s="59"/>
+      <c r="AC17" s="59"/>
+      <c r="AD17" s="59"/>
       <c r="AE17" s="3"/>
       <c r="AF17" s="3"/>
       <c r="AG17" s="3"/>
       <c r="AH17" s="3"/>
       <c r="AI17" s="3"/>
       <c r="AJ17" s="3"/>
       <c r="AK17" s="3"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AW17" s="1"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="1"/>
     </row>
     <row r="18" spans="1:51" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="16"/>
       <c r="S18" s="16"/>
       <c r="T18" s="16"/>
       <c r="U18" s="16"/>
       <c r="V18" s="16"/>
       <c r="W18" s="16"/>
       <c r="X18" s="16"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="16"/>
       <c r="AC18" s="16"/>
       <c r="AD18" s="16"/>
       <c r="AE18" s="16"/>
       <c r="AF18" s="16"/>
       <c r="AG18" s="16"/>
       <c r="AH18" s="16"/>
       <c r="AI18" s="16"/>
       <c r="AJ18" s="16"/>
       <c r="AK18" s="16"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AW18" s="1"/>
       <c r="AX18" s="1"/>
       <c r="AY18" s="1"/>
     </row>
     <row r="19" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C19" s="57" t="s">
+      <c r="C19" s="76" t="s">
         <v>23</v>
       </c>
-      <c r="D19" s="57"/>
-[...25 lines deleted...]
-      <c r="AD19" s="58"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="76"/>
+      <c r="F19" s="76"/>
+      <c r="G19" s="76"/>
+      <c r="H19" s="76"/>
+      <c r="I19" s="76"/>
+      <c r="J19" s="77"/>
+      <c r="K19" s="77"/>
+      <c r="L19" s="77"/>
+      <c r="M19" s="77"/>
+      <c r="N19" s="77"/>
+      <c r="O19" s="77"/>
+      <c r="P19" s="77"/>
+      <c r="Q19" s="77"/>
+      <c r="R19" s="77"/>
+      <c r="S19" s="77"/>
+      <c r="T19" s="77"/>
+      <c r="U19" s="77"/>
+      <c r="V19" s="77"/>
+      <c r="W19" s="77"/>
+      <c r="X19" s="77"/>
+      <c r="Y19" s="77"/>
+      <c r="Z19" s="77"/>
+      <c r="AA19" s="77"/>
+      <c r="AB19" s="77"/>
+      <c r="AC19" s="77"/>
+      <c r="AD19" s="77"/>
       <c r="AE19" s="3"/>
       <c r="AF19" s="3"/>
       <c r="AG19" s="3"/>
       <c r="AH19" s="3"/>
       <c r="AI19" s="3"/>
       <c r="AJ19" s="3"/>
       <c r="AK19" s="3"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AW19" s="1"/>
       <c r="AX19" s="1"/>
       <c r="AY19" s="1"/>
     </row>
     <row r="20" spans="1:51" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="16"/>
       <c r="R20" s="16"/>
       <c r="S20" s="16"/>
       <c r="T20" s="16"/>
       <c r="U20" s="16"/>
       <c r="V20" s="16"/>
       <c r="W20" s="16"/>
       <c r="X20" s="16"/>
       <c r="Y20" s="16"/>
       <c r="Z20" s="16"/>
       <c r="AA20" s="16"/>
       <c r="AB20" s="16"/>
       <c r="AC20" s="16"/>
       <c r="AD20" s="16"/>
       <c r="AE20" s="16"/>
       <c r="AF20" s="16"/>
       <c r="AG20" s="16"/>
       <c r="AH20" s="16"/>
       <c r="AI20" s="16"/>
       <c r="AJ20" s="16"/>
       <c r="AK20" s="16"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AW20" s="1"/>
       <c r="AX20" s="1"/>
       <c r="AY20" s="1"/>
     </row>
     <row r="21" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="49" t="s">
+      <c r="C21" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="D21" s="49"/>
-[...3 lines deleted...]
-      <c r="H21" s="49"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
+      <c r="G21" s="58"/>
+      <c r="H21" s="58"/>
       <c r="I21" s="2"/>
-      <c r="J21" s="53"/>
-[...19 lines deleted...]
-      <c r="AD21" s="53"/>
+      <c r="J21" s="59"/>
+      <c r="K21" s="59"/>
+      <c r="L21" s="59"/>
+      <c r="M21" s="59"/>
+      <c r="N21" s="59"/>
+      <c r="O21" s="59"/>
+      <c r="P21" s="59"/>
+      <c r="Q21" s="59"/>
+      <c r="R21" s="59"/>
+      <c r="S21" s="59"/>
+      <c r="T21" s="59"/>
+      <c r="U21" s="59"/>
+      <c r="V21" s="59"/>
+      <c r="W21" s="59"/>
+      <c r="X21" s="59"/>
+      <c r="Y21" s="59"/>
+      <c r="Z21" s="59"/>
+      <c r="AA21" s="59"/>
+      <c r="AB21" s="59"/>
+      <c r="AC21" s="59"/>
+      <c r="AD21" s="59"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AW21" s="1"/>
       <c r="AX21" s="1"/>
       <c r="AY21" s="1"/>
     </row>
     <row r="22" spans="1:51" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="16"/>
       <c r="O22" s="16"/>
       <c r="P22" s="16"/>
       <c r="Q22" s="16"/>
       <c r="R22" s="16"/>
       <c r="S22" s="16"/>
       <c r="T22" s="16"/>
       <c r="U22" s="16"/>
       <c r="V22" s="16"/>
       <c r="W22" s="16"/>
       <c r="X22" s="16"/>
       <c r="Y22" s="16"/>
       <c r="Z22" s="16"/>
       <c r="AA22" s="16"/>
       <c r="AB22" s="16"/>
       <c r="AC22" s="16"/>
       <c r="AD22" s="16"/>
       <c r="AE22" s="16"/>
       <c r="AF22" s="16"/>
       <c r="AG22" s="16"/>
       <c r="AH22" s="16"/>
       <c r="AI22" s="16"/>
       <c r="AJ22" s="16"/>
       <c r="AK22" s="16"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AW22" s="1"/>
       <c r="AX22" s="1"/>
       <c r="AY22" s="1"/>
     </row>
     <row r="23" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C23" s="49" t="s">
+      <c r="C23" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="D23" s="49"/>
-[...3 lines deleted...]
-      <c r="H23" s="49"/>
+      <c r="D23" s="58"/>
+      <c r="E23" s="58"/>
+      <c r="F23" s="58"/>
+      <c r="G23" s="58"/>
+      <c r="H23" s="58"/>
       <c r="I23" s="2"/>
-      <c r="J23" s="53"/>
-[...19 lines deleted...]
-      <c r="AD23" s="53"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="59"/>
+      <c r="L23" s="59"/>
+      <c r="M23" s="59"/>
+      <c r="N23" s="59"/>
+      <c r="O23" s="59"/>
+      <c r="P23" s="59"/>
+      <c r="Q23" s="59"/>
+      <c r="R23" s="59"/>
+      <c r="S23" s="59"/>
+      <c r="T23" s="59"/>
+      <c r="U23" s="59"/>
+      <c r="V23" s="59"/>
+      <c r="W23" s="59"/>
+      <c r="X23" s="59"/>
+      <c r="Y23" s="59"/>
+      <c r="Z23" s="59"/>
+      <c r="AA23" s="59"/>
+      <c r="AB23" s="59"/>
+      <c r="AC23" s="59"/>
+      <c r="AD23" s="59"/>
       <c r="AE23" s="3"/>
       <c r="AF23" s="3"/>
       <c r="AG23" s="3"/>
       <c r="AH23" s="3"/>
       <c r="AI23" s="3"/>
       <c r="AJ23" s="3"/>
       <c r="AK23" s="3"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AW23" s="1"/>
       <c r="AX23" s="1"/>
       <c r="AY23" s="1"/>
     </row>
     <row r="24" spans="1:51" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="16"/>
       <c r="O24" s="16"/>
       <c r="P24" s="16"/>
       <c r="Q24" s="16"/>
       <c r="R24" s="16"/>
       <c r="S24" s="16"/>
       <c r="T24" s="16"/>
       <c r="U24" s="16"/>
       <c r="V24" s="16"/>
       <c r="W24" s="16"/>
       <c r="X24" s="16"/>
       <c r="Y24" s="16"/>
       <c r="Z24" s="16"/>
       <c r="AA24" s="16"/>
       <c r="AB24" s="16"/>
       <c r="AC24" s="16"/>
       <c r="AD24" s="16"/>
       <c r="AE24" s="16"/>
       <c r="AF24" s="16"/>
       <c r="AG24" s="16"/>
       <c r="AH24" s="16"/>
       <c r="AI24" s="16"/>
       <c r="AJ24" s="16"/>
       <c r="AK24" s="16"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AW24" s="1"/>
       <c r="AX24" s="1"/>
       <c r="AY24" s="1"/>
     </row>
     <row r="25" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C25" s="49" t="s">
+      <c r="C25" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="D25" s="49"/>
-[...3 lines deleted...]
-      <c r="H25" s="49"/>
+      <c r="D25" s="58"/>
+      <c r="E25" s="58"/>
+      <c r="F25" s="58"/>
+      <c r="G25" s="58"/>
+      <c r="H25" s="58"/>
       <c r="I25" s="2"/>
-      <c r="J25" s="53"/>
-[...19 lines deleted...]
-      <c r="AD25" s="53"/>
+      <c r="J25" s="59"/>
+      <c r="K25" s="59"/>
+      <c r="L25" s="59"/>
+      <c r="M25" s="59"/>
+      <c r="N25" s="59"/>
+      <c r="O25" s="59"/>
+      <c r="P25" s="59"/>
+      <c r="Q25" s="59"/>
+      <c r="R25" s="59"/>
+      <c r="S25" s="59"/>
+      <c r="T25" s="59"/>
+      <c r="U25" s="59"/>
+      <c r="V25" s="59"/>
+      <c r="W25" s="59"/>
+      <c r="X25" s="59"/>
+      <c r="Y25" s="59"/>
+      <c r="Z25" s="59"/>
+      <c r="AA25" s="59"/>
+      <c r="AB25" s="59"/>
+      <c r="AC25" s="59"/>
+      <c r="AD25" s="59"/>
       <c r="AE25" s="3"/>
       <c r="AF25" s="3"/>
       <c r="AG25" s="3"/>
       <c r="AH25" s="3"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
       <c r="AK25" s="3"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AW25" s="1"/>
       <c r="AX25" s="1"/>
       <c r="AY25" s="1"/>
     </row>
     <row r="26" spans="1:51" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
       <c r="N26" s="16"/>
       <c r="O26" s="16"/>
       <c r="P26" s="16"/>
       <c r="Q26" s="16"/>
       <c r="R26" s="16"/>
       <c r="S26" s="16"/>
       <c r="T26" s="16"/>
       <c r="U26" s="16"/>
       <c r="V26" s="16"/>
       <c r="W26" s="16"/>
       <c r="X26" s="16"/>
       <c r="Y26" s="16"/>
       <c r="Z26" s="16"/>
       <c r="AA26" s="16"/>
       <c r="AB26" s="16"/>
       <c r="AC26" s="16"/>
       <c r="AD26" s="16"/>
       <c r="AE26" s="16"/>
       <c r="AF26" s="16"/>
       <c r="AG26" s="16"/>
       <c r="AH26" s="16"/>
       <c r="AI26" s="16"/>
       <c r="AJ26" s="16"/>
       <c r="AK26" s="16"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AW26" s="1"/>
       <c r="AX26" s="1"/>
       <c r="AY26" s="1"/>
     </row>
     <row r="27" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="56" t="s">
-[...35 lines deleted...]
-      <c r="AK27" s="56"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="63"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="63"/>
+      <c r="AF27" s="63"/>
+      <c r="AG27" s="63"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
       <c r="AL27" s="17"/>
       <c r="AM27" s="17"/>
       <c r="AN27" s="17"/>
       <c r="AO27" s="17"/>
       <c r="AP27" s="27"/>
       <c r="AQ27" s="17"/>
     </row>
     <row r="28" spans="1:51" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C28" s="17"/>
     </row>
     <row r="29" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="54" t="s">
+      <c r="A29" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="54"/>
-[...34 lines deleted...]
-      <c r="AK29" s="54"/>
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+      <c r="Z29" s="60"/>
+      <c r="AA29" s="60"/>
+      <c r="AB29" s="60"/>
+      <c r="AC29" s="60"/>
+      <c r="AD29" s="60"/>
+      <c r="AE29" s="60"/>
+      <c r="AF29" s="60"/>
+      <c r="AG29" s="60"/>
+      <c r="AH29" s="60"/>
+      <c r="AI29" s="60"/>
+      <c r="AJ29" s="60"/>
+      <c r="AK29" s="60"/>
       <c r="AL29" s="20"/>
       <c r="AM29" s="20"/>
       <c r="AN29" s="20"/>
       <c r="AO29" s="20"/>
       <c r="AP29" s="24"/>
       <c r="AQ29" s="20"/>
       <c r="AR29" s="20"/>
       <c r="AS29" s="20"/>
     </row>
     <row r="30" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="11"/>
-      <c r="B30" s="72" t="s">
+      <c r="B30" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="C30" s="72"/>
-[...33 lines deleted...]
-      <c r="AK30" s="72"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="64"/>
+      <c r="E30" s="64"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="64"/>
+      <c r="H30" s="64"/>
+      <c r="I30" s="64"/>
+      <c r="J30" s="64"/>
+      <c r="K30" s="64"/>
+      <c r="L30" s="64"/>
+      <c r="M30" s="64"/>
+      <c r="N30" s="64"/>
+      <c r="O30" s="64"/>
+      <c r="P30" s="64"/>
+      <c r="Q30" s="64"/>
+      <c r="R30" s="64"/>
+      <c r="S30" s="64"/>
+      <c r="T30" s="64"/>
+      <c r="U30" s="64"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="64"/>
+      <c r="X30" s="64"/>
+      <c r="Y30" s="64"/>
+      <c r="Z30" s="64"/>
+      <c r="AA30" s="64"/>
+      <c r="AB30" s="64"/>
+      <c r="AC30" s="64"/>
+      <c r="AD30" s="64"/>
+      <c r="AE30" s="64"/>
+      <c r="AF30" s="64"/>
+      <c r="AG30" s="64"/>
+      <c r="AH30" s="64"/>
+      <c r="AI30" s="64"/>
+      <c r="AJ30" s="64"/>
+      <c r="AK30" s="64"/>
       <c r="AL30" s="11"/>
       <c r="AM30" s="11"/>
       <c r="AN30" s="11"/>
       <c r="AO30" s="11"/>
       <c r="AP30" s="25"/>
       <c r="AQ30" s="11"/>
       <c r="AR30" s="12"/>
       <c r="AS30" s="12"/>
     </row>
     <row r="31" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="F31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="18"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
@@ -3477,298 +3443,298 @@
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AC31" s="2"/>
       <c r="AD31" s="2"/>
       <c r="AE31" s="2"/>
       <c r="AF31" s="2"/>
       <c r="AG31" s="2"/>
       <c r="AH31" s="2"/>
       <c r="AI31" s="2"/>
       <c r="AJ31" s="2"/>
       <c r="AK31" s="2"/>
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
       <c r="AP31" s="28"/>
       <c r="AQ31" s="2"/>
       <c r="AR31" s="2"/>
       <c r="AW31" s="7"/>
     </row>
     <row r="32" spans="1:51" ht="6.9" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="33" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E33" s="71" t="s">
+      <c r="E33" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="F33" s="71"/>
-[...31 lines deleted...]
-      <c r="AL33" s="71"/>
+      <c r="F33" s="61"/>
+      <c r="G33" s="61"/>
+      <c r="H33" s="61"/>
+      <c r="I33" s="61"/>
+      <c r="J33" s="61"/>
+      <c r="K33" s="61"/>
+      <c r="L33" s="61"/>
+      <c r="M33" s="61"/>
+      <c r="N33" s="61"/>
+      <c r="O33" s="61"/>
+      <c r="P33" s="61"/>
+      <c r="Q33" s="61"/>
+      <c r="R33" s="61"/>
+      <c r="S33" s="61"/>
+      <c r="T33" s="61"/>
+      <c r="U33" s="61"/>
+      <c r="V33" s="61"/>
+      <c r="W33" s="61"/>
+      <c r="X33" s="61"/>
+      <c r="Y33" s="61"/>
+      <c r="Z33" s="61"/>
+      <c r="AA33" s="61"/>
+      <c r="AB33" s="61"/>
+      <c r="AC33" s="61"/>
+      <c r="AD33" s="61"/>
+      <c r="AE33" s="61"/>
+      <c r="AF33" s="61"/>
+      <c r="AG33" s="61"/>
+      <c r="AH33" s="61"/>
+      <c r="AI33" s="61"/>
+      <c r="AJ33" s="61"/>
+      <c r="AK33" s="61"/>
+      <c r="AL33" s="61"/>
       <c r="AP33" s="29"/>
       <c r="AQ33" s="6"/>
       <c r="AR33" s="6"/>
     </row>
     <row r="34" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E34" s="60" t="s">
+      <c r="E34" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="F34" s="60"/>
-[...29 lines deleted...]
-      <c r="AJ34" s="60"/>
+      <c r="F34" s="62"/>
+      <c r="G34" s="62"/>
+      <c r="H34" s="62"/>
+      <c r="I34" s="62"/>
+      <c r="J34" s="62"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="62"/>
+      <c r="M34" s="62"/>
+      <c r="N34" s="62"/>
+      <c r="O34" s="62"/>
+      <c r="P34" s="62"/>
+      <c r="Q34" s="62"/>
+      <c r="R34" s="62"/>
+      <c r="S34" s="62"/>
+      <c r="T34" s="62"/>
+      <c r="U34" s="62"/>
+      <c r="V34" s="62"/>
+      <c r="W34" s="62"/>
+      <c r="X34" s="62"/>
+      <c r="Y34" s="62"/>
+      <c r="Z34" s="62"/>
+      <c r="AA34" s="62"/>
+      <c r="AB34" s="62"/>
+      <c r="AC34" s="62"/>
+      <c r="AD34" s="62"/>
+      <c r="AE34" s="62"/>
+      <c r="AF34" s="62"/>
+      <c r="AG34" s="62"/>
+      <c r="AH34" s="62"/>
+      <c r="AI34" s="62"/>
+      <c r="AJ34" s="62"/>
       <c r="AK34" s="13"/>
       <c r="AL34" s="13"/>
       <c r="AP34" s="29"/>
       <c r="AQ34" s="6"/>
       <c r="AR34" s="6"/>
     </row>
     <row r="35" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F35" s="59" t="s">
+      <c r="F35" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="G35" s="59"/>
-[...28 lines deleted...]
-      <c r="AJ35" s="59"/>
+      <c r="G35" s="78"/>
+      <c r="H35" s="78"/>
+      <c r="I35" s="78"/>
+      <c r="J35" s="78"/>
+      <c r="K35" s="78"/>
+      <c r="L35" s="78"/>
+      <c r="M35" s="78"/>
+      <c r="N35" s="78"/>
+      <c r="O35" s="78"/>
+      <c r="P35" s="78"/>
+      <c r="Q35" s="78"/>
+      <c r="R35" s="78"/>
+      <c r="S35" s="78"/>
+      <c r="T35" s="78"/>
+      <c r="U35" s="78"/>
+      <c r="V35" s="78"/>
+      <c r="W35" s="78"/>
+      <c r="X35" s="78"/>
+      <c r="Y35" s="78"/>
+      <c r="Z35" s="78"/>
+      <c r="AA35" s="78"/>
+      <c r="AB35" s="78"/>
+      <c r="AC35" s="78"/>
+      <c r="AD35" s="78"/>
+      <c r="AE35" s="78"/>
+      <c r="AF35" s="78"/>
+      <c r="AG35" s="78"/>
+      <c r="AH35" s="78"/>
+      <c r="AI35" s="78"/>
+      <c r="AJ35" s="78"/>
       <c r="AK35" s="8"/>
       <c r="AL35" s="8"/>
       <c r="AP35" s="29"/>
       <c r="AQ35" s="6"/>
       <c r="AR35" s="6"/>
     </row>
     <row r="36" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E36" s="60" t="s">
+      <c r="E36" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="F36" s="60"/>
-[...29 lines deleted...]
-      <c r="AJ36" s="60"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="62"/>
+      <c r="O36" s="62"/>
+      <c r="P36" s="62"/>
+      <c r="Q36" s="62"/>
+      <c r="R36" s="62"/>
+      <c r="S36" s="62"/>
+      <c r="T36" s="62"/>
+      <c r="U36" s="62"/>
+      <c r="V36" s="62"/>
+      <c r="W36" s="62"/>
+      <c r="X36" s="62"/>
+      <c r="Y36" s="62"/>
+      <c r="Z36" s="62"/>
+      <c r="AA36" s="62"/>
+      <c r="AB36" s="62"/>
+      <c r="AC36" s="62"/>
+      <c r="AD36" s="62"/>
+      <c r="AE36" s="62"/>
+      <c r="AF36" s="62"/>
+      <c r="AG36" s="62"/>
+      <c r="AH36" s="62"/>
+      <c r="AI36" s="62"/>
+      <c r="AJ36" s="62"/>
       <c r="AK36" s="13"/>
       <c r="AL36" s="13"/>
       <c r="AP36" s="29"/>
       <c r="AQ36" s="6"/>
       <c r="AR36" s="6"/>
     </row>
     <row r="37" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F37" s="59" t="s">
+      <c r="F37" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="G37" s="59"/>
-[...28 lines deleted...]
-      <c r="AJ37" s="59"/>
+      <c r="G37" s="78"/>
+      <c r="H37" s="78"/>
+      <c r="I37" s="78"/>
+      <c r="J37" s="78"/>
+      <c r="K37" s="78"/>
+      <c r="L37" s="78"/>
+      <c r="M37" s="78"/>
+      <c r="N37" s="78"/>
+      <c r="O37" s="78"/>
+      <c r="P37" s="78"/>
+      <c r="Q37" s="78"/>
+      <c r="R37" s="78"/>
+      <c r="S37" s="78"/>
+      <c r="T37" s="78"/>
+      <c r="U37" s="78"/>
+      <c r="V37" s="78"/>
+      <c r="W37" s="78"/>
+      <c r="X37" s="78"/>
+      <c r="Y37" s="78"/>
+      <c r="Z37" s="78"/>
+      <c r="AA37" s="78"/>
+      <c r="AB37" s="78"/>
+      <c r="AC37" s="78"/>
+      <c r="AD37" s="78"/>
+      <c r="AE37" s="78"/>
+      <c r="AF37" s="78"/>
+      <c r="AG37" s="78"/>
+      <c r="AH37" s="78"/>
+      <c r="AI37" s="78"/>
+      <c r="AJ37" s="78"/>
       <c r="AK37" s="8"/>
       <c r="AL37" s="8"/>
       <c r="AP37" s="29"/>
       <c r="AQ37" s="6"/>
       <c r="AR37" s="6"/>
     </row>
     <row r="38" spans="1:73" s="4" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AP38" s="29"/>
       <c r="AW38" s="6"/>
       <c r="AX38" s="6"/>
       <c r="AY38" s="6"/>
     </row>
     <row r="39" spans="1:73" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="54" t="s">
-[...37 lines deleted...]
-      <c r="AK39" s="54"/>
+      <c r="A39" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="60"/>
+      <c r="C39" s="60"/>
+      <c r="D39" s="60"/>
+      <c r="E39" s="60"/>
+      <c r="F39" s="60"/>
+      <c r="G39" s="60"/>
+      <c r="H39" s="60"/>
+      <c r="I39" s="60"/>
+      <c r="J39" s="60"/>
+      <c r="K39" s="60"/>
+      <c r="L39" s="60"/>
+      <c r="M39" s="60"/>
+      <c r="N39" s="60"/>
+      <c r="O39" s="60"/>
+      <c r="P39" s="60"/>
+      <c r="Q39" s="60"/>
+      <c r="R39" s="60"/>
+      <c r="S39" s="60"/>
+      <c r="T39" s="60"/>
+      <c r="U39" s="60"/>
+      <c r="V39" s="60"/>
+      <c r="W39" s="60"/>
+      <c r="X39" s="60"/>
+      <c r="Y39" s="60"/>
+      <c r="Z39" s="60"/>
+      <c r="AA39" s="60"/>
+      <c r="AB39" s="60"/>
+      <c r="AC39" s="60"/>
+      <c r="AD39" s="60"/>
+      <c r="AE39" s="60"/>
+      <c r="AF39" s="60"/>
+      <c r="AG39" s="60"/>
+      <c r="AH39" s="60"/>
+      <c r="AI39" s="60"/>
+      <c r="AJ39" s="60"/>
+      <c r="AK39" s="60"/>
       <c r="AL39" s="20"/>
       <c r="AM39" s="20"/>
       <c r="AN39" s="20"/>
       <c r="AO39" s="20"/>
       <c r="AP39" s="24"/>
       <c r="AQ39" s="20"/>
       <c r="AR39" s="20"/>
       <c r="AS39" s="20"/>
       <c r="AW39" s="14"/>
       <c r="AX39" s="14"/>
       <c r="AY39" s="14"/>
     </row>
     <row r="40" spans="1:73" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
@@ -3789,1313 +3755,1313 @@
       <c r="AA40" s="3"/>
       <c r="AB40" s="3"/>
       <c r="AC40" s="3"/>
       <c r="AD40" s="3"/>
       <c r="AE40" s="3"/>
       <c r="AF40" s="3"/>
       <c r="AG40" s="3"/>
       <c r="AH40" s="3"/>
       <c r="AI40" s="3"/>
       <c r="AJ40" s="3"/>
       <c r="AK40" s="3"/>
       <c r="AL40" s="3"/>
       <c r="AM40" s="3"/>
       <c r="AN40" s="3"/>
       <c r="AO40" s="3"/>
       <c r="AP40" s="26"/>
       <c r="AQ40" s="3"/>
       <c r="AR40" s="3"/>
       <c r="AS40" s="3"/>
     </row>
     <row r="41" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B41" s="30"/>
       <c r="C41" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="D41" s="77" t="s">
+      <c r="D41" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="E41" s="77"/>
-[...1 lines deleted...]
-      <c r="G41" s="73" t="s">
+      <c r="E41" s="40"/>
+      <c r="F41" s="41"/>
+      <c r="G41" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="H41" s="74"/>
-[...3 lines deleted...]
-      <c r="L41" s="75" t="s">
+      <c r="H41" s="66"/>
+      <c r="I41" s="66"/>
+      <c r="J41" s="66"/>
+      <c r="K41" s="66"/>
+      <c r="L41" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="M41" s="74"/>
-[...3 lines deleted...]
-      <c r="Q41" s="47" t="s">
+      <c r="M41" s="66"/>
+      <c r="N41" s="66"/>
+      <c r="O41" s="66"/>
+      <c r="P41" s="68"/>
+      <c r="Q41" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="R41" s="47"/>
-[...8 lines deleted...]
-      <c r="AA41" s="47" t="s">
+      <c r="R41" s="69"/>
+      <c r="S41" s="69"/>
+      <c r="T41" s="69"/>
+      <c r="U41" s="69"/>
+      <c r="V41" s="69"/>
+      <c r="W41" s="69"/>
+      <c r="X41" s="69"/>
+      <c r="Y41" s="69"/>
+      <c r="Z41" s="69"/>
+      <c r="AA41" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="AB41" s="47"/>
-[...7 lines deleted...]
-      <c r="AJ41" s="47"/>
+      <c r="AB41" s="69"/>
+      <c r="AC41" s="69"/>
+      <c r="AD41" s="69"/>
+      <c r="AE41" s="69"/>
+      <c r="AF41" s="69"/>
+      <c r="AG41" s="69"/>
+      <c r="AH41" s="69"/>
+      <c r="AI41" s="69"/>
+      <c r="AJ41" s="69"/>
       <c r="AM41" s="7"/>
       <c r="AQ41" s="23"/>
       <c r="AR41" s="23"/>
       <c r="BC41" s="23"/>
       <c r="BD41" s="23"/>
       <c r="BE41" s="23"/>
       <c r="BF41" s="23"/>
       <c r="BG41" s="23"/>
       <c r="BH41" s="23"/>
       <c r="BI41" s="23"/>
       <c r="BJ41" s="23"/>
       <c r="BK41" s="23"/>
       <c r="BL41" s="23"/>
       <c r="BM41" s="23"/>
       <c r="BN41" s="23"/>
       <c r="BO41" s="23"/>
       <c r="BP41" s="23"/>
       <c r="BQ41" s="23"/>
       <c r="BR41" s="23"/>
       <c r="BS41" s="23"/>
       <c r="BT41" s="23"/>
       <c r="BU41" s="23"/>
     </row>
     <row r="42" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="30"/>
       <c r="C42" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="D42" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ42" s="46"/>
+      <c r="D42" s="42"/>
+      <c r="E42" s="42"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="44"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="45"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="46"/>
+      <c r="M42" s="45"/>
+      <c r="N42" s="45"/>
+      <c r="O42" s="45"/>
+      <c r="P42" s="47"/>
+      <c r="Q42" s="70"/>
+      <c r="R42" s="70"/>
+      <c r="S42" s="70"/>
+      <c r="T42" s="70"/>
+      <c r="U42" s="70"/>
+      <c r="V42" s="70"/>
+      <c r="W42" s="70"/>
+      <c r="X42" s="70"/>
+      <c r="Y42" s="70"/>
+      <c r="Z42" s="70"/>
+      <c r="AA42" s="70"/>
+      <c r="AB42" s="70"/>
+      <c r="AC42" s="70"/>
+      <c r="AD42" s="70"/>
+      <c r="AE42" s="70"/>
+      <c r="AF42" s="70"/>
+      <c r="AG42" s="70"/>
+      <c r="AH42" s="70"/>
+      <c r="AI42" s="70"/>
+      <c r="AJ42" s="70"/>
       <c r="AM42" s="7"/>
       <c r="AQ42" s="23"/>
       <c r="AR42" s="23"/>
       <c r="BC42" s="23"/>
       <c r="BD42" s="23"/>
       <c r="BE42" s="23"/>
       <c r="BF42" s="23"/>
       <c r="BG42" s="23"/>
       <c r="BH42" s="23"/>
       <c r="BI42" s="23"/>
       <c r="BJ42" s="23"/>
       <c r="BK42" s="23"/>
       <c r="BL42" s="23"/>
       <c r="BM42" s="23"/>
       <c r="BN42" s="23"/>
       <c r="BO42" s="23"/>
       <c r="BP42" s="23"/>
       <c r="BQ42" s="23"/>
       <c r="BR42" s="23"/>
       <c r="BS42" s="23"/>
       <c r="BT42" s="23"/>
       <c r="BU42" s="23"/>
     </row>
     <row r="43" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B43" s="30"/>
       <c r="C43" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="D43" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ43" s="46"/>
+      <c r="D43" s="42"/>
+      <c r="E43" s="42"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="44"/>
+      <c r="H43" s="45"/>
+      <c r="I43" s="45"/>
+      <c r="J43" s="45"/>
+      <c r="K43" s="45"/>
+      <c r="L43" s="46"/>
+      <c r="M43" s="45"/>
+      <c r="N43" s="45"/>
+      <c r="O43" s="45"/>
+      <c r="P43" s="47"/>
+      <c r="Q43" s="70"/>
+      <c r="R43" s="70"/>
+      <c r="S43" s="70"/>
+      <c r="T43" s="70"/>
+      <c r="U43" s="70"/>
+      <c r="V43" s="70"/>
+      <c r="W43" s="70"/>
+      <c r="X43" s="70"/>
+      <c r="Y43" s="70"/>
+      <c r="Z43" s="70"/>
+      <c r="AA43" s="70"/>
+      <c r="AB43" s="70"/>
+      <c r="AC43" s="70"/>
+      <c r="AD43" s="70"/>
+      <c r="AE43" s="70"/>
+      <c r="AF43" s="70"/>
+      <c r="AG43" s="70"/>
+      <c r="AH43" s="70"/>
+      <c r="AI43" s="70"/>
+      <c r="AJ43" s="70"/>
       <c r="AM43" s="7"/>
       <c r="AQ43" s="23"/>
       <c r="AR43" s="23"/>
       <c r="BC43" s="23"/>
       <c r="BD43" s="23"/>
       <c r="BE43" s="23"/>
       <c r="BF43" s="23"/>
       <c r="BG43" s="23"/>
       <c r="BH43" s="23"/>
       <c r="BI43" s="23"/>
       <c r="BJ43" s="23"/>
       <c r="BK43" s="23"/>
       <c r="BL43" s="23"/>
       <c r="BM43" s="23"/>
       <c r="BN43" s="23"/>
       <c r="BO43" s="23"/>
       <c r="BP43" s="23"/>
       <c r="BQ43" s="23"/>
       <c r="BR43" s="23"/>
       <c r="BS43" s="23"/>
       <c r="BT43" s="23"/>
       <c r="BU43" s="23"/>
     </row>
     <row r="44" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B44" s="30"/>
       <c r="C44" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="D44" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ44" s="46"/>
+      <c r="D44" s="42"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="44"/>
+      <c r="H44" s="45"/>
+      <c r="I44" s="45"/>
+      <c r="J44" s="45"/>
+      <c r="K44" s="45"/>
+      <c r="L44" s="46"/>
+      <c r="M44" s="45"/>
+      <c r="N44" s="45"/>
+      <c r="O44" s="45"/>
+      <c r="P44" s="47"/>
+      <c r="Q44" s="70"/>
+      <c r="R44" s="70"/>
+      <c r="S44" s="70"/>
+      <c r="T44" s="70"/>
+      <c r="U44" s="70"/>
+      <c r="V44" s="70"/>
+      <c r="W44" s="70"/>
+      <c r="X44" s="70"/>
+      <c r="Y44" s="70"/>
+      <c r="Z44" s="70"/>
+      <c r="AA44" s="70"/>
+      <c r="AB44" s="70"/>
+      <c r="AC44" s="70"/>
+      <c r="AD44" s="70"/>
+      <c r="AE44" s="70"/>
+      <c r="AF44" s="70"/>
+      <c r="AG44" s="70"/>
+      <c r="AH44" s="70"/>
+      <c r="AI44" s="70"/>
+      <c r="AJ44" s="70"/>
       <c r="AM44" s="7"/>
       <c r="AQ44" s="23"/>
       <c r="AR44" s="23"/>
       <c r="BC44" s="23"/>
       <c r="BD44" s="23"/>
       <c r="BE44" s="23"/>
       <c r="BF44" s="23"/>
       <c r="BG44" s="23"/>
       <c r="BH44" s="23"/>
       <c r="BI44" s="23"/>
       <c r="BJ44" s="23"/>
       <c r="BK44" s="23"/>
       <c r="BL44" s="23"/>
       <c r="BM44" s="23"/>
       <c r="BN44" s="23"/>
       <c r="BO44" s="23"/>
       <c r="BP44" s="23"/>
       <c r="BQ44" s="23"/>
       <c r="BR44" s="23"/>
       <c r="BS44" s="23"/>
       <c r="BT44" s="23"/>
       <c r="BU44" s="23"/>
     </row>
     <row r="45" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B45" s="30"/>
       <c r="C45" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="D45" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ45" s="46"/>
+      <c r="D45" s="42"/>
+      <c r="E45" s="42"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="44"/>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="45"/>
+      <c r="K45" s="45"/>
+      <c r="L45" s="46"/>
+      <c r="M45" s="45"/>
+      <c r="N45" s="45"/>
+      <c r="O45" s="45"/>
+      <c r="P45" s="47"/>
+      <c r="Q45" s="70"/>
+      <c r="R45" s="70"/>
+      <c r="S45" s="70"/>
+      <c r="T45" s="70"/>
+      <c r="U45" s="70"/>
+      <c r="V45" s="70"/>
+      <c r="W45" s="70"/>
+      <c r="X45" s="70"/>
+      <c r="Y45" s="70"/>
+      <c r="Z45" s="70"/>
+      <c r="AA45" s="70"/>
+      <c r="AB45" s="70"/>
+      <c r="AC45" s="70"/>
+      <c r="AD45" s="70"/>
+      <c r="AE45" s="70"/>
+      <c r="AF45" s="70"/>
+      <c r="AG45" s="70"/>
+      <c r="AH45" s="70"/>
+      <c r="AI45" s="70"/>
+      <c r="AJ45" s="70"/>
       <c r="AM45" s="7"/>
       <c r="AQ45" s="23"/>
       <c r="AR45" s="23"/>
       <c r="BC45" s="23"/>
       <c r="BD45" s="23"/>
       <c r="BE45" s="23"/>
       <c r="BF45" s="23"/>
       <c r="BG45" s="23"/>
       <c r="BH45" s="23"/>
       <c r="BI45" s="23"/>
       <c r="BJ45" s="23"/>
       <c r="BK45" s="23"/>
       <c r="BL45" s="23"/>
       <c r="BM45" s="23"/>
       <c r="BN45" s="23"/>
       <c r="BO45" s="23"/>
       <c r="BP45" s="23"/>
       <c r="BQ45" s="23"/>
       <c r="BR45" s="23"/>
       <c r="BS45" s="23"/>
       <c r="BT45" s="23"/>
       <c r="BU45" s="23"/>
     </row>
     <row r="46" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B46" s="30"/>
       <c r="C46" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="D46" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ46" s="46"/>
+      <c r="D46" s="42"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="44"/>
+      <c r="H46" s="45"/>
+      <c r="I46" s="45"/>
+      <c r="J46" s="45"/>
+      <c r="K46" s="45"/>
+      <c r="L46" s="46"/>
+      <c r="M46" s="45"/>
+      <c r="N46" s="45"/>
+      <c r="O46" s="45"/>
+      <c r="P46" s="47"/>
+      <c r="Q46" s="70"/>
+      <c r="R46" s="70"/>
+      <c r="S46" s="70"/>
+      <c r="T46" s="70"/>
+      <c r="U46" s="70"/>
+      <c r="V46" s="70"/>
+      <c r="W46" s="70"/>
+      <c r="X46" s="70"/>
+      <c r="Y46" s="70"/>
+      <c r="Z46" s="70"/>
+      <c r="AA46" s="70"/>
+      <c r="AB46" s="70"/>
+      <c r="AC46" s="70"/>
+      <c r="AD46" s="70"/>
+      <c r="AE46" s="70"/>
+      <c r="AF46" s="70"/>
+      <c r="AG46" s="70"/>
+      <c r="AH46" s="70"/>
+      <c r="AI46" s="70"/>
+      <c r="AJ46" s="70"/>
       <c r="AM46" s="7"/>
       <c r="AQ46" s="23"/>
       <c r="AR46" s="23"/>
       <c r="BC46" s="23"/>
       <c r="BD46" s="23"/>
       <c r="BE46" s="23"/>
       <c r="BF46" s="23"/>
       <c r="BG46" s="23"/>
       <c r="BH46" s="23"/>
       <c r="BI46" s="23"/>
       <c r="BJ46" s="23"/>
       <c r="BK46" s="23"/>
       <c r="BL46" s="23"/>
       <c r="BM46" s="23"/>
       <c r="BN46" s="23"/>
       <c r="BO46" s="23"/>
       <c r="BP46" s="23"/>
       <c r="BQ46" s="23"/>
       <c r="BR46" s="23"/>
       <c r="BS46" s="23"/>
       <c r="BT46" s="23"/>
       <c r="BU46" s="23"/>
     </row>
     <row r="47" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="30"/>
       <c r="C47" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="D47" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ47" s="46"/>
+      <c r="D47" s="42"/>
+      <c r="E47" s="42"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="44"/>
+      <c r="H47" s="45"/>
+      <c r="I47" s="45"/>
+      <c r="J47" s="45"/>
+      <c r="K47" s="45"/>
+      <c r="L47" s="46"/>
+      <c r="M47" s="45"/>
+      <c r="N47" s="45"/>
+      <c r="O47" s="45"/>
+      <c r="P47" s="47"/>
+      <c r="Q47" s="70"/>
+      <c r="R47" s="70"/>
+      <c r="S47" s="70"/>
+      <c r="T47" s="70"/>
+      <c r="U47" s="70"/>
+      <c r="V47" s="70"/>
+      <c r="W47" s="70"/>
+      <c r="X47" s="70"/>
+      <c r="Y47" s="70"/>
+      <c r="Z47" s="70"/>
+      <c r="AA47" s="70"/>
+      <c r="AB47" s="70"/>
+      <c r="AC47" s="70"/>
+      <c r="AD47" s="70"/>
+      <c r="AE47" s="70"/>
+      <c r="AF47" s="70"/>
+      <c r="AG47" s="70"/>
+      <c r="AH47" s="70"/>
+      <c r="AI47" s="70"/>
+      <c r="AJ47" s="70"/>
       <c r="AM47" s="7"/>
       <c r="AQ47" s="23"/>
       <c r="AR47" s="23"/>
       <c r="BC47" s="23"/>
       <c r="BD47" s="23"/>
       <c r="BE47" s="23"/>
       <c r="BF47" s="23"/>
       <c r="BG47" s="23"/>
       <c r="BH47" s="23"/>
       <c r="BI47" s="23"/>
       <c r="BJ47" s="23"/>
       <c r="BK47" s="23"/>
       <c r="BL47" s="23"/>
       <c r="BM47" s="23"/>
       <c r="BN47" s="23"/>
       <c r="BO47" s="23"/>
       <c r="BP47" s="23"/>
       <c r="BQ47" s="23"/>
       <c r="BR47" s="23"/>
       <c r="BS47" s="23"/>
       <c r="BT47" s="23"/>
       <c r="BU47" s="23"/>
     </row>
     <row r="48" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B48" s="30"/>
       <c r="C48" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="D48" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ48" s="46"/>
+      <c r="D48" s="42"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43"/>
+      <c r="G48" s="44"/>
+      <c r="H48" s="45"/>
+      <c r="I48" s="45"/>
+      <c r="J48" s="45"/>
+      <c r="K48" s="45"/>
+      <c r="L48" s="46"/>
+      <c r="M48" s="45"/>
+      <c r="N48" s="45"/>
+      <c r="O48" s="45"/>
+      <c r="P48" s="47"/>
+      <c r="Q48" s="70"/>
+      <c r="R48" s="70"/>
+      <c r="S48" s="70"/>
+      <c r="T48" s="70"/>
+      <c r="U48" s="70"/>
+      <c r="V48" s="70"/>
+      <c r="W48" s="70"/>
+      <c r="X48" s="70"/>
+      <c r="Y48" s="70"/>
+      <c r="Z48" s="70"/>
+      <c r="AA48" s="70"/>
+      <c r="AB48" s="70"/>
+      <c r="AC48" s="70"/>
+      <c r="AD48" s="70"/>
+      <c r="AE48" s="70"/>
+      <c r="AF48" s="70"/>
+      <c r="AG48" s="70"/>
+      <c r="AH48" s="70"/>
+      <c r="AI48" s="70"/>
+      <c r="AJ48" s="70"/>
       <c r="AM48" s="7"/>
       <c r="AQ48" s="23"/>
       <c r="AR48" s="23"/>
       <c r="BC48" s="23"/>
       <c r="BD48" s="23"/>
       <c r="BE48" s="23"/>
       <c r="BF48" s="23"/>
       <c r="BG48" s="23"/>
       <c r="BH48" s="23"/>
       <c r="BI48" s="23"/>
       <c r="BJ48" s="23"/>
       <c r="BK48" s="23"/>
       <c r="BL48" s="23"/>
       <c r="BM48" s="23"/>
       <c r="BN48" s="23"/>
       <c r="BO48" s="23"/>
       <c r="BP48" s="23"/>
       <c r="BQ48" s="23"/>
       <c r="BR48" s="23"/>
       <c r="BS48" s="23"/>
       <c r="BT48" s="23"/>
       <c r="BU48" s="23"/>
     </row>
     <row r="49" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="30"/>
       <c r="C49" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="D49" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ49" s="46"/>
+      <c r="D49" s="42"/>
+      <c r="E49" s="42"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="44"/>
+      <c r="H49" s="45"/>
+      <c r="I49" s="45"/>
+      <c r="J49" s="45"/>
+      <c r="K49" s="45"/>
+      <c r="L49" s="46"/>
+      <c r="M49" s="45"/>
+      <c r="N49" s="45"/>
+      <c r="O49" s="45"/>
+      <c r="P49" s="47"/>
+      <c r="Q49" s="70"/>
+      <c r="R49" s="70"/>
+      <c r="S49" s="70"/>
+      <c r="T49" s="70"/>
+      <c r="U49" s="70"/>
+      <c r="V49" s="70"/>
+      <c r="W49" s="70"/>
+      <c r="X49" s="70"/>
+      <c r="Y49" s="70"/>
+      <c r="Z49" s="70"/>
+      <c r="AA49" s="70"/>
+      <c r="AB49" s="70"/>
+      <c r="AC49" s="70"/>
+      <c r="AD49" s="70"/>
+      <c r="AE49" s="70"/>
+      <c r="AF49" s="70"/>
+      <c r="AG49" s="70"/>
+      <c r="AH49" s="70"/>
+      <c r="AI49" s="70"/>
+      <c r="AJ49" s="70"/>
       <c r="AM49" s="7"/>
       <c r="AQ49" s="23"/>
       <c r="AR49" s="23"/>
       <c r="BC49" s="23"/>
       <c r="BD49" s="23"/>
       <c r="BE49" s="23"/>
       <c r="BF49" s="23"/>
       <c r="BG49" s="23"/>
       <c r="BH49" s="23"/>
       <c r="BI49" s="23"/>
       <c r="BJ49" s="23"/>
       <c r="BK49" s="23"/>
       <c r="BL49" s="23"/>
       <c r="BM49" s="23"/>
       <c r="BN49" s="23"/>
       <c r="BO49" s="23"/>
       <c r="BP49" s="23"/>
       <c r="BQ49" s="23"/>
       <c r="BR49" s="23"/>
       <c r="BS49" s="23"/>
       <c r="BT49" s="23"/>
       <c r="BU49" s="23"/>
     </row>
     <row r="50" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="30"/>
       <c r="C50" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="D50" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ50" s="46"/>
+      <c r="D50" s="42"/>
+      <c r="E50" s="42"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="44"/>
+      <c r="H50" s="45"/>
+      <c r="I50" s="45"/>
+      <c r="J50" s="45"/>
+      <c r="K50" s="45"/>
+      <c r="L50" s="46"/>
+      <c r="M50" s="45"/>
+      <c r="N50" s="45"/>
+      <c r="O50" s="45"/>
+      <c r="P50" s="47"/>
+      <c r="Q50" s="70"/>
+      <c r="R50" s="70"/>
+      <c r="S50" s="70"/>
+      <c r="T50" s="70"/>
+      <c r="U50" s="70"/>
+      <c r="V50" s="70"/>
+      <c r="W50" s="70"/>
+      <c r="X50" s="70"/>
+      <c r="Y50" s="70"/>
+      <c r="Z50" s="70"/>
+      <c r="AA50" s="70"/>
+      <c r="AB50" s="70"/>
+      <c r="AC50" s="70"/>
+      <c r="AD50" s="70"/>
+      <c r="AE50" s="70"/>
+      <c r="AF50" s="70"/>
+      <c r="AG50" s="70"/>
+      <c r="AH50" s="70"/>
+      <c r="AI50" s="70"/>
+      <c r="AJ50" s="70"/>
       <c r="AM50" s="7"/>
       <c r="AQ50" s="23"/>
       <c r="AR50" s="23"/>
       <c r="BC50" s="23"/>
       <c r="BD50" s="23"/>
       <c r="BE50" s="23"/>
       <c r="BF50" s="23"/>
       <c r="BG50" s="23"/>
       <c r="BH50" s="23"/>
       <c r="BI50" s="23"/>
       <c r="BJ50" s="23"/>
       <c r="BK50" s="23"/>
       <c r="BL50" s="23"/>
       <c r="BM50" s="23"/>
       <c r="BN50" s="23"/>
       <c r="BO50" s="23"/>
       <c r="BP50" s="23"/>
       <c r="BQ50" s="23"/>
       <c r="BR50" s="23"/>
       <c r="BS50" s="23"/>
       <c r="BT50" s="23"/>
       <c r="BU50" s="23"/>
     </row>
     <row r="51" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B51" s="30"/>
       <c r="C51" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="D51" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ51" s="46"/>
+      <c r="D51" s="42"/>
+      <c r="E51" s="42"/>
+      <c r="F51" s="43"/>
+      <c r="G51" s="44"/>
+      <c r="H51" s="45"/>
+      <c r="I51" s="45"/>
+      <c r="J51" s="45"/>
+      <c r="K51" s="45"/>
+      <c r="L51" s="46"/>
+      <c r="M51" s="45"/>
+      <c r="N51" s="45"/>
+      <c r="O51" s="45"/>
+      <c r="P51" s="47"/>
+      <c r="Q51" s="70"/>
+      <c r="R51" s="70"/>
+      <c r="S51" s="70"/>
+      <c r="T51" s="70"/>
+      <c r="U51" s="70"/>
+      <c r="V51" s="70"/>
+      <c r="W51" s="70"/>
+      <c r="X51" s="70"/>
+      <c r="Y51" s="70"/>
+      <c r="Z51" s="70"/>
+      <c r="AA51" s="70"/>
+      <c r="AB51" s="70"/>
+      <c r="AC51" s="70"/>
+      <c r="AD51" s="70"/>
+      <c r="AE51" s="70"/>
+      <c r="AF51" s="70"/>
+      <c r="AG51" s="70"/>
+      <c r="AH51" s="70"/>
+      <c r="AI51" s="70"/>
+      <c r="AJ51" s="70"/>
       <c r="AM51" s="7"/>
       <c r="AQ51" s="23"/>
       <c r="AR51" s="23"/>
       <c r="BC51" s="23"/>
       <c r="BD51" s="23"/>
       <c r="BE51" s="23"/>
       <c r="BF51" s="23"/>
       <c r="BG51" s="23"/>
       <c r="BH51" s="23"/>
       <c r="BI51" s="23"/>
       <c r="BJ51" s="23"/>
       <c r="BK51" s="23"/>
       <c r="BL51" s="23"/>
       <c r="BM51" s="23"/>
       <c r="BN51" s="23"/>
       <c r="BO51" s="23"/>
       <c r="BP51" s="23"/>
       <c r="BQ51" s="23"/>
       <c r="BR51" s="23"/>
       <c r="BS51" s="23"/>
       <c r="BT51" s="23"/>
       <c r="BU51" s="23"/>
     </row>
     <row r="52" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="30"/>
       <c r="C52" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="D52" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ52" s="46"/>
+      <c r="D52" s="42"/>
+      <c r="E52" s="42"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="44"/>
+      <c r="H52" s="45"/>
+      <c r="I52" s="45"/>
+      <c r="J52" s="45"/>
+      <c r="K52" s="45"/>
+      <c r="L52" s="46"/>
+      <c r="M52" s="45"/>
+      <c r="N52" s="45"/>
+      <c r="O52" s="45"/>
+      <c r="P52" s="47"/>
+      <c r="Q52" s="70"/>
+      <c r="R52" s="70"/>
+      <c r="S52" s="70"/>
+      <c r="T52" s="70"/>
+      <c r="U52" s="70"/>
+      <c r="V52" s="70"/>
+      <c r="W52" s="70"/>
+      <c r="X52" s="70"/>
+      <c r="Y52" s="70"/>
+      <c r="Z52" s="70"/>
+      <c r="AA52" s="70"/>
+      <c r="AB52" s="70"/>
+      <c r="AC52" s="70"/>
+      <c r="AD52" s="70"/>
+      <c r="AE52" s="70"/>
+      <c r="AF52" s="70"/>
+      <c r="AG52" s="70"/>
+      <c r="AH52" s="70"/>
+      <c r="AI52" s="70"/>
+      <c r="AJ52" s="70"/>
       <c r="AM52" s="7"/>
       <c r="AQ52" s="23"/>
       <c r="AR52" s="23"/>
       <c r="BC52" s="23"/>
       <c r="BD52" s="23"/>
       <c r="BE52" s="23"/>
       <c r="BF52" s="23"/>
       <c r="BG52" s="23"/>
       <c r="BH52" s="23"/>
       <c r="BI52" s="23"/>
       <c r="BJ52" s="23"/>
       <c r="BK52" s="23"/>
       <c r="BL52" s="23"/>
       <c r="BM52" s="23"/>
       <c r="BN52" s="23"/>
       <c r="BO52" s="23"/>
       <c r="BP52" s="23"/>
       <c r="BQ52" s="23"/>
       <c r="BR52" s="23"/>
       <c r="BS52" s="23"/>
       <c r="BT52" s="23"/>
       <c r="BU52" s="23"/>
     </row>
     <row r="53" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="30"/>
       <c r="C53" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="D53" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ53" s="46"/>
+      <c r="D53" s="42"/>
+      <c r="E53" s="42"/>
+      <c r="F53" s="43"/>
+      <c r="G53" s="44"/>
+      <c r="H53" s="45"/>
+      <c r="I53" s="45"/>
+      <c r="J53" s="45"/>
+      <c r="K53" s="45"/>
+      <c r="L53" s="46"/>
+      <c r="M53" s="45"/>
+      <c r="N53" s="45"/>
+      <c r="O53" s="45"/>
+      <c r="P53" s="47"/>
+      <c r="Q53" s="70"/>
+      <c r="R53" s="70"/>
+      <c r="S53" s="70"/>
+      <c r="T53" s="70"/>
+      <c r="U53" s="70"/>
+      <c r="V53" s="70"/>
+      <c r="W53" s="70"/>
+      <c r="X53" s="70"/>
+      <c r="Y53" s="70"/>
+      <c r="Z53" s="70"/>
+      <c r="AA53" s="70"/>
+      <c r="AB53" s="70"/>
+      <c r="AC53" s="70"/>
+      <c r="AD53" s="70"/>
+      <c r="AE53" s="70"/>
+      <c r="AF53" s="70"/>
+      <c r="AG53" s="70"/>
+      <c r="AH53" s="70"/>
+      <c r="AI53" s="70"/>
+      <c r="AJ53" s="70"/>
       <c r="AM53" s="7"/>
       <c r="AQ53" s="23"/>
       <c r="AR53" s="23"/>
       <c r="BC53" s="23"/>
       <c r="BD53" s="23"/>
       <c r="BE53" s="23"/>
       <c r="BF53" s="23"/>
       <c r="BG53" s="23"/>
       <c r="BH53" s="23"/>
       <c r="BI53" s="23"/>
       <c r="BJ53" s="23"/>
       <c r="BK53" s="23"/>
       <c r="BL53" s="23"/>
       <c r="BM53" s="23"/>
       <c r="BN53" s="23"/>
       <c r="BO53" s="23"/>
       <c r="BP53" s="23"/>
       <c r="BQ53" s="23"/>
       <c r="BR53" s="23"/>
       <c r="BS53" s="23"/>
       <c r="BT53" s="23"/>
       <c r="BU53" s="23"/>
     </row>
     <row r="54" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="30"/>
       <c r="C54" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="D54" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ54" s="46"/>
+      <c r="D54" s="42"/>
+      <c r="E54" s="42"/>
+      <c r="F54" s="43"/>
+      <c r="G54" s="44"/>
+      <c r="H54" s="45"/>
+      <c r="I54" s="45"/>
+      <c r="J54" s="45"/>
+      <c r="K54" s="45"/>
+      <c r="L54" s="46"/>
+      <c r="M54" s="45"/>
+      <c r="N54" s="45"/>
+      <c r="O54" s="45"/>
+      <c r="P54" s="47"/>
+      <c r="Q54" s="70"/>
+      <c r="R54" s="70"/>
+      <c r="S54" s="70"/>
+      <c r="T54" s="70"/>
+      <c r="U54" s="70"/>
+      <c r="V54" s="70"/>
+      <c r="W54" s="70"/>
+      <c r="X54" s="70"/>
+      <c r="Y54" s="70"/>
+      <c r="Z54" s="70"/>
+      <c r="AA54" s="70"/>
+      <c r="AB54" s="70"/>
+      <c r="AC54" s="70"/>
+      <c r="AD54" s="70"/>
+      <c r="AE54" s="70"/>
+      <c r="AF54" s="70"/>
+      <c r="AG54" s="70"/>
+      <c r="AH54" s="70"/>
+      <c r="AI54" s="70"/>
+      <c r="AJ54" s="70"/>
       <c r="AM54" s="7"/>
       <c r="AQ54" s="23"/>
       <c r="AR54" s="23"/>
       <c r="BC54" s="23"/>
       <c r="BD54" s="23"/>
       <c r="BE54" s="23"/>
       <c r="BF54" s="23"/>
       <c r="BG54" s="23"/>
       <c r="BH54" s="23"/>
       <c r="BI54" s="23"/>
       <c r="BJ54" s="23"/>
       <c r="BK54" s="23"/>
       <c r="BL54" s="23"/>
       <c r="BM54" s="23"/>
       <c r="BN54" s="23"/>
       <c r="BO54" s="23"/>
       <c r="BP54" s="23"/>
       <c r="BQ54" s="23"/>
       <c r="BR54" s="23"/>
       <c r="BS54" s="23"/>
       <c r="BT54" s="23"/>
       <c r="BU54" s="23"/>
     </row>
     <row r="55" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B55" s="30"/>
       <c r="C55" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="D55" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ55" s="46"/>
+      <c r="D55" s="42"/>
+      <c r="E55" s="42"/>
+      <c r="F55" s="43"/>
+      <c r="G55" s="44"/>
+      <c r="H55" s="45"/>
+      <c r="I55" s="45"/>
+      <c r="J55" s="45"/>
+      <c r="K55" s="45"/>
+      <c r="L55" s="46"/>
+      <c r="M55" s="45"/>
+      <c r="N55" s="45"/>
+      <c r="O55" s="45"/>
+      <c r="P55" s="47"/>
+      <c r="Q55" s="70"/>
+      <c r="R55" s="70"/>
+      <c r="S55" s="70"/>
+      <c r="T55" s="70"/>
+      <c r="U55" s="70"/>
+      <c r="V55" s="70"/>
+      <c r="W55" s="70"/>
+      <c r="X55" s="70"/>
+      <c r="Y55" s="70"/>
+      <c r="Z55" s="70"/>
+      <c r="AA55" s="70"/>
+      <c r="AB55" s="70"/>
+      <c r="AC55" s="70"/>
+      <c r="AD55" s="70"/>
+      <c r="AE55" s="70"/>
+      <c r="AF55" s="70"/>
+      <c r="AG55" s="70"/>
+      <c r="AH55" s="70"/>
+      <c r="AI55" s="70"/>
+      <c r="AJ55" s="70"/>
       <c r="AM55" s="7"/>
       <c r="AQ55" s="23"/>
       <c r="AR55" s="23"/>
       <c r="BC55" s="23"/>
       <c r="BD55" s="23"/>
       <c r="BE55" s="23"/>
       <c r="BF55" s="23"/>
       <c r="BG55" s="23"/>
       <c r="BH55" s="23"/>
       <c r="BI55" s="23"/>
       <c r="BJ55" s="23"/>
       <c r="BK55" s="23"/>
       <c r="BL55" s="23"/>
       <c r="BM55" s="23"/>
       <c r="BN55" s="23"/>
       <c r="BO55" s="23"/>
       <c r="BP55" s="23"/>
       <c r="BQ55" s="23"/>
       <c r="BR55" s="23"/>
       <c r="BS55" s="23"/>
       <c r="BT55" s="23"/>
       <c r="BU55" s="23"/>
     </row>
     <row r="56" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="30"/>
       <c r="C56" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="D56" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ56" s="46"/>
+      <c r="D56" s="42"/>
+      <c r="E56" s="42"/>
+      <c r="F56" s="43"/>
+      <c r="G56" s="44"/>
+      <c r="H56" s="45"/>
+      <c r="I56" s="45"/>
+      <c r="J56" s="45"/>
+      <c r="K56" s="45"/>
+      <c r="L56" s="46"/>
+      <c r="M56" s="45"/>
+      <c r="N56" s="45"/>
+      <c r="O56" s="45"/>
+      <c r="P56" s="47"/>
+      <c r="Q56" s="70"/>
+      <c r="R56" s="70"/>
+      <c r="S56" s="70"/>
+      <c r="T56" s="70"/>
+      <c r="U56" s="70"/>
+      <c r="V56" s="70"/>
+      <c r="W56" s="70"/>
+      <c r="X56" s="70"/>
+      <c r="Y56" s="70"/>
+      <c r="Z56" s="70"/>
+      <c r="AA56" s="70"/>
+      <c r="AB56" s="70"/>
+      <c r="AC56" s="70"/>
+      <c r="AD56" s="70"/>
+      <c r="AE56" s="70"/>
+      <c r="AF56" s="70"/>
+      <c r="AG56" s="70"/>
+      <c r="AH56" s="70"/>
+      <c r="AI56" s="70"/>
+      <c r="AJ56" s="70"/>
       <c r="AM56" s="7"/>
       <c r="AQ56" s="23"/>
       <c r="AR56" s="23"/>
       <c r="BC56" s="23"/>
       <c r="BD56" s="23"/>
       <c r="BE56" s="23"/>
       <c r="BF56" s="23"/>
       <c r="BG56" s="23"/>
       <c r="BH56" s="23"/>
       <c r="BI56" s="23"/>
       <c r="BJ56" s="23"/>
       <c r="BK56" s="23"/>
       <c r="BL56" s="23"/>
       <c r="BM56" s="23"/>
       <c r="BN56" s="23"/>
       <c r="BO56" s="23"/>
       <c r="BP56" s="23"/>
       <c r="BQ56" s="23"/>
       <c r="BR56" s="23"/>
       <c r="BS56" s="23"/>
       <c r="BT56" s="23"/>
       <c r="BU56" s="23"/>
     </row>
     <row r="57" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B57" s="30"/>
       <c r="C57" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="D57" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ57" s="46"/>
+      <c r="D57" s="42"/>
+      <c r="E57" s="42"/>
+      <c r="F57" s="43"/>
+      <c r="G57" s="44"/>
+      <c r="H57" s="45"/>
+      <c r="I57" s="45"/>
+      <c r="J57" s="45"/>
+      <c r="K57" s="45"/>
+      <c r="L57" s="46"/>
+      <c r="M57" s="45"/>
+      <c r="N57" s="45"/>
+      <c r="O57" s="45"/>
+      <c r="P57" s="47"/>
+      <c r="Q57" s="70"/>
+      <c r="R57" s="70"/>
+      <c r="S57" s="70"/>
+      <c r="T57" s="70"/>
+      <c r="U57" s="70"/>
+      <c r="V57" s="70"/>
+      <c r="W57" s="70"/>
+      <c r="X57" s="70"/>
+      <c r="Y57" s="70"/>
+      <c r="Z57" s="70"/>
+      <c r="AA57" s="70"/>
+      <c r="AB57" s="70"/>
+      <c r="AC57" s="70"/>
+      <c r="AD57" s="70"/>
+      <c r="AE57" s="70"/>
+      <c r="AF57" s="70"/>
+      <c r="AG57" s="70"/>
+      <c r="AH57" s="70"/>
+      <c r="AI57" s="70"/>
+      <c r="AJ57" s="70"/>
       <c r="AM57" s="7"/>
       <c r="AQ57" s="23"/>
       <c r="AR57" s="23"/>
       <c r="BC57" s="23"/>
       <c r="BD57" s="23"/>
       <c r="BE57" s="23"/>
       <c r="BF57" s="23"/>
       <c r="BG57" s="23"/>
       <c r="BH57" s="23"/>
       <c r="BI57" s="23"/>
       <c r="BJ57" s="23"/>
       <c r="BK57" s="23"/>
       <c r="BL57" s="23"/>
       <c r="BM57" s="23"/>
       <c r="BN57" s="23"/>
       <c r="BO57" s="23"/>
       <c r="BP57" s="23"/>
       <c r="BQ57" s="23"/>
       <c r="BR57" s="23"/>
       <c r="BS57" s="23"/>
       <c r="BT57" s="23"/>
       <c r="BU57" s="23"/>
     </row>
     <row r="58" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B58" s="30"/>
       <c r="C58" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="D58" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ58" s="46"/>
+      <c r="D58" s="42"/>
+      <c r="E58" s="42"/>
+      <c r="F58" s="43"/>
+      <c r="G58" s="44"/>
+      <c r="H58" s="45"/>
+      <c r="I58" s="45"/>
+      <c r="J58" s="45"/>
+      <c r="K58" s="45"/>
+      <c r="L58" s="46"/>
+      <c r="M58" s="45"/>
+      <c r="N58" s="45"/>
+      <c r="O58" s="45"/>
+      <c r="P58" s="47"/>
+      <c r="Q58" s="70"/>
+      <c r="R58" s="70"/>
+      <c r="S58" s="70"/>
+      <c r="T58" s="70"/>
+      <c r="U58" s="70"/>
+      <c r="V58" s="70"/>
+      <c r="W58" s="70"/>
+      <c r="X58" s="70"/>
+      <c r="Y58" s="70"/>
+      <c r="Z58" s="70"/>
+      <c r="AA58" s="70"/>
+      <c r="AB58" s="70"/>
+      <c r="AC58" s="70"/>
+      <c r="AD58" s="70"/>
+      <c r="AE58" s="70"/>
+      <c r="AF58" s="70"/>
+      <c r="AG58" s="70"/>
+      <c r="AH58" s="70"/>
+      <c r="AI58" s="70"/>
+      <c r="AJ58" s="70"/>
       <c r="AM58" s="7"/>
       <c r="AQ58" s="23"/>
       <c r="AR58" s="23"/>
       <c r="BC58" s="23"/>
       <c r="BD58" s="23"/>
       <c r="BE58" s="23"/>
       <c r="BF58" s="23"/>
       <c r="BG58" s="23"/>
       <c r="BH58" s="23"/>
       <c r="BI58" s="23"/>
       <c r="BJ58" s="23"/>
       <c r="BK58" s="23"/>
       <c r="BL58" s="23"/>
       <c r="BM58" s="23"/>
       <c r="BN58" s="23"/>
       <c r="BO58" s="23"/>
       <c r="BP58" s="23"/>
       <c r="BQ58" s="23"/>
       <c r="BR58" s="23"/>
       <c r="BS58" s="23"/>
       <c r="BT58" s="23"/>
       <c r="BU58" s="23"/>
     </row>
     <row r="59" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="30"/>
       <c r="C59" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="D59" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ59" s="46"/>
+      <c r="D59" s="42"/>
+      <c r="E59" s="42"/>
+      <c r="F59" s="43"/>
+      <c r="G59" s="44"/>
+      <c r="H59" s="45"/>
+      <c r="I59" s="45"/>
+      <c r="J59" s="45"/>
+      <c r="K59" s="45"/>
+      <c r="L59" s="46"/>
+      <c r="M59" s="45"/>
+      <c r="N59" s="45"/>
+      <c r="O59" s="45"/>
+      <c r="P59" s="47"/>
+      <c r="Q59" s="70"/>
+      <c r="R59" s="70"/>
+      <c r="S59" s="70"/>
+      <c r="T59" s="70"/>
+      <c r="U59" s="70"/>
+      <c r="V59" s="70"/>
+      <c r="W59" s="70"/>
+      <c r="X59" s="70"/>
+      <c r="Y59" s="70"/>
+      <c r="Z59" s="70"/>
+      <c r="AA59" s="70"/>
+      <c r="AB59" s="70"/>
+      <c r="AC59" s="70"/>
+      <c r="AD59" s="70"/>
+      <c r="AE59" s="70"/>
+      <c r="AF59" s="70"/>
+      <c r="AG59" s="70"/>
+      <c r="AH59" s="70"/>
+      <c r="AI59" s="70"/>
+      <c r="AJ59" s="70"/>
       <c r="AM59" s="7"/>
       <c r="AQ59" s="23"/>
       <c r="AR59" s="23"/>
       <c r="BC59" s="23"/>
       <c r="BD59" s="23"/>
       <c r="BE59" s="23"/>
       <c r="BF59" s="23"/>
       <c r="BG59" s="23"/>
       <c r="BH59" s="23"/>
       <c r="BI59" s="23"/>
       <c r="BJ59" s="23"/>
       <c r="BK59" s="23"/>
       <c r="BL59" s="23"/>
       <c r="BM59" s="23"/>
       <c r="BN59" s="23"/>
       <c r="BO59" s="23"/>
       <c r="BP59" s="23"/>
       <c r="BQ59" s="23"/>
       <c r="BR59" s="23"/>
       <c r="BS59" s="23"/>
       <c r="BT59" s="23"/>
       <c r="BU59" s="23"/>
     </row>
     <row r="60" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B60" s="30"/>
       <c r="C60" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="D60" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ60" s="46"/>
+      <c r="D60" s="42"/>
+      <c r="E60" s="42"/>
+      <c r="F60" s="43"/>
+      <c r="G60" s="44"/>
+      <c r="H60" s="45"/>
+      <c r="I60" s="45"/>
+      <c r="J60" s="45"/>
+      <c r="K60" s="45"/>
+      <c r="L60" s="46"/>
+      <c r="M60" s="45"/>
+      <c r="N60" s="45"/>
+      <c r="O60" s="45"/>
+      <c r="P60" s="47"/>
+      <c r="Q60" s="70"/>
+      <c r="R60" s="70"/>
+      <c r="S60" s="70"/>
+      <c r="T60" s="70"/>
+      <c r="U60" s="70"/>
+      <c r="V60" s="70"/>
+      <c r="W60" s="70"/>
+      <c r="X60" s="70"/>
+      <c r="Y60" s="70"/>
+      <c r="Z60" s="70"/>
+      <c r="AA60" s="70"/>
+      <c r="AB60" s="70"/>
+      <c r="AC60" s="70"/>
+      <c r="AD60" s="70"/>
+      <c r="AE60" s="70"/>
+      <c r="AF60" s="70"/>
+      <c r="AG60" s="70"/>
+      <c r="AH60" s="70"/>
+      <c r="AI60" s="70"/>
+      <c r="AJ60" s="70"/>
       <c r="AM60" s="7"/>
       <c r="AQ60" s="23"/>
       <c r="AR60" s="23"/>
       <c r="BC60" s="23"/>
       <c r="BD60" s="23"/>
       <c r="BE60" s="23"/>
       <c r="BF60" s="23"/>
       <c r="BG60" s="23"/>
       <c r="BH60" s="23"/>
       <c r="BI60" s="23"/>
       <c r="BJ60" s="23"/>
       <c r="BK60" s="23"/>
       <c r="BL60" s="23"/>
       <c r="BM60" s="23"/>
       <c r="BN60" s="23"/>
       <c r="BO60" s="23"/>
       <c r="BP60" s="23"/>
       <c r="BQ60" s="23"/>
       <c r="BR60" s="23"/>
       <c r="BS60" s="23"/>
       <c r="BT60" s="23"/>
       <c r="BU60" s="23"/>
     </row>
     <row r="61" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B61" s="30"/>
       <c r="C61" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="D61" s="40"/>
-[...31 lines deleted...]
-      <c r="AJ61" s="46"/>
+      <c r="D61" s="42"/>
+      <c r="E61" s="42"/>
+      <c r="F61" s="43"/>
+      <c r="G61" s="44"/>
+      <c r="H61" s="45"/>
+      <c r="I61" s="45"/>
+      <c r="J61" s="45"/>
+      <c r="K61" s="45"/>
+      <c r="L61" s="46"/>
+      <c r="M61" s="45"/>
+      <c r="N61" s="45"/>
+      <c r="O61" s="45"/>
+      <c r="P61" s="47"/>
+      <c r="Q61" s="70"/>
+      <c r="R61" s="70"/>
+      <c r="S61" s="70"/>
+      <c r="T61" s="70"/>
+      <c r="U61" s="70"/>
+      <c r="V61" s="70"/>
+      <c r="W61" s="70"/>
+      <c r="X61" s="70"/>
+      <c r="Y61" s="70"/>
+      <c r="Z61" s="70"/>
+      <c r="AA61" s="70"/>
+      <c r="AB61" s="70"/>
+      <c r="AC61" s="70"/>
+      <c r="AD61" s="70"/>
+      <c r="AE61" s="70"/>
+      <c r="AF61" s="70"/>
+      <c r="AG61" s="70"/>
+      <c r="AH61" s="70"/>
+      <c r="AI61" s="70"/>
+      <c r="AJ61" s="70"/>
       <c r="AM61" s="7"/>
       <c r="AQ61" s="23"/>
       <c r="AR61" s="23"/>
       <c r="BC61" s="23"/>
       <c r="BD61" s="23"/>
       <c r="BE61" s="23"/>
       <c r="BF61" s="23"/>
       <c r="BG61" s="23"/>
       <c r="BH61" s="23"/>
       <c r="BI61" s="23"/>
       <c r="BJ61" s="23"/>
       <c r="BK61" s="23"/>
       <c r="BL61" s="23"/>
       <c r="BM61" s="23"/>
       <c r="BN61" s="23"/>
       <c r="BO61" s="23"/>
       <c r="BP61" s="23"/>
       <c r="BQ61" s="23"/>
       <c r="BR61" s="23"/>
       <c r="BS61" s="23"/>
       <c r="BT61" s="23"/>
       <c r="BU61" s="23"/>
     </row>
     <row r="62" spans="1:73" ht="6.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A62" s="3"/>
@@ -5123,313 +5089,313 @@
       <c r="W62" s="3"/>
       <c r="X62" s="3"/>
       <c r="Y62" s="3"/>
       <c r="Z62" s="3"/>
       <c r="AA62" s="3"/>
       <c r="AB62" s="3"/>
       <c r="AC62" s="3"/>
       <c r="AD62" s="3"/>
       <c r="AE62" s="3"/>
       <c r="AF62" s="3"/>
       <c r="AG62" s="3"/>
       <c r="AH62" s="3"/>
       <c r="AI62" s="3"/>
       <c r="AJ62" s="3"/>
       <c r="AK62" s="3"/>
       <c r="AL62" s="3"/>
       <c r="AM62" s="3"/>
       <c r="AN62" s="3"/>
       <c r="AO62" s="3"/>
       <c r="AP62" s="26"/>
       <c r="AQ62" s="3"/>
       <c r="AR62" s="3"/>
       <c r="AS62" s="3"/>
     </row>
     <row r="63" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="J63" s="62" t="s">
+      <c r="J63" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="K63" s="63"/>
-[...16 lines deleted...]
-      <c r="AB63" s="64"/>
+      <c r="K63" s="50"/>
+      <c r="L63" s="50"/>
+      <c r="M63" s="50"/>
+      <c r="N63" s="50"/>
+      <c r="O63" s="50"/>
+      <c r="P63" s="50"/>
+      <c r="Q63" s="50"/>
+      <c r="R63" s="50"/>
+      <c r="S63" s="50"/>
+      <c r="T63" s="50"/>
+      <c r="U63" s="50"/>
+      <c r="V63" s="50"/>
+      <c r="W63" s="50"/>
+      <c r="X63" s="50"/>
+      <c r="Y63" s="50"/>
+      <c r="Z63" s="50"/>
+      <c r="AA63" s="50"/>
+      <c r="AB63" s="51"/>
       <c r="AQ63" s="5"/>
       <c r="AR63" s="5"/>
       <c r="AW63" s="1"/>
       <c r="AX63" s="1"/>
       <c r="AY63" s="1"/>
     </row>
     <row r="64" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="J64" s="65" t="s">
+      <c r="J64" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="K64" s="66"/>
-[...16 lines deleted...]
-      <c r="AB64" s="67"/>
+      <c r="K64" s="53"/>
+      <c r="L64" s="53"/>
+      <c r="M64" s="53"/>
+      <c r="N64" s="53"/>
+      <c r="O64" s="53"/>
+      <c r="P64" s="53"/>
+      <c r="Q64" s="53"/>
+      <c r="R64" s="53"/>
+      <c r="S64" s="53"/>
+      <c r="T64" s="53"/>
+      <c r="U64" s="53"/>
+      <c r="V64" s="53"/>
+      <c r="W64" s="53"/>
+      <c r="X64" s="53"/>
+      <c r="Y64" s="53"/>
+      <c r="Z64" s="53"/>
+      <c r="AA64" s="53"/>
+      <c r="AB64" s="54"/>
       <c r="AQ64" s="5"/>
       <c r="AR64" s="5"/>
       <c r="AW64" s="1"/>
       <c r="AX64" s="1"/>
       <c r="AY64" s="1"/>
     </row>
     <row r="65" spans="10:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="J65" s="65" t="s">
+      <c r="J65" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="K65" s="66"/>
-[...16 lines deleted...]
-      <c r="AB65" s="67"/>
+      <c r="K65" s="53"/>
+      <c r="L65" s="53"/>
+      <c r="M65" s="53"/>
+      <c r="N65" s="53"/>
+      <c r="O65" s="53"/>
+      <c r="P65" s="53"/>
+      <c r="Q65" s="53"/>
+      <c r="R65" s="53"/>
+      <c r="S65" s="53"/>
+      <c r="T65" s="53"/>
+      <c r="U65" s="53"/>
+      <c r="V65" s="53"/>
+      <c r="W65" s="53"/>
+      <c r="X65" s="53"/>
+      <c r="Y65" s="53"/>
+      <c r="Z65" s="53"/>
+      <c r="AA65" s="53"/>
+      <c r="AB65" s="54"/>
       <c r="AQ65" s="5"/>
       <c r="AR65" s="5"/>
       <c r="AW65" s="1"/>
       <c r="AX65" s="1"/>
       <c r="AY65" s="1"/>
     </row>
     <row r="66" spans="10:51" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="J66" s="68" t="s">
+      <c r="J66" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="K66" s="69"/>
-[...16 lines deleted...]
-      <c r="AB66" s="70"/>
+      <c r="K66" s="56"/>
+      <c r="L66" s="56"/>
+      <c r="M66" s="56"/>
+      <c r="N66" s="56"/>
+      <c r="O66" s="56"/>
+      <c r="P66" s="56"/>
+      <c r="Q66" s="56"/>
+      <c r="R66" s="56"/>
+      <c r="S66" s="56"/>
+      <c r="T66" s="56"/>
+      <c r="U66" s="56"/>
+      <c r="V66" s="56"/>
+      <c r="W66" s="56"/>
+      <c r="X66" s="56"/>
+      <c r="Y66" s="56"/>
+      <c r="Z66" s="56"/>
+      <c r="AA66" s="56"/>
+      <c r="AB66" s="57"/>
       <c r="AQ66" s="5"/>
       <c r="AR66" s="5"/>
       <c r="AW66" s="1"/>
       <c r="AX66" s="1"/>
       <c r="AY66" s="1"/>
     </row>
     <row r="67" spans="10:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AG67" s="61" t="s">
-[...6 lines deleted...]
-      <c r="AL67" s="61"/>
+      <c r="AG67" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="AH67" s="48"/>
+      <c r="AI67" s="48"/>
+      <c r="AJ67" s="48"/>
+      <c r="AK67" s="48"/>
+      <c r="AL67" s="48"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" insertRows="0" deleteRows="0"/>
   <mergeCells count="139">
-    <mergeCell ref="D41:F41"/>
-[...13 lines deleted...]
-    <mergeCell ref="L43:P43"/>
+    <mergeCell ref="D61:F61"/>
+    <mergeCell ref="G61:K61"/>
+    <mergeCell ref="L61:P61"/>
+    <mergeCell ref="Q61:Z61"/>
+    <mergeCell ref="AA61:AJ61"/>
+    <mergeCell ref="D60:F60"/>
+    <mergeCell ref="G60:K60"/>
+    <mergeCell ref="L60:P60"/>
+    <mergeCell ref="Q60:Z60"/>
+    <mergeCell ref="AA60:AJ60"/>
+    <mergeCell ref="D59:F59"/>
+    <mergeCell ref="G59:K59"/>
+    <mergeCell ref="L59:P59"/>
+    <mergeCell ref="Q59:Z59"/>
+    <mergeCell ref="AA59:AJ59"/>
+    <mergeCell ref="D58:F58"/>
+    <mergeCell ref="G58:K58"/>
+    <mergeCell ref="L58:P58"/>
+    <mergeCell ref="Q58:Z58"/>
+    <mergeCell ref="AA58:AJ58"/>
+    <mergeCell ref="D57:F57"/>
+    <mergeCell ref="G57:K57"/>
+    <mergeCell ref="L57:P57"/>
+    <mergeCell ref="Q57:Z57"/>
+    <mergeCell ref="AA57:AJ57"/>
+    <mergeCell ref="D56:F56"/>
+    <mergeCell ref="G56:K56"/>
+    <mergeCell ref="L56:P56"/>
+    <mergeCell ref="Q56:Z56"/>
+    <mergeCell ref="AA56:AJ56"/>
+    <mergeCell ref="D55:F55"/>
+    <mergeCell ref="G55:K55"/>
+    <mergeCell ref="L55:P55"/>
+    <mergeCell ref="Q55:Z55"/>
+    <mergeCell ref="AA55:AJ55"/>
+    <mergeCell ref="D54:F54"/>
+    <mergeCell ref="G54:K54"/>
+    <mergeCell ref="L54:P54"/>
+    <mergeCell ref="Q54:Z54"/>
+    <mergeCell ref="AA54:AJ54"/>
+    <mergeCell ref="AA45:AJ45"/>
+    <mergeCell ref="Q44:Z44"/>
+    <mergeCell ref="Q45:Z45"/>
+    <mergeCell ref="AA46:AJ46"/>
+    <mergeCell ref="AA47:AJ47"/>
+    <mergeCell ref="D53:F53"/>
+    <mergeCell ref="G53:K53"/>
+    <mergeCell ref="L53:P53"/>
+    <mergeCell ref="Q53:Z53"/>
+    <mergeCell ref="AA53:AJ53"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="G52:K52"/>
+    <mergeCell ref="L52:P52"/>
+    <mergeCell ref="Q52:Z52"/>
+    <mergeCell ref="AA52:AJ52"/>
+    <mergeCell ref="AA48:AJ48"/>
+    <mergeCell ref="AA49:AJ49"/>
+    <mergeCell ref="AA50:AJ50"/>
+    <mergeCell ref="AA51:AJ51"/>
+    <mergeCell ref="Q41:Z41"/>
+    <mergeCell ref="Q42:Z42"/>
+    <mergeCell ref="Q43:Z43"/>
+    <mergeCell ref="G51:K51"/>
+    <mergeCell ref="L51:P51"/>
+    <mergeCell ref="Q50:Z50"/>
+    <mergeCell ref="Q51:Z51"/>
+    <mergeCell ref="G48:K48"/>
+    <mergeCell ref="L48:P48"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="L49:P49"/>
+    <mergeCell ref="Q48:Z48"/>
+    <mergeCell ref="Q49:Z49"/>
+    <mergeCell ref="Q46:Z46"/>
+    <mergeCell ref="Q47:Z47"/>
+    <mergeCell ref="G44:K44"/>
+    <mergeCell ref="L44:P44"/>
+    <mergeCell ref="AA41:AJ41"/>
+    <mergeCell ref="AA42:AJ42"/>
+    <mergeCell ref="AA43:AJ43"/>
+    <mergeCell ref="AA44:AJ44"/>
+    <mergeCell ref="A1:AL4"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="C17:H17"/>
+    <mergeCell ref="W6:Y6"/>
+    <mergeCell ref="AA6:AL6"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="J11:AD11"/>
+    <mergeCell ref="J17:AD17"/>
+    <mergeCell ref="A8:AK8"/>
+    <mergeCell ref="B9:AK9"/>
+    <mergeCell ref="J13:AD13"/>
+    <mergeCell ref="C15:AK15"/>
+    <mergeCell ref="C19:I19"/>
+    <mergeCell ref="J19:AD19"/>
+    <mergeCell ref="C25:H25"/>
+    <mergeCell ref="J25:AD25"/>
+    <mergeCell ref="F35:AJ35"/>
+    <mergeCell ref="E36:AJ36"/>
+    <mergeCell ref="F37:AJ37"/>
+    <mergeCell ref="A39:AK39"/>
     <mergeCell ref="AG67:AL67"/>
     <mergeCell ref="J63:AB63"/>
     <mergeCell ref="J64:AB64"/>
     <mergeCell ref="J65:AB65"/>
     <mergeCell ref="J66:AB66"/>
     <mergeCell ref="D43:F43"/>
     <mergeCell ref="C21:H21"/>
     <mergeCell ref="J21:AD21"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="E33:AL33"/>
     <mergeCell ref="E34:AJ34"/>
     <mergeCell ref="C27:AK27"/>
     <mergeCell ref="B30:AK30"/>
     <mergeCell ref="C23:H23"/>
     <mergeCell ref="J23:AD23"/>
     <mergeCell ref="D44:F44"/>
     <mergeCell ref="G41:K41"/>
     <mergeCell ref="G42:K42"/>
     <mergeCell ref="L41:P41"/>
     <mergeCell ref="L42:P42"/>
     <mergeCell ref="D50:F50"/>
     <mergeCell ref="D51:F51"/>
     <mergeCell ref="D47:F47"/>
     <mergeCell ref="D48:F48"/>
-    <mergeCell ref="AA41:AJ41"/>
-[...98 lines deleted...]
-    <mergeCell ref="AA60:AJ60"/>
+    <mergeCell ref="D41:F41"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="D49:F49"/>
+    <mergeCell ref="D46:F46"/>
+    <mergeCell ref="G50:K50"/>
+    <mergeCell ref="L50:P50"/>
+    <mergeCell ref="D45:F45"/>
+    <mergeCell ref="G47:K47"/>
+    <mergeCell ref="L47:P47"/>
+    <mergeCell ref="G45:K45"/>
+    <mergeCell ref="L45:P45"/>
+    <mergeCell ref="G46:K46"/>
+    <mergeCell ref="L46:P46"/>
+    <mergeCell ref="G43:K43"/>
+    <mergeCell ref="L43:P43"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <conditionalFormatting sqref="C19">
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>$J$11="AP：指定参加者"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J19:AD19">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$J$11="AP：指定参加者"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="4">
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J13:AD13" xr:uid="{27184AE3-5CA8-4BBB-9265-36972C267059}">
       <formula1>5</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D42:F61" xr:uid="{E9C893E2-035B-4692-8EDE-2173D2701A57}">
       <formula1>"追加,削除"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J19:AD19" xr:uid="{69376E7C-93AC-4892-8D4E-AA9640CE259A}">
       <formula1>"自己,委託"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J11:AD11" xr:uid="{81C82800-D540-43E9-9E45-C2F2132D3FF5}">
       <formula1>"AP：指定参加者,AM：管理会社,TB：信託銀行,MM：マーケットメイカー（取引参加者を除く）"</formula1>
     </dataValidation>
@@ -5510,78 +5476,78 @@
                     <xdr:rowOff>76200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4E58564-5E8D-44E1-8B27-6BF42D346728}">
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:10" ht="45" x14ac:dyDescent="0.2">
       <c r="A1" s="38" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B1" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="C1" s="34" t="s">
+      <c r="D1" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="D1" s="34" t="s">
+      <c r="E1" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="E1" s="34" t="s">
+      <c r="F1" s="34" t="s">
         <v>51</v>
       </c>
-      <c r="F1" s="34" t="s">
+      <c r="G1" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="G1" s="34" t="s">
+      <c r="H1" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="H1" s="34" t="s">
+      <c r="I1" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="I1" s="34" t="s">
+      <c r="J1" s="34" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="36" t="str">
         <f>IF('UT-51'!D42="","",'UT-51'!D42)</f>
         <v/>
       </c>
       <c r="B2" s="39">
         <f>'UT-51'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="C2" s="37" t="str">
         <f>IF(I2="","",'UT-51'!J$11)</f>
         <v/>
       </c>
       <c r="D2" s="37" t="str">
         <f>IF(I2="","",'UT-51'!J$13)</f>
         <v/>
       </c>
       <c r="E2" s="37" t="str">
         <f>IF(I2="","",'UT-51'!J$17)</f>
         <v/>
       </c>
       <c r="F2" s="37" t="str">
         <f>IF(I2="","",IF(C2="MM：マーケットメイカー（取引参加者を除く）","",'UT-51'!J$19))</f>
@@ -6446,61 +6412,89 @@
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="33"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="33"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="33"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{194db3f9-2286-46b9-ba58-9c0f26e25b2c}" enabled="1" method="Privileged" siteId="{fe7a9aa7-6097-47a2-9163-81d624f8cbfd}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
-  <Application>Microsoft Excel</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>UT-51</vt:lpstr>
+      <vt:lpstr>事務担当者_メンテ台帳</vt:lpstr>
+      <vt:lpstr>'UT-51'!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2023-02-01T06:36:32Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
     <vt:lpwstr>2025-07-14T12:43:06Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>