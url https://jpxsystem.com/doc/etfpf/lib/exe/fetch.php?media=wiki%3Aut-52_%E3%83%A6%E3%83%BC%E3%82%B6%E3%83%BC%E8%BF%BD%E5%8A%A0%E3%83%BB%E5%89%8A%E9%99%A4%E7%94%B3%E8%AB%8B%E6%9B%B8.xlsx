--- v0 (2025-11-23)
+++ v1 (2026-04-24)
@@ -3,58 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E37F34B5-E62D-4EB5-9DED-53528FB41A19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UT-52" sheetId="2" r:id="rId1"/>
     <sheet name="ユーザー登録_メンテ台帳" sheetId="6" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'UT-52'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'UT-52'!$A$1:$AL$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -658,51 +660,51 @@
   <c r="I7" i="6"/>
   <c r="B6" i="6"/>
   <c r="F6" i="6"/>
   <c r="G6" i="6"/>
   <c r="H6" i="6"/>
   <c r="I6" i="6"/>
   <c r="B5" i="6"/>
   <c r="F5" i="6"/>
   <c r="G5" i="6"/>
   <c r="H5" i="6"/>
   <c r="I5" i="6"/>
   <c r="B4" i="6"/>
   <c r="F4" i="6"/>
   <c r="G4" i="6"/>
   <c r="H4" i="6"/>
   <c r="I4" i="6"/>
   <c r="B3" i="6"/>
   <c r="F3" i="6"/>
   <c r="G3" i="6"/>
   <c r="H3" i="6"/>
   <c r="I3" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="76">
   <si>
     <t>メールアドレス</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>https://www.jpx.co.jp/corporate/governance/security/personal-information/</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>* 日本取引所グループの個人情報の取扱いについては、下記のウェブサイトをご参照ください。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2. 同意事項</t>
     <rPh sb="3" eb="5">
       <t>ドウイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>申込日</t>
     <phoneticPr fontId="3"/>
@@ -958,69 +960,50 @@
   <si>
     <t>13</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>＊届出済みの担当者のみ申請可能です。</t>
-[...17 lines deleted...]
-  <si>
     <t>更新依頼日</t>
     <rPh sb="0" eb="2">
       <t>コウシン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イライ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>更新内容</t>
     <rPh sb="0" eb="4">
       <t>コウシンナイヨウ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>ステータス</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>#</t>
@@ -1190,138 +1173,123 @@
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>名</t>
     <rPh sb="0" eb="1">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>権限</t>
     <rPh sb="0" eb="2">
       <t>ケンゲン</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>未反映</t>
     <rPh sb="0" eb="3">
       <t>ミハンエイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>申請は届出を行っている事務連絡担当者のみ可能です。初回登録をする事務連絡担当者を記載してください。(*)</t>
-[...38 lines deleted...]
-  <si>
     <t>メールアドレス
 （削除の場合はユーザーID）</t>
     <rPh sb="9" eb="11">
       <t>サクジョ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>メールアドレス（削除の場合はユーザーID）</t>
     <rPh sb="8" eb="10">
       <t>サクジョ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <r>
       <t>3. 追加・削除するユーザー情報</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（変更の場合は、変更前情報を削除、変更後情報を追加に2行で記載お願いします。）</t>
     </r>
     <rPh sb="3" eb="5">
       <t>ツイカ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>サクジョ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ジョウホウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>v20251009</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>申請は届出済の事務連絡担当者のみ可能です。</t>
+    <rPh sb="0" eb="2">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>トドケデ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>スミ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>レンラク</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>カノウ</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1861,194 +1829,194 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="56" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...17 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{CB6D536F-7D7E-4DC0-BB4F-C27B525594E9}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{62DB4807-4CAC-4DBB-8871-E988CA55038A}"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
       <border>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
@@ -2935,255 +2903,255 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jpxsystem.com/doc/etfpf/doku.php" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/corporate/governance/security/personal-information/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:BT66"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="177" zoomScaleNormal="177" zoomScaleSheetLayoutView="177" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="O6" sqref="O6"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A9" zoomScale="177" zoomScaleNormal="177" zoomScaleSheetLayoutView="177" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="C27" sqref="C27:AK27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="14.1" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="6" width="2.44140625" style="1"/>
     <col min="7" max="10" width="2.44140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="2.44140625" style="1"/>
     <col min="13" max="13" width="2.44140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="2.44140625" style="1"/>
     <col min="15" max="17" width="2.44140625" style="1" customWidth="1"/>
     <col min="18" max="19" width="2.44140625" style="1"/>
     <col min="20" max="24" width="2.44140625" style="1" customWidth="1"/>
     <col min="25" max="31" width="2.44140625" style="1"/>
     <col min="32" max="32" width="2.44140625" style="1" customWidth="1"/>
     <col min="33" max="41" width="2.44140625" style="1"/>
     <col min="42" max="42" width="2.44140625" style="23" customWidth="1"/>
     <col min="43" max="48" width="2.44140625" style="1"/>
     <col min="49" max="51" width="2.44140625" style="5" customWidth="1"/>
     <col min="52" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="66" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="65"/>
-[...35 lines deleted...]
-      <c r="AL1" s="65"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
+      <c r="Z1" s="66"/>
+      <c r="AA1" s="66"/>
+      <c r="AB1" s="66"/>
+      <c r="AC1" s="66"/>
+      <c r="AD1" s="66"/>
+      <c r="AE1" s="66"/>
+      <c r="AF1" s="66"/>
+      <c r="AG1" s="66"/>
+      <c r="AH1" s="66"/>
+      <c r="AI1" s="66"/>
+      <c r="AJ1" s="66"/>
+      <c r="AK1" s="66"/>
+      <c r="AL1" s="66"/>
       <c r="AM1" s="19"/>
       <c r="AN1" s="19"/>
       <c r="AO1" s="19"/>
       <c r="AP1" s="21"/>
       <c r="AQ1" s="19"/>
       <c r="AR1" s="19"/>
       <c r="AS1" s="19"/>
     </row>
     <row r="2" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="65"/>
-[...36 lines deleted...]
-      <c r="AL2" s="65"/>
+      <c r="A2" s="66"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
       <c r="AM2" s="19"/>
       <c r="AN2" s="19"/>
       <c r="AO2" s="19"/>
       <c r="AP2" s="21"/>
       <c r="AQ2" s="19"/>
       <c r="AR2" s="19"/>
       <c r="AS2" s="19"/>
     </row>
     <row r="3" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="65"/>
-[...36 lines deleted...]
-      <c r="AL3" s="65"/>
+      <c r="A3" s="66"/>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="66"/>
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="66"/>
+      <c r="Z3" s="66"/>
+      <c r="AA3" s="66"/>
+      <c r="AB3" s="66"/>
+      <c r="AC3" s="66"/>
+      <c r="AD3" s="66"/>
+      <c r="AE3" s="66"/>
+      <c r="AF3" s="66"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="66"/>
+      <c r="AJ3" s="66"/>
+      <c r="AK3" s="66"/>
+      <c r="AL3" s="66"/>
       <c r="AM3" s="19"/>
       <c r="AN3" s="19"/>
       <c r="AO3" s="19"/>
       <c r="AP3" s="21"/>
       <c r="AQ3" s="19"/>
       <c r="AR3" s="19"/>
       <c r="AS3" s="19"/>
     </row>
     <row r="4" spans="1:51" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="65"/>
-[...36 lines deleted...]
-      <c r="AL4" s="65"/>
+      <c r="A4" s="66"/>
+      <c r="B4" s="66"/>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="66"/>
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="66"/>
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="66"/>
+      <c r="AG4" s="66"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="66"/>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
+      <c r="AL4" s="66"/>
       <c r="AM4" s="19"/>
       <c r="AN4" s="19"/>
       <c r="AO4" s="19"/>
       <c r="AP4" s="21"/>
       <c r="AQ4" s="19"/>
       <c r="AR4" s="19"/>
       <c r="AS4" s="19"/>
     </row>
     <row r="5" spans="1:51" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
@@ -3220,138 +3188,138 @@
         <v>4</v>
       </c>
       <c r="X6" s="67"/>
       <c r="Y6" s="67"/>
       <c r="Z6" s="15"/>
       <c r="AA6" s="68"/>
       <c r="AB6" s="69"/>
       <c r="AC6" s="69"/>
       <c r="AD6" s="69"/>
       <c r="AE6" s="69"/>
       <c r="AF6" s="69"/>
       <c r="AG6" s="69"/>
       <c r="AH6" s="69"/>
       <c r="AI6" s="69"/>
       <c r="AJ6" s="69"/>
       <c r="AK6" s="69"/>
       <c r="AL6" s="69"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AW6" s="1"/>
       <c r="AX6" s="1"/>
       <c r="AY6" s="1"/>
     </row>
     <row r="7" spans="1:51" ht="6.9" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="8" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="61" t="s">
+      <c r="A8" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="61"/>
-[...34 lines deleted...]
-      <c r="AK8" s="61"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="45"/>
+      <c r="Z8" s="45"/>
+      <c r="AA8" s="45"/>
+      <c r="AB8" s="45"/>
+      <c r="AC8" s="45"/>
+      <c r="AD8" s="45"/>
+      <c r="AE8" s="45"/>
+      <c r="AF8" s="45"/>
+      <c r="AG8" s="45"/>
+      <c r="AH8" s="45"/>
+      <c r="AI8" s="45"/>
+      <c r="AJ8" s="45"/>
+      <c r="AK8" s="45"/>
       <c r="AL8" s="20"/>
       <c r="AM8" s="20"/>
       <c r="AN8" s="20"/>
       <c r="AO8" s="20"/>
       <c r="AP8" s="24"/>
       <c r="AQ8" s="20"/>
       <c r="AR8" s="20"/>
       <c r="AS8" s="20"/>
     </row>
     <row r="9" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="10"/>
-      <c r="B9" s="71" t="s">
-[...36 lines deleted...]
-      <c r="AK9" s="71"/>
+      <c r="B9" s="70" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" s="70"/>
+      <c r="D9" s="70"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="70"/>
+      <c r="G9" s="70"/>
+      <c r="H9" s="70"/>
+      <c r="I9" s="70"/>
+      <c r="J9" s="70"/>
+      <c r="K9" s="70"/>
+      <c r="L9" s="70"/>
+      <c r="M9" s="70"/>
+      <c r="N9" s="70"/>
+      <c r="O9" s="70"/>
+      <c r="P9" s="70"/>
+      <c r="Q9" s="70"/>
+      <c r="R9" s="70"/>
+      <c r="S9" s="70"/>
+      <c r="T9" s="70"/>
+      <c r="U9" s="70"/>
+      <c r="V9" s="70"/>
+      <c r="W9" s="70"/>
+      <c r="X9" s="70"/>
+      <c r="Y9" s="70"/>
+      <c r="Z9" s="70"/>
+      <c r="AA9" s="70"/>
+      <c r="AB9" s="70"/>
+      <c r="AC9" s="70"/>
+      <c r="AD9" s="70"/>
+      <c r="AE9" s="70"/>
+      <c r="AF9" s="70"/>
+      <c r="AG9" s="70"/>
+      <c r="AH9" s="70"/>
+      <c r="AI9" s="70"/>
+      <c r="AJ9" s="70"/>
+      <c r="AK9" s="70"/>
       <c r="AL9" s="11"/>
       <c r="AM9" s="11"/>
       <c r="AN9" s="11"/>
       <c r="AO9" s="11"/>
       <c r="AP9" s="25"/>
       <c r="AQ9" s="11"/>
       <c r="AR9" s="10"/>
       <c r="AS9" s="10"/>
     </row>
     <row r="10" spans="1:51" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
@@ -3365,80 +3333,80 @@
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
       <c r="AB10" s="3"/>
       <c r="AC10" s="3"/>
       <c r="AD10" s="3"/>
       <c r="AE10" s="3"/>
       <c r="AF10" s="3"/>
       <c r="AG10" s="3"/>
       <c r="AH10" s="3"/>
       <c r="AI10" s="3"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="26"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
     </row>
     <row r="11" spans="1:51" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C11" s="66" t="s">
+      <c r="C11" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="D11" s="66"/>
-[...3 lines deleted...]
-      <c r="H11" s="66"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
       <c r="I11" s="2"/>
-      <c r="J11" s="70"/>
-[...19 lines deleted...]
-      <c r="AD11" s="70"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
+      <c r="N11" s="43"/>
+      <c r="O11" s="43"/>
+      <c r="P11" s="43"/>
+      <c r="Q11" s="43"/>
+      <c r="R11" s="43"/>
+      <c r="S11" s="43"/>
+      <c r="T11" s="43"/>
+      <c r="U11" s="43"/>
+      <c r="V11" s="43"/>
+      <c r="W11" s="43"/>
+      <c r="X11" s="43"/>
+      <c r="Y11" s="43"/>
+      <c r="Z11" s="43"/>
+      <c r="AA11" s="43"/>
+      <c r="AB11" s="43"/>
+      <c r="AC11" s="43"/>
+      <c r="AD11" s="43"/>
       <c r="AE11" s="3"/>
       <c r="AF11" s="3"/>
       <c r="AG11" s="3"/>
       <c r="AH11" s="3"/>
       <c r="AI11" s="3"/>
       <c r="AJ11" s="3"/>
       <c r="AK11" s="3"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AW11" s="1"/>
       <c r="AX11" s="1"/>
       <c r="AY11" s="1"/>
     </row>
     <row r="12" spans="1:51" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
@@ -3456,706 +3424,704 @@
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
       <c r="AB12" s="3"/>
       <c r="AC12" s="3"/>
       <c r="AD12" s="3"/>
       <c r="AE12" s="3"/>
       <c r="AF12" s="3"/>
       <c r="AG12" s="3"/>
       <c r="AH12" s="3"/>
       <c r="AI12" s="3"/>
       <c r="AJ12" s="3"/>
       <c r="AK12" s="3"/>
       <c r="AL12" s="3"/>
       <c r="AM12" s="3"/>
       <c r="AN12" s="3"/>
       <c r="AO12" s="3"/>
       <c r="AP12" s="26"/>
       <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
     </row>
     <row r="13" spans="1:51" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C13" s="66" t="s">
+      <c r="C13" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="66"/>
-[...3 lines deleted...]
-      <c r="H13" s="66"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
       <c r="I13" s="2"/>
-      <c r="J13" s="70"/>
-[...19 lines deleted...]
-      <c r="AD13" s="70"/>
+      <c r="J13" s="43"/>
+      <c r="K13" s="43"/>
+      <c r="L13" s="43"/>
+      <c r="M13" s="43"/>
+      <c r="N13" s="43"/>
+      <c r="O13" s="43"/>
+      <c r="P13" s="43"/>
+      <c r="Q13" s="43"/>
+      <c r="R13" s="43"/>
+      <c r="S13" s="43"/>
+      <c r="T13" s="43"/>
+      <c r="U13" s="43"/>
+      <c r="V13" s="43"/>
+      <c r="W13" s="43"/>
+      <c r="X13" s="43"/>
+      <c r="Y13" s="43"/>
+      <c r="Z13" s="43"/>
+      <c r="AA13" s="43"/>
+      <c r="AB13" s="43"/>
+      <c r="AC13" s="43"/>
+      <c r="AD13" s="43"/>
       <c r="AE13" s="3"/>
       <c r="AF13" s="3"/>
       <c r="AG13" s="3"/>
       <c r="AH13" s="3"/>
       <c r="AI13" s="3"/>
       <c r="AJ13" s="3"/>
       <c r="AK13" s="3"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AW13" s="1"/>
       <c r="AX13" s="1"/>
       <c r="AY13" s="1"/>
     </row>
     <row r="14" spans="1:51" ht="6.9" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="15" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C15" s="72" t="s">
+      <c r="C15" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="D15" s="72"/>
-[...32 lines deleted...]
-      <c r="AK15" s="72"/>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="48"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="48"/>
+      <c r="I15" s="48"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="48"/>
+      <c r="L15" s="48"/>
+      <c r="M15" s="48"/>
+      <c r="N15" s="48"/>
+      <c r="O15" s="48"/>
+      <c r="P15" s="48"/>
+      <c r="Q15" s="48"/>
+      <c r="R15" s="48"/>
+      <c r="S15" s="48"/>
+      <c r="T15" s="48"/>
+      <c r="U15" s="48"/>
+      <c r="V15" s="48"/>
+      <c r="W15" s="48"/>
+      <c r="X15" s="48"/>
+      <c r="Y15" s="48"/>
+      <c r="Z15" s="48"/>
+      <c r="AA15" s="48"/>
+      <c r="AB15" s="48"/>
+      <c r="AC15" s="48"/>
+      <c r="AD15" s="48"/>
+      <c r="AE15" s="48"/>
+      <c r="AF15" s="48"/>
+      <c r="AG15" s="48"/>
+      <c r="AH15" s="48"/>
+      <c r="AI15" s="48"/>
+      <c r="AJ15" s="48"/>
+      <c r="AK15" s="48"/>
       <c r="AL15" s="17"/>
       <c r="AM15" s="17"/>
       <c r="AN15" s="17"/>
       <c r="AO15" s="17"/>
       <c r="AP15" s="27"/>
       <c r="AQ15" s="17"/>
     </row>
     <row r="16" spans="1:51" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
       <c r="V16" s="16"/>
       <c r="W16" s="16"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
       <c r="AC16" s="16"/>
       <c r="AD16" s="16"/>
       <c r="AE16" s="16"/>
       <c r="AF16" s="16"/>
       <c r="AG16" s="16"/>
       <c r="AH16" s="16"/>
       <c r="AI16" s="16"/>
       <c r="AJ16" s="16"/>
       <c r="AK16" s="16"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AW16" s="1"/>
       <c r="AX16" s="1"/>
       <c r="AY16" s="1"/>
     </row>
     <row r="17" spans="1:51" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C17" s="66" t="s">
+      <c r="C17" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="D17" s="66"/>
-[...3 lines deleted...]
-      <c r="H17" s="66"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
       <c r="I17" s="2"/>
-      <c r="J17" s="70"/>
-[...19 lines deleted...]
-      <c r="AD17" s="70"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
+      <c r="N17" s="43"/>
+      <c r="O17" s="43"/>
+      <c r="P17" s="43"/>
+      <c r="Q17" s="43"/>
+      <c r="R17" s="43"/>
+      <c r="S17" s="43"/>
+      <c r="T17" s="43"/>
+      <c r="U17" s="43"/>
+      <c r="V17" s="43"/>
+      <c r="W17" s="43"/>
+      <c r="X17" s="43"/>
+      <c r="Y17" s="43"/>
+      <c r="Z17" s="43"/>
+      <c r="AA17" s="43"/>
+      <c r="AB17" s="43"/>
+      <c r="AC17" s="43"/>
+      <c r="AD17" s="43"/>
       <c r="AE17" s="3"/>
       <c r="AF17" s="3"/>
       <c r="AG17" s="3"/>
       <c r="AH17" s="3"/>
       <c r="AI17" s="3"/>
       <c r="AJ17" s="3"/>
       <c r="AK17" s="3"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AW17" s="1"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="1"/>
     </row>
     <row r="18" spans="1:51" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="16"/>
       <c r="S18" s="16"/>
       <c r="T18" s="16"/>
       <c r="U18" s="16"/>
       <c r="V18" s="16"/>
       <c r="W18" s="16"/>
       <c r="X18" s="16"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="16"/>
       <c r="AC18" s="16"/>
       <c r="AD18" s="16"/>
       <c r="AE18" s="16"/>
       <c r="AF18" s="16"/>
       <c r="AG18" s="16"/>
       <c r="AH18" s="16"/>
       <c r="AI18" s="16"/>
       <c r="AJ18" s="16"/>
       <c r="AK18" s="16"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AW18" s="1"/>
       <c r="AX18" s="1"/>
       <c r="AY18" s="1"/>
     </row>
     <row r="19" spans="1:51" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C19" s="74" t="s">
+      <c r="C19" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="D19" s="74"/>
-[...25 lines deleted...]
-      <c r="AD19" s="75"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="O19" s="41"/>
+      <c r="P19" s="41"/>
+      <c r="Q19" s="41"/>
+      <c r="R19" s="41"/>
+      <c r="S19" s="41"/>
+      <c r="T19" s="41"/>
+      <c r="U19" s="41"/>
+      <c r="V19" s="41"/>
+      <c r="W19" s="41"/>
+      <c r="X19" s="41"/>
+      <c r="Y19" s="41"/>
+      <c r="Z19" s="41"/>
+      <c r="AA19" s="41"/>
+      <c r="AB19" s="41"/>
+      <c r="AC19" s="41"/>
+      <c r="AD19" s="41"/>
       <c r="AE19" s="3"/>
       <c r="AF19" s="3"/>
       <c r="AG19" s="3"/>
       <c r="AH19" s="3"/>
       <c r="AI19" s="3"/>
       <c r="AJ19" s="3"/>
       <c r="AK19" s="3"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AW19" s="1"/>
       <c r="AX19" s="1"/>
       <c r="AY19" s="1"/>
     </row>
     <row r="20" spans="1:51" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="16"/>
       <c r="R20" s="16"/>
       <c r="S20" s="16"/>
       <c r="T20" s="16"/>
       <c r="U20" s="16"/>
       <c r="V20" s="16"/>
       <c r="W20" s="16"/>
       <c r="X20" s="16"/>
       <c r="Y20" s="16"/>
       <c r="Z20" s="16"/>
       <c r="AA20" s="16"/>
       <c r="AB20" s="16"/>
       <c r="AC20" s="16"/>
       <c r="AD20" s="16"/>
       <c r="AE20" s="16"/>
       <c r="AF20" s="16"/>
       <c r="AG20" s="16"/>
       <c r="AH20" s="16"/>
       <c r="AI20" s="16"/>
       <c r="AJ20" s="16"/>
       <c r="AK20" s="16"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AW20" s="1"/>
       <c r="AX20" s="1"/>
       <c r="AY20" s="1"/>
     </row>
     <row r="21" spans="1:51" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="66" t="s">
+      <c r="C21" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="D21" s="66"/>
-[...3 lines deleted...]
-      <c r="H21" s="66"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
       <c r="I21" s="2"/>
-      <c r="J21" s="70"/>
-[...19 lines deleted...]
-      <c r="AD21" s="70"/>
+      <c r="J21" s="43"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="43"/>
+      <c r="N21" s="43"/>
+      <c r="O21" s="43"/>
+      <c r="P21" s="43"/>
+      <c r="Q21" s="43"/>
+      <c r="R21" s="43"/>
+      <c r="S21" s="43"/>
+      <c r="T21" s="43"/>
+      <c r="U21" s="43"/>
+      <c r="V21" s="43"/>
+      <c r="W21" s="43"/>
+      <c r="X21" s="43"/>
+      <c r="Y21" s="43"/>
+      <c r="Z21" s="43"/>
+      <c r="AA21" s="43"/>
+      <c r="AB21" s="43"/>
+      <c r="AC21" s="43"/>
+      <c r="AD21" s="43"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AW21" s="1"/>
       <c r="AX21" s="1"/>
       <c r="AY21" s="1"/>
     </row>
     <row r="22" spans="1:51" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="16"/>
       <c r="O22" s="16"/>
       <c r="P22" s="16"/>
       <c r="Q22" s="16"/>
       <c r="R22" s="16"/>
       <c r="S22" s="16"/>
       <c r="T22" s="16"/>
       <c r="U22" s="16"/>
       <c r="V22" s="16"/>
       <c r="W22" s="16"/>
       <c r="X22" s="16"/>
       <c r="Y22" s="16"/>
       <c r="Z22" s="16"/>
       <c r="AA22" s="16"/>
       <c r="AB22" s="16"/>
       <c r="AC22" s="16"/>
       <c r="AD22" s="16"/>
       <c r="AE22" s="16"/>
       <c r="AF22" s="16"/>
       <c r="AG22" s="16"/>
       <c r="AH22" s="16"/>
       <c r="AI22" s="16"/>
       <c r="AJ22" s="16"/>
       <c r="AK22" s="16"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AW22" s="1"/>
       <c r="AX22" s="1"/>
       <c r="AY22" s="1"/>
     </row>
     <row r="23" spans="1:51" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C23" s="66" t="s">
+      <c r="C23" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="D23" s="66"/>
-[...3 lines deleted...]
-      <c r="H23" s="66"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
       <c r="I23" s="2"/>
-      <c r="J23" s="70"/>
-[...19 lines deleted...]
-      <c r="AD23" s="70"/>
+      <c r="J23" s="43"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="43"/>
+      <c r="N23" s="43"/>
+      <c r="O23" s="43"/>
+      <c r="P23" s="43"/>
+      <c r="Q23" s="43"/>
+      <c r="R23" s="43"/>
+      <c r="S23" s="43"/>
+      <c r="T23" s="43"/>
+      <c r="U23" s="43"/>
+      <c r="V23" s="43"/>
+      <c r="W23" s="43"/>
+      <c r="X23" s="43"/>
+      <c r="Y23" s="43"/>
+      <c r="Z23" s="43"/>
+      <c r="AA23" s="43"/>
+      <c r="AB23" s="43"/>
+      <c r="AC23" s="43"/>
+      <c r="AD23" s="43"/>
       <c r="AE23" s="3"/>
       <c r="AF23" s="3"/>
       <c r="AG23" s="3"/>
       <c r="AH23" s="3"/>
       <c r="AI23" s="3"/>
       <c r="AJ23" s="3"/>
       <c r="AK23" s="3"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AW23" s="1"/>
       <c r="AX23" s="1"/>
       <c r="AY23" s="1"/>
     </row>
     <row r="24" spans="1:51" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="16"/>
       <c r="O24" s="16"/>
       <c r="P24" s="16"/>
       <c r="Q24" s="16"/>
       <c r="R24" s="16"/>
       <c r="S24" s="16"/>
       <c r="T24" s="16"/>
       <c r="U24" s="16"/>
       <c r="V24" s="16"/>
       <c r="W24" s="16"/>
       <c r="X24" s="16"/>
       <c r="Y24" s="16"/>
       <c r="Z24" s="16"/>
       <c r="AA24" s="16"/>
       <c r="AB24" s="16"/>
       <c r="AC24" s="16"/>
       <c r="AD24" s="16"/>
       <c r="AE24" s="16"/>
       <c r="AF24" s="16"/>
       <c r="AG24" s="16"/>
       <c r="AH24" s="16"/>
       <c r="AI24" s="16"/>
       <c r="AJ24" s="16"/>
       <c r="AK24" s="16"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AW24" s="1"/>
       <c r="AX24" s="1"/>
       <c r="AY24" s="1"/>
     </row>
     <row r="25" spans="1:51" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C25" s="66" t="s">
+      <c r="C25" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="D25" s="66"/>
-[...3 lines deleted...]
-      <c r="H25" s="66"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
       <c r="I25" s="2"/>
-      <c r="J25" s="70"/>
-[...19 lines deleted...]
-      <c r="AD25" s="70"/>
+      <c r="J25" s="43"/>
+      <c r="K25" s="43"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="43"/>
+      <c r="N25" s="43"/>
+      <c r="O25" s="43"/>
+      <c r="P25" s="43"/>
+      <c r="Q25" s="43"/>
+      <c r="R25" s="43"/>
+      <c r="S25" s="43"/>
+      <c r="T25" s="43"/>
+      <c r="U25" s="43"/>
+      <c r="V25" s="43"/>
+      <c r="W25" s="43"/>
+      <c r="X25" s="43"/>
+      <c r="Y25" s="43"/>
+      <c r="Z25" s="43"/>
+      <c r="AA25" s="43"/>
+      <c r="AB25" s="43"/>
+      <c r="AC25" s="43"/>
+      <c r="AD25" s="43"/>
       <c r="AE25" s="3"/>
       <c r="AF25" s="3"/>
       <c r="AG25" s="3"/>
       <c r="AH25" s="3"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
       <c r="AK25" s="3"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AW25" s="1"/>
       <c r="AX25" s="1"/>
       <c r="AY25" s="1"/>
     </row>
     <row r="26" spans="1:51" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
       <c r="N26" s="16"/>
       <c r="O26" s="16"/>
       <c r="P26" s="16"/>
       <c r="Q26" s="16"/>
       <c r="R26" s="16"/>
       <c r="S26" s="16"/>
       <c r="T26" s="16"/>
       <c r="U26" s="16"/>
       <c r="V26" s="16"/>
       <c r="W26" s="16"/>
       <c r="X26" s="16"/>
       <c r="Y26" s="16"/>
       <c r="Z26" s="16"/>
       <c r="AA26" s="16"/>
       <c r="AB26" s="16"/>
       <c r="AC26" s="16"/>
       <c r="AD26" s="16"/>
       <c r="AE26" s="16"/>
       <c r="AF26" s="16"/>
       <c r="AG26" s="16"/>
       <c r="AH26" s="16"/>
       <c r="AI26" s="16"/>
       <c r="AJ26" s="16"/>
       <c r="AK26" s="16"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AW26" s="1"/>
       <c r="AX26" s="1"/>
       <c r="AY26" s="1"/>
     </row>
     <row r="27" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="72" t="s">
-[...35 lines deleted...]
-      <c r="AK27" s="72"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="48"/>
+      <c r="N27" s="48"/>
+      <c r="O27" s="48"/>
+      <c r="P27" s="48"/>
+      <c r="Q27" s="48"/>
+      <c r="R27" s="48"/>
+      <c r="S27" s="48"/>
+      <c r="T27" s="48"/>
+      <c r="U27" s="48"/>
+      <c r="V27" s="48"/>
+      <c r="W27" s="48"/>
+      <c r="X27" s="48"/>
+      <c r="Y27" s="48"/>
+      <c r="Z27" s="48"/>
+      <c r="AA27" s="48"/>
+      <c r="AB27" s="48"/>
+      <c r="AC27" s="48"/>
+      <c r="AD27" s="48"/>
+      <c r="AE27" s="48"/>
+      <c r="AF27" s="48"/>
+      <c r="AG27" s="48"/>
+      <c r="AH27" s="48"/>
+      <c r="AI27" s="48"/>
+      <c r="AJ27" s="48"/>
+      <c r="AK27" s="48"/>
       <c r="AL27" s="17"/>
       <c r="AM27" s="17"/>
       <c r="AN27" s="17"/>
       <c r="AO27" s="17"/>
       <c r="AP27" s="27"/>
       <c r="AQ27" s="17"/>
     </row>
     <row r="28" spans="1:51" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C28" s="17"/>
     </row>
     <row r="29" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="61" t="s">
+      <c r="A29" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="61"/>
-[...34 lines deleted...]
-      <c r="AK29" s="61"/>
+      <c r="B29" s="45"/>
+      <c r="C29" s="45"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="45"/>
+      <c r="N29" s="45"/>
+      <c r="O29" s="45"/>
+      <c r="P29" s="45"/>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="45"/>
+      <c r="S29" s="45"/>
+      <c r="T29" s="45"/>
+      <c r="U29" s="45"/>
+      <c r="V29" s="45"/>
+      <c r="W29" s="45"/>
+      <c r="X29" s="45"/>
+      <c r="Y29" s="45"/>
+      <c r="Z29" s="45"/>
+      <c r="AA29" s="45"/>
+      <c r="AB29" s="45"/>
+      <c r="AC29" s="45"/>
+      <c r="AD29" s="45"/>
+      <c r="AE29" s="45"/>
+      <c r="AF29" s="45"/>
+      <c r="AG29" s="45"/>
+      <c r="AH29" s="45"/>
+      <c r="AI29" s="45"/>
+      <c r="AJ29" s="45"/>
+      <c r="AK29" s="45"/>
       <c r="AL29" s="20"/>
       <c r="AM29" s="20"/>
       <c r="AN29" s="20"/>
       <c r="AO29" s="20"/>
       <c r="AP29" s="24"/>
       <c r="AQ29" s="20"/>
       <c r="AR29" s="20"/>
       <c r="AS29" s="20"/>
     </row>
     <row r="30" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="11"/>
-      <c r="B30" s="78" t="s">
+      <c r="B30" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="C30" s="78"/>
-[...33 lines deleted...]
-      <c r="AK30" s="78"/>
+      <c r="C30" s="49"/>
+      <c r="D30" s="49"/>
+      <c r="E30" s="49"/>
+      <c r="F30" s="49"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="49"/>
+      <c r="K30" s="49"/>
+      <c r="L30" s="49"/>
+      <c r="M30" s="49"/>
+      <c r="N30" s="49"/>
+      <c r="O30" s="49"/>
+      <c r="P30" s="49"/>
+      <c r="Q30" s="49"/>
+      <c r="R30" s="49"/>
+      <c r="S30" s="49"/>
+      <c r="T30" s="49"/>
+      <c r="U30" s="49"/>
+      <c r="V30" s="49"/>
+      <c r="W30" s="49"/>
+      <c r="X30" s="49"/>
+      <c r="Y30" s="49"/>
+      <c r="Z30" s="49"/>
+      <c r="AA30" s="49"/>
+      <c r="AB30" s="49"/>
+      <c r="AC30" s="49"/>
+      <c r="AD30" s="49"/>
+      <c r="AE30" s="49"/>
+      <c r="AF30" s="49"/>
+      <c r="AG30" s="49"/>
+      <c r="AH30" s="49"/>
+      <c r="AI30" s="49"/>
+      <c r="AJ30" s="49"/>
+      <c r="AK30" s="49"/>
       <c r="AL30" s="11"/>
       <c r="AM30" s="11"/>
       <c r="AN30" s="11"/>
       <c r="AO30" s="11"/>
       <c r="AP30" s="25"/>
       <c r="AQ30" s="11"/>
       <c r="AR30" s="12"/>
       <c r="AS30" s="12"/>
     </row>
     <row r="31" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="F31" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="18"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
@@ -4166,2105 +4132,2105 @@
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AC31" s="2"/>
       <c r="AD31" s="2"/>
       <c r="AE31" s="2"/>
       <c r="AF31" s="2"/>
       <c r="AG31" s="2"/>
       <c r="AH31" s="2"/>
       <c r="AI31" s="2"/>
       <c r="AJ31" s="2"/>
       <c r="AK31" s="2"/>
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
       <c r="AP31" s="28"/>
       <c r="AQ31" s="2"/>
       <c r="AR31" s="2"/>
       <c r="AW31" s="7"/>
     </row>
     <row r="32" spans="1:51" ht="6.9" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="33" spans="1:72" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E33" s="76" t="s">
+      <c r="E33" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="F33" s="76"/>
-[...31 lines deleted...]
-      <c r="AL33" s="76"/>
+      <c r="F33" s="46"/>
+      <c r="G33" s="46"/>
+      <c r="H33" s="46"/>
+      <c r="I33" s="46"/>
+      <c r="J33" s="46"/>
+      <c r="K33" s="46"/>
+      <c r="L33" s="46"/>
+      <c r="M33" s="46"/>
+      <c r="N33" s="46"/>
+      <c r="O33" s="46"/>
+      <c r="P33" s="46"/>
+      <c r="Q33" s="46"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+      <c r="U33" s="46"/>
+      <c r="V33" s="46"/>
+      <c r="W33" s="46"/>
+      <c r="X33" s="46"/>
+      <c r="Y33" s="46"/>
+      <c r="Z33" s="46"/>
+      <c r="AA33" s="46"/>
+      <c r="AB33" s="46"/>
+      <c r="AC33" s="46"/>
+      <c r="AD33" s="46"/>
+      <c r="AE33" s="46"/>
+      <c r="AF33" s="46"/>
+      <c r="AG33" s="46"/>
+      <c r="AH33" s="46"/>
+      <c r="AI33" s="46"/>
+      <c r="AJ33" s="46"/>
+      <c r="AK33" s="46"/>
+      <c r="AL33" s="46"/>
       <c r="AP33" s="29"/>
       <c r="AQ33" s="6"/>
       <c r="AR33" s="6"/>
     </row>
     <row r="34" spans="1:72" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E34" s="77" t="s">
+      <c r="E34" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="F34" s="77"/>
-[...29 lines deleted...]
-      <c r="AJ34" s="77"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="47"/>
+      <c r="O34" s="47"/>
+      <c r="P34" s="47"/>
+      <c r="Q34" s="47"/>
+      <c r="R34" s="47"/>
+      <c r="S34" s="47"/>
+      <c r="T34" s="47"/>
+      <c r="U34" s="47"/>
+      <c r="V34" s="47"/>
+      <c r="W34" s="47"/>
+      <c r="X34" s="47"/>
+      <c r="Y34" s="47"/>
+      <c r="Z34" s="47"/>
+      <c r="AA34" s="47"/>
+      <c r="AB34" s="47"/>
+      <c r="AC34" s="47"/>
+      <c r="AD34" s="47"/>
+      <c r="AE34" s="47"/>
+      <c r="AF34" s="47"/>
+      <c r="AG34" s="47"/>
+      <c r="AH34" s="47"/>
+      <c r="AI34" s="47"/>
+      <c r="AJ34" s="47"/>
       <c r="AK34" s="13"/>
       <c r="AL34" s="13"/>
       <c r="AP34" s="29"/>
       <c r="AQ34" s="6"/>
       <c r="AR34" s="6"/>
     </row>
     <row r="35" spans="1:72" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F35" s="60" t="s">
+      <c r="F35" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="G35" s="60"/>
-[...28 lines deleted...]
-      <c r="AJ35" s="60"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="61"/>
+      <c r="K35" s="61"/>
+      <c r="L35" s="61"/>
+      <c r="M35" s="61"/>
+      <c r="N35" s="61"/>
+      <c r="O35" s="61"/>
+      <c r="P35" s="61"/>
+      <c r="Q35" s="61"/>
+      <c r="R35" s="61"/>
+      <c r="S35" s="61"/>
+      <c r="T35" s="61"/>
+      <c r="U35" s="61"/>
+      <c r="V35" s="61"/>
+      <c r="W35" s="61"/>
+      <c r="X35" s="61"/>
+      <c r="Y35" s="61"/>
+      <c r="Z35" s="61"/>
+      <c r="AA35" s="61"/>
+      <c r="AB35" s="61"/>
+      <c r="AC35" s="61"/>
+      <c r="AD35" s="61"/>
+      <c r="AE35" s="61"/>
+      <c r="AF35" s="61"/>
+      <c r="AG35" s="61"/>
+      <c r="AH35" s="61"/>
+      <c r="AI35" s="61"/>
+      <c r="AJ35" s="61"/>
       <c r="AK35" s="8"/>
       <c r="AL35" s="8"/>
       <c r="AP35" s="29"/>
       <c r="AQ35" s="6"/>
       <c r="AR35" s="6"/>
     </row>
     <row r="36" spans="1:72" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E36" s="77" t="s">
+      <c r="E36" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="F36" s="77"/>
-[...29 lines deleted...]
-      <c r="AJ36" s="77"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="47"/>
+      <c r="J36" s="47"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="47"/>
+      <c r="M36" s="47"/>
+      <c r="N36" s="47"/>
+      <c r="O36" s="47"/>
+      <c r="P36" s="47"/>
+      <c r="Q36" s="47"/>
+      <c r="R36" s="47"/>
+      <c r="S36" s="47"/>
+      <c r="T36" s="47"/>
+      <c r="U36" s="47"/>
+      <c r="V36" s="47"/>
+      <c r="W36" s="47"/>
+      <c r="X36" s="47"/>
+      <c r="Y36" s="47"/>
+      <c r="Z36" s="47"/>
+      <c r="AA36" s="47"/>
+      <c r="AB36" s="47"/>
+      <c r="AC36" s="47"/>
+      <c r="AD36" s="47"/>
+      <c r="AE36" s="47"/>
+      <c r="AF36" s="47"/>
+      <c r="AG36" s="47"/>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
       <c r="AK36" s="13"/>
       <c r="AL36" s="13"/>
       <c r="AP36" s="29"/>
       <c r="AQ36" s="6"/>
       <c r="AR36" s="6"/>
     </row>
     <row r="37" spans="1:72" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F37" s="60" t="s">
+      <c r="F37" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="G37" s="60"/>
-[...28 lines deleted...]
-      <c r="AJ37" s="60"/>
+      <c r="G37" s="61"/>
+      <c r="H37" s="61"/>
+      <c r="I37" s="61"/>
+      <c r="J37" s="61"/>
+      <c r="K37" s="61"/>
+      <c r="L37" s="61"/>
+      <c r="M37" s="61"/>
+      <c r="N37" s="61"/>
+      <c r="O37" s="61"/>
+      <c r="P37" s="61"/>
+      <c r="Q37" s="61"/>
+      <c r="R37" s="61"/>
+      <c r="S37" s="61"/>
+      <c r="T37" s="61"/>
+      <c r="U37" s="61"/>
+      <c r="V37" s="61"/>
+      <c r="W37" s="61"/>
+      <c r="X37" s="61"/>
+      <c r="Y37" s="61"/>
+      <c r="Z37" s="61"/>
+      <c r="AA37" s="61"/>
+      <c r="AB37" s="61"/>
+      <c r="AC37" s="61"/>
+      <c r="AD37" s="61"/>
+      <c r="AE37" s="61"/>
+      <c r="AF37" s="61"/>
+      <c r="AG37" s="61"/>
+      <c r="AH37" s="61"/>
+      <c r="AI37" s="61"/>
+      <c r="AJ37" s="61"/>
       <c r="AK37" s="8"/>
       <c r="AL37" s="8"/>
       <c r="AP37" s="29"/>
       <c r="AQ37" s="6"/>
       <c r="AR37" s="6"/>
     </row>
     <row r="38" spans="1:72" s="4" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AP38" s="29"/>
       <c r="AW38" s="6"/>
       <c r="AX38" s="6"/>
       <c r="AY38" s="6"/>
     </row>
     <row r="39" spans="1:72" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="61" t="s">
-[...37 lines deleted...]
-      <c r="AK39" s="61"/>
+      <c r="A39" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B39" s="45"/>
+      <c r="C39" s="45"/>
+      <c r="D39" s="45"/>
+      <c r="E39" s="45"/>
+      <c r="F39" s="45"/>
+      <c r="G39" s="45"/>
+      <c r="H39" s="45"/>
+      <c r="I39" s="45"/>
+      <c r="J39" s="45"/>
+      <c r="K39" s="45"/>
+      <c r="L39" s="45"/>
+      <c r="M39" s="45"/>
+      <c r="N39" s="45"/>
+      <c r="O39" s="45"/>
+      <c r="P39" s="45"/>
+      <c r="Q39" s="45"/>
+      <c r="R39" s="45"/>
+      <c r="S39" s="45"/>
+      <c r="T39" s="45"/>
+      <c r="U39" s="45"/>
+      <c r="V39" s="45"/>
+      <c r="W39" s="45"/>
+      <c r="X39" s="45"/>
+      <c r="Y39" s="45"/>
+      <c r="Z39" s="45"/>
+      <c r="AA39" s="45"/>
+      <c r="AB39" s="45"/>
+      <c r="AC39" s="45"/>
+      <c r="AD39" s="45"/>
+      <c r="AE39" s="45"/>
+      <c r="AF39" s="45"/>
+      <c r="AG39" s="45"/>
+      <c r="AH39" s="45"/>
+      <c r="AI39" s="45"/>
+      <c r="AJ39" s="45"/>
+      <c r="AK39" s="45"/>
       <c r="AL39" s="20"/>
       <c r="AM39" s="20"/>
       <c r="AN39" s="20"/>
       <c r="AO39" s="20"/>
       <c r="AP39" s="24"/>
       <c r="AQ39" s="20"/>
       <c r="AR39" s="20"/>
       <c r="AS39" s="20"/>
       <c r="AW39" s="14"/>
       <c r="AX39" s="14"/>
       <c r="AY39" s="14"/>
     </row>
     <row r="40" spans="1:72" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="C40" s="62" t="s">
+      <c r="C40" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="D40" s="62"/>
-[...1 lines deleted...]
-      <c r="F40" s="64" t="s">
+      <c r="D40" s="81"/>
+      <c r="E40" s="82"/>
+      <c r="F40" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="G40" s="64"/>
-[...3 lines deleted...]
-      <c r="K40" s="79" t="s">
+      <c r="G40" s="83"/>
+      <c r="H40" s="83"/>
+      <c r="I40" s="83"/>
+      <c r="J40" s="83"/>
+      <c r="K40" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="L40" s="80"/>
-[...3 lines deleted...]
-      <c r="P40" s="81" t="s">
+      <c r="L40" s="51"/>
+      <c r="M40" s="51"/>
+      <c r="N40" s="51"/>
+      <c r="O40" s="51"/>
+      <c r="P40" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="Q40" s="80"/>
-[...15 lines deleted...]
-      <c r="AE40" s="83" t="s">
+      <c r="Q40" s="51"/>
+      <c r="R40" s="51"/>
+      <c r="S40" s="51"/>
+      <c r="T40" s="55"/>
+      <c r="U40" s="62" t="s">
+        <v>71</v>
+      </c>
+      <c r="V40" s="62"/>
+      <c r="W40" s="62"/>
+      <c r="X40" s="62"/>
+      <c r="Y40" s="62"/>
+      <c r="Z40" s="62"/>
+      <c r="AA40" s="62"/>
+      <c r="AB40" s="62"/>
+      <c r="AC40" s="62"/>
+      <c r="AD40" s="62"/>
+      <c r="AE40" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="AF40" s="83"/>
-[...3 lines deleted...]
-      <c r="AJ40" s="83"/>
+      <c r="AF40" s="60"/>
+      <c r="AG40" s="60"/>
+      <c r="AH40" s="60"/>
+      <c r="AI40" s="60"/>
+      <c r="AJ40" s="60"/>
       <c r="AL40" s="7"/>
       <c r="AO40" s="23"/>
       <c r="AQ40" s="23"/>
       <c r="AR40" s="23"/>
       <c r="AS40" s="23"/>
       <c r="AT40" s="23"/>
       <c r="AU40" s="23"/>
       <c r="AV40" s="23"/>
       <c r="AW40" s="23"/>
       <c r="AX40" s="23"/>
       <c r="AY40" s="23"/>
       <c r="AZ40" s="23"/>
       <c r="BA40" s="23"/>
       <c r="BB40" s="23"/>
       <c r="BC40" s="23"/>
       <c r="BD40" s="23"/>
       <c r="BE40" s="23"/>
       <c r="BF40" s="23"/>
       <c r="BG40" s="23"/>
       <c r="BH40" s="23"/>
       <c r="BI40" s="23"/>
       <c r="BJ40" s="23"/>
       <c r="BK40" s="23"/>
       <c r="BL40" s="23"/>
       <c r="BM40" s="23"/>
       <c r="BN40" s="23"/>
       <c r="BO40" s="23"/>
       <c r="BP40" s="23"/>
       <c r="BQ40" s="23"/>
       <c r="BR40" s="23"/>
       <c r="BS40" s="23"/>
       <c r="BT40" s="23"/>
     </row>
     <row r="41" spans="1:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B41" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="C41" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ41" s="49"/>
+      <c r="C41" s="63"/>
+      <c r="D41" s="63"/>
+      <c r="E41" s="64"/>
+      <c r="F41" s="65"/>
+      <c r="G41" s="65"/>
+      <c r="H41" s="65"/>
+      <c r="I41" s="65"/>
+      <c r="J41" s="65"/>
+      <c r="K41" s="52"/>
+      <c r="L41" s="53"/>
+      <c r="M41" s="53"/>
+      <c r="N41" s="53"/>
+      <c r="O41" s="53"/>
+      <c r="P41" s="56"/>
+      <c r="Q41" s="53"/>
+      <c r="R41" s="53"/>
+      <c r="S41" s="53"/>
+      <c r="T41" s="57"/>
+      <c r="U41" s="44"/>
+      <c r="V41" s="44"/>
+      <c r="W41" s="44"/>
+      <c r="X41" s="44"/>
+      <c r="Y41" s="44"/>
+      <c r="Z41" s="44"/>
+      <c r="AA41" s="44"/>
+      <c r="AB41" s="44"/>
+      <c r="AC41" s="44"/>
+      <c r="AD41" s="44"/>
+      <c r="AE41" s="58"/>
+      <c r="AF41" s="59"/>
+      <c r="AG41" s="59"/>
+      <c r="AH41" s="59"/>
+      <c r="AI41" s="59"/>
+      <c r="AJ41" s="59"/>
       <c r="AL41" s="7"/>
       <c r="AO41" s="23"/>
       <c r="AQ41" s="23"/>
       <c r="AR41" s="23"/>
       <c r="AS41" s="23"/>
       <c r="AT41" s="23"/>
       <c r="AU41" s="23"/>
       <c r="AV41" s="23"/>
       <c r="AW41" s="23"/>
       <c r="AX41" s="23"/>
       <c r="AY41" s="23"/>
       <c r="AZ41" s="23"/>
       <c r="BA41" s="23"/>
       <c r="BB41" s="23"/>
       <c r="BC41" s="23"/>
       <c r="BD41" s="23"/>
       <c r="BE41" s="23"/>
       <c r="BF41" s="23"/>
       <c r="BG41" s="23"/>
       <c r="BH41" s="23"/>
       <c r="BI41" s="23"/>
       <c r="BJ41" s="23"/>
       <c r="BK41" s="23"/>
       <c r="BL41" s="23"/>
       <c r="BM41" s="23"/>
       <c r="BN41" s="23"/>
       <c r="BO41" s="23"/>
       <c r="BP41" s="23"/>
       <c r="BQ41" s="23"/>
       <c r="BR41" s="23"/>
       <c r="BS41" s="23"/>
       <c r="BT41" s="23"/>
     </row>
     <row r="42" spans="1:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="C42" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ42" s="49"/>
+      <c r="C42" s="63"/>
+      <c r="D42" s="63"/>
+      <c r="E42" s="64"/>
+      <c r="F42" s="65"/>
+      <c r="G42" s="65"/>
+      <c r="H42" s="65"/>
+      <c r="I42" s="65"/>
+      <c r="J42" s="65"/>
+      <c r="K42" s="52"/>
+      <c r="L42" s="53"/>
+      <c r="M42" s="53"/>
+      <c r="N42" s="53"/>
+      <c r="O42" s="53"/>
+      <c r="P42" s="56"/>
+      <c r="Q42" s="53"/>
+      <c r="R42" s="53"/>
+      <c r="S42" s="53"/>
+      <c r="T42" s="57"/>
+      <c r="U42" s="44"/>
+      <c r="V42" s="44"/>
+      <c r="W42" s="44"/>
+      <c r="X42" s="44"/>
+      <c r="Y42" s="44"/>
+      <c r="Z42" s="44"/>
+      <c r="AA42" s="44"/>
+      <c r="AB42" s="44"/>
+      <c r="AC42" s="44"/>
+      <c r="AD42" s="44"/>
+      <c r="AE42" s="58"/>
+      <c r="AF42" s="59"/>
+      <c r="AG42" s="59"/>
+      <c r="AH42" s="59"/>
+      <c r="AI42" s="59"/>
+      <c r="AJ42" s="59"/>
       <c r="AL42" s="7"/>
       <c r="AO42" s="23"/>
       <c r="AQ42" s="23"/>
       <c r="AR42" s="23"/>
       <c r="AS42" s="23"/>
       <c r="AT42" s="23"/>
       <c r="AU42" s="23"/>
       <c r="AV42" s="23"/>
       <c r="AW42" s="23"/>
       <c r="AX42" s="23"/>
       <c r="AY42" s="23"/>
       <c r="AZ42" s="23"/>
       <c r="BA42" s="23"/>
       <c r="BB42" s="23"/>
       <c r="BC42" s="23"/>
       <c r="BD42" s="23"/>
       <c r="BE42" s="23"/>
       <c r="BF42" s="23"/>
       <c r="BG42" s="23"/>
       <c r="BH42" s="23"/>
       <c r="BI42" s="23"/>
       <c r="BJ42" s="23"/>
       <c r="BK42" s="23"/>
       <c r="BL42" s="23"/>
       <c r="BM42" s="23"/>
       <c r="BN42" s="23"/>
       <c r="BO42" s="23"/>
       <c r="BP42" s="23"/>
       <c r="BQ42" s="23"/>
       <c r="BR42" s="23"/>
       <c r="BS42" s="23"/>
       <c r="BT42" s="23"/>
     </row>
     <row r="43" spans="1:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B43" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="C43" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ43" s="49"/>
+      <c r="C43" s="63"/>
+      <c r="D43" s="63"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="65"/>
+      <c r="G43" s="65"/>
+      <c r="H43" s="65"/>
+      <c r="I43" s="65"/>
+      <c r="J43" s="65"/>
+      <c r="K43" s="52"/>
+      <c r="L43" s="53"/>
+      <c r="M43" s="53"/>
+      <c r="N43" s="53"/>
+      <c r="O43" s="53"/>
+      <c r="P43" s="56"/>
+      <c r="Q43" s="53"/>
+      <c r="R43" s="53"/>
+      <c r="S43" s="53"/>
+      <c r="T43" s="57"/>
+      <c r="U43" s="44"/>
+      <c r="V43" s="44"/>
+      <c r="W43" s="44"/>
+      <c r="X43" s="44"/>
+      <c r="Y43" s="44"/>
+      <c r="Z43" s="44"/>
+      <c r="AA43" s="44"/>
+      <c r="AB43" s="44"/>
+      <c r="AC43" s="44"/>
+      <c r="AD43" s="44"/>
+      <c r="AE43" s="58"/>
+      <c r="AF43" s="59"/>
+      <c r="AG43" s="59"/>
+      <c r="AH43" s="59"/>
+      <c r="AI43" s="59"/>
+      <c r="AJ43" s="59"/>
       <c r="AL43" s="7"/>
       <c r="AO43" s="23"/>
       <c r="AQ43" s="23"/>
       <c r="AR43" s="23"/>
       <c r="AS43" s="23"/>
       <c r="AT43" s="23"/>
       <c r="AU43" s="23"/>
       <c r="AV43" s="23"/>
       <c r="AW43" s="23"/>
       <c r="AX43" s="23"/>
       <c r="AY43" s="23"/>
       <c r="AZ43" s="23"/>
       <c r="BA43" s="23"/>
       <c r="BB43" s="23"/>
       <c r="BC43" s="23"/>
       <c r="BD43" s="23"/>
       <c r="BE43" s="23"/>
       <c r="BF43" s="23"/>
       <c r="BG43" s="23"/>
       <c r="BH43" s="23"/>
       <c r="BI43" s="23"/>
       <c r="BJ43" s="23"/>
       <c r="BK43" s="23"/>
       <c r="BL43" s="23"/>
       <c r="BM43" s="23"/>
       <c r="BN43" s="23"/>
       <c r="BO43" s="23"/>
       <c r="BP43" s="23"/>
       <c r="BQ43" s="23"/>
       <c r="BR43" s="23"/>
       <c r="BS43" s="23"/>
       <c r="BT43" s="23"/>
     </row>
     <row r="44" spans="1:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B44" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="C44" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ44" s="49"/>
+      <c r="C44" s="63"/>
+      <c r="D44" s="63"/>
+      <c r="E44" s="64"/>
+      <c r="F44" s="65"/>
+      <c r="G44" s="65"/>
+      <c r="H44" s="65"/>
+      <c r="I44" s="65"/>
+      <c r="J44" s="65"/>
+      <c r="K44" s="52"/>
+      <c r="L44" s="53"/>
+      <c r="M44" s="53"/>
+      <c r="N44" s="53"/>
+      <c r="O44" s="53"/>
+      <c r="P44" s="56"/>
+      <c r="Q44" s="53"/>
+      <c r="R44" s="53"/>
+      <c r="S44" s="53"/>
+      <c r="T44" s="57"/>
+      <c r="U44" s="44"/>
+      <c r="V44" s="44"/>
+      <c r="W44" s="44"/>
+      <c r="X44" s="44"/>
+      <c r="Y44" s="44"/>
+      <c r="Z44" s="44"/>
+      <c r="AA44" s="44"/>
+      <c r="AB44" s="44"/>
+      <c r="AC44" s="44"/>
+      <c r="AD44" s="44"/>
+      <c r="AE44" s="58"/>
+      <c r="AF44" s="59"/>
+      <c r="AG44" s="59"/>
+      <c r="AH44" s="59"/>
+      <c r="AI44" s="59"/>
+      <c r="AJ44" s="59"/>
       <c r="AL44" s="7"/>
       <c r="AO44" s="23"/>
       <c r="AQ44" s="23"/>
       <c r="AR44" s="23"/>
       <c r="AS44" s="23"/>
       <c r="AT44" s="23"/>
       <c r="AU44" s="23"/>
       <c r="AV44" s="23"/>
       <c r="AW44" s="23"/>
       <c r="AX44" s="23"/>
       <c r="AY44" s="23"/>
       <c r="AZ44" s="23"/>
       <c r="BA44" s="23"/>
       <c r="BB44" s="23"/>
       <c r="BC44" s="23"/>
       <c r="BD44" s="23"/>
       <c r="BE44" s="23"/>
       <c r="BF44" s="23"/>
       <c r="BG44" s="23"/>
       <c r="BH44" s="23"/>
       <c r="BI44" s="23"/>
       <c r="BJ44" s="23"/>
       <c r="BK44" s="23"/>
       <c r="BL44" s="23"/>
       <c r="BM44" s="23"/>
       <c r="BN44" s="23"/>
       <c r="BO44" s="23"/>
       <c r="BP44" s="23"/>
       <c r="BQ44" s="23"/>
       <c r="BR44" s="23"/>
       <c r="BS44" s="23"/>
       <c r="BT44" s="23"/>
     </row>
     <row r="45" spans="1:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B45" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="C45" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ45" s="49"/>
+      <c r="C45" s="63"/>
+      <c r="D45" s="63"/>
+      <c r="E45" s="64"/>
+      <c r="F45" s="65"/>
+      <c r="G45" s="65"/>
+      <c r="H45" s="65"/>
+      <c r="I45" s="65"/>
+      <c r="J45" s="65"/>
+      <c r="K45" s="52"/>
+      <c r="L45" s="53"/>
+      <c r="M45" s="53"/>
+      <c r="N45" s="53"/>
+      <c r="O45" s="53"/>
+      <c r="P45" s="56"/>
+      <c r="Q45" s="53"/>
+      <c r="R45" s="53"/>
+      <c r="S45" s="53"/>
+      <c r="T45" s="57"/>
+      <c r="U45" s="44"/>
+      <c r="V45" s="44"/>
+      <c r="W45" s="44"/>
+      <c r="X45" s="44"/>
+      <c r="Y45" s="44"/>
+      <c r="Z45" s="44"/>
+      <c r="AA45" s="44"/>
+      <c r="AB45" s="44"/>
+      <c r="AC45" s="44"/>
+      <c r="AD45" s="44"/>
+      <c r="AE45" s="58"/>
+      <c r="AF45" s="59"/>
+      <c r="AG45" s="59"/>
+      <c r="AH45" s="59"/>
+      <c r="AI45" s="59"/>
+      <c r="AJ45" s="59"/>
       <c r="AL45" s="7"/>
       <c r="AO45" s="23"/>
       <c r="AQ45" s="23"/>
       <c r="AR45" s="23"/>
       <c r="AS45" s="23"/>
       <c r="AT45" s="23"/>
       <c r="AU45" s="23"/>
       <c r="AV45" s="23"/>
       <c r="AW45" s="23"/>
       <c r="AX45" s="23"/>
       <c r="AY45" s="23"/>
       <c r="AZ45" s="23"/>
       <c r="BA45" s="23"/>
       <c r="BB45" s="23"/>
       <c r="BC45" s="23"/>
       <c r="BD45" s="23"/>
       <c r="BE45" s="23"/>
       <c r="BF45" s="23"/>
       <c r="BG45" s="23"/>
       <c r="BH45" s="23"/>
       <c r="BI45" s="23"/>
       <c r="BJ45" s="23"/>
       <c r="BK45" s="23"/>
       <c r="BL45" s="23"/>
       <c r="BM45" s="23"/>
       <c r="BN45" s="23"/>
       <c r="BO45" s="23"/>
       <c r="BP45" s="23"/>
       <c r="BQ45" s="23"/>
       <c r="BR45" s="23"/>
       <c r="BS45" s="23"/>
       <c r="BT45" s="23"/>
     </row>
     <row r="46" spans="1:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B46" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="C46" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ46" s="49"/>
+      <c r="C46" s="63"/>
+      <c r="D46" s="63"/>
+      <c r="E46" s="64"/>
+      <c r="F46" s="65"/>
+      <c r="G46" s="65"/>
+      <c r="H46" s="65"/>
+      <c r="I46" s="65"/>
+      <c r="J46" s="65"/>
+      <c r="K46" s="52"/>
+      <c r="L46" s="53"/>
+      <c r="M46" s="53"/>
+      <c r="N46" s="53"/>
+      <c r="O46" s="53"/>
+      <c r="P46" s="56"/>
+      <c r="Q46" s="53"/>
+      <c r="R46" s="53"/>
+      <c r="S46" s="53"/>
+      <c r="T46" s="57"/>
+      <c r="U46" s="44"/>
+      <c r="V46" s="44"/>
+      <c r="W46" s="44"/>
+      <c r="X46" s="44"/>
+      <c r="Y46" s="44"/>
+      <c r="Z46" s="44"/>
+      <c r="AA46" s="44"/>
+      <c r="AB46" s="44"/>
+      <c r="AC46" s="44"/>
+      <c r="AD46" s="44"/>
+      <c r="AE46" s="58"/>
+      <c r="AF46" s="59"/>
+      <c r="AG46" s="59"/>
+      <c r="AH46" s="59"/>
+      <c r="AI46" s="59"/>
+      <c r="AJ46" s="59"/>
       <c r="AL46" s="7"/>
       <c r="AO46" s="23"/>
       <c r="AQ46" s="23"/>
       <c r="AR46" s="23"/>
       <c r="AS46" s="23"/>
       <c r="AT46" s="23"/>
       <c r="AU46" s="23"/>
       <c r="AV46" s="23"/>
       <c r="AW46" s="23"/>
       <c r="AX46" s="23"/>
       <c r="AY46" s="23"/>
       <c r="AZ46" s="23"/>
       <c r="BA46" s="23"/>
       <c r="BB46" s="23"/>
       <c r="BC46" s="23"/>
       <c r="BD46" s="23"/>
       <c r="BE46" s="23"/>
       <c r="BF46" s="23"/>
       <c r="BG46" s="23"/>
       <c r="BH46" s="23"/>
       <c r="BI46" s="23"/>
       <c r="BJ46" s="23"/>
       <c r="BK46" s="23"/>
       <c r="BL46" s="23"/>
       <c r="BM46" s="23"/>
       <c r="BN46" s="23"/>
       <c r="BO46" s="23"/>
       <c r="BP46" s="23"/>
       <c r="BQ46" s="23"/>
       <c r="BR46" s="23"/>
       <c r="BS46" s="23"/>
       <c r="BT46" s="23"/>
     </row>
     <row r="47" spans="1:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="C47" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ47" s="49"/>
+      <c r="C47" s="63"/>
+      <c r="D47" s="63"/>
+      <c r="E47" s="64"/>
+      <c r="F47" s="65"/>
+      <c r="G47" s="65"/>
+      <c r="H47" s="65"/>
+      <c r="I47" s="65"/>
+      <c r="J47" s="65"/>
+      <c r="K47" s="52"/>
+      <c r="L47" s="53"/>
+      <c r="M47" s="53"/>
+      <c r="N47" s="53"/>
+      <c r="O47" s="53"/>
+      <c r="P47" s="56"/>
+      <c r="Q47" s="53"/>
+      <c r="R47" s="53"/>
+      <c r="S47" s="53"/>
+      <c r="T47" s="57"/>
+      <c r="U47" s="44"/>
+      <c r="V47" s="44"/>
+      <c r="W47" s="44"/>
+      <c r="X47" s="44"/>
+      <c r="Y47" s="44"/>
+      <c r="Z47" s="44"/>
+      <c r="AA47" s="44"/>
+      <c r="AB47" s="44"/>
+      <c r="AC47" s="44"/>
+      <c r="AD47" s="44"/>
+      <c r="AE47" s="58"/>
+      <c r="AF47" s="59"/>
+      <c r="AG47" s="59"/>
+      <c r="AH47" s="59"/>
+      <c r="AI47" s="59"/>
+      <c r="AJ47" s="59"/>
       <c r="AL47" s="7"/>
       <c r="AO47" s="23"/>
       <c r="AQ47" s="23"/>
       <c r="AR47" s="23"/>
       <c r="AS47" s="23"/>
       <c r="AT47" s="23"/>
       <c r="AU47" s="23"/>
       <c r="AV47" s="23"/>
       <c r="AW47" s="23"/>
       <c r="AX47" s="23"/>
       <c r="AY47" s="23"/>
       <c r="AZ47" s="23"/>
       <c r="BA47" s="23"/>
       <c r="BB47" s="23"/>
       <c r="BC47" s="23"/>
       <c r="BD47" s="23"/>
       <c r="BE47" s="23"/>
       <c r="BF47" s="23"/>
       <c r="BG47" s="23"/>
       <c r="BH47" s="23"/>
       <c r="BI47" s="23"/>
       <c r="BJ47" s="23"/>
       <c r="BK47" s="23"/>
       <c r="BL47" s="23"/>
       <c r="BM47" s="23"/>
       <c r="BN47" s="23"/>
       <c r="BO47" s="23"/>
       <c r="BP47" s="23"/>
       <c r="BQ47" s="23"/>
       <c r="BR47" s="23"/>
       <c r="BS47" s="23"/>
       <c r="BT47" s="23"/>
     </row>
     <row r="48" spans="1:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B48" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="C48" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ48" s="49"/>
+      <c r="C48" s="63"/>
+      <c r="D48" s="63"/>
+      <c r="E48" s="64"/>
+      <c r="F48" s="65"/>
+      <c r="G48" s="65"/>
+      <c r="H48" s="65"/>
+      <c r="I48" s="65"/>
+      <c r="J48" s="65"/>
+      <c r="K48" s="52"/>
+      <c r="L48" s="53"/>
+      <c r="M48" s="53"/>
+      <c r="N48" s="53"/>
+      <c r="O48" s="53"/>
+      <c r="P48" s="56"/>
+      <c r="Q48" s="53"/>
+      <c r="R48" s="53"/>
+      <c r="S48" s="53"/>
+      <c r="T48" s="57"/>
+      <c r="U48" s="44"/>
+      <c r="V48" s="44"/>
+      <c r="W48" s="44"/>
+      <c r="X48" s="44"/>
+      <c r="Y48" s="44"/>
+      <c r="Z48" s="44"/>
+      <c r="AA48" s="44"/>
+      <c r="AB48" s="44"/>
+      <c r="AC48" s="44"/>
+      <c r="AD48" s="44"/>
+      <c r="AE48" s="58"/>
+      <c r="AF48" s="59"/>
+      <c r="AG48" s="59"/>
+      <c r="AH48" s="59"/>
+      <c r="AI48" s="59"/>
+      <c r="AJ48" s="59"/>
       <c r="AL48" s="7"/>
       <c r="AO48" s="23"/>
       <c r="AQ48" s="23"/>
       <c r="AR48" s="23"/>
       <c r="AS48" s="23"/>
       <c r="AT48" s="23"/>
       <c r="AU48" s="23"/>
       <c r="AV48" s="23"/>
       <c r="AW48" s="23"/>
       <c r="AX48" s="23"/>
       <c r="AY48" s="23"/>
       <c r="AZ48" s="23"/>
       <c r="BA48" s="23"/>
       <c r="BB48" s="23"/>
       <c r="BC48" s="23"/>
       <c r="BD48" s="23"/>
       <c r="BE48" s="23"/>
       <c r="BF48" s="23"/>
       <c r="BG48" s="23"/>
       <c r="BH48" s="23"/>
       <c r="BI48" s="23"/>
       <c r="BJ48" s="23"/>
       <c r="BK48" s="23"/>
       <c r="BL48" s="23"/>
       <c r="BM48" s="23"/>
       <c r="BN48" s="23"/>
       <c r="BO48" s="23"/>
       <c r="BP48" s="23"/>
       <c r="BQ48" s="23"/>
       <c r="BR48" s="23"/>
       <c r="BS48" s="23"/>
       <c r="BT48" s="23"/>
     </row>
     <row r="49" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="C49" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ49" s="49"/>
+      <c r="C49" s="63"/>
+      <c r="D49" s="63"/>
+      <c r="E49" s="64"/>
+      <c r="F49" s="65"/>
+      <c r="G49" s="65"/>
+      <c r="H49" s="65"/>
+      <c r="I49" s="65"/>
+      <c r="J49" s="65"/>
+      <c r="K49" s="52"/>
+      <c r="L49" s="53"/>
+      <c r="M49" s="53"/>
+      <c r="N49" s="53"/>
+      <c r="O49" s="53"/>
+      <c r="P49" s="56"/>
+      <c r="Q49" s="53"/>
+      <c r="R49" s="53"/>
+      <c r="S49" s="53"/>
+      <c r="T49" s="57"/>
+      <c r="U49" s="44"/>
+      <c r="V49" s="44"/>
+      <c r="W49" s="44"/>
+      <c r="X49" s="44"/>
+      <c r="Y49" s="44"/>
+      <c r="Z49" s="44"/>
+      <c r="AA49" s="44"/>
+      <c r="AB49" s="44"/>
+      <c r="AC49" s="44"/>
+      <c r="AD49" s="44"/>
+      <c r="AE49" s="58"/>
+      <c r="AF49" s="59"/>
+      <c r="AG49" s="59"/>
+      <c r="AH49" s="59"/>
+      <c r="AI49" s="59"/>
+      <c r="AJ49" s="59"/>
       <c r="AL49" s="7"/>
       <c r="AO49" s="23"/>
       <c r="AQ49" s="23"/>
       <c r="AR49" s="23"/>
       <c r="AS49" s="23"/>
       <c r="AT49" s="23"/>
       <c r="AU49" s="23"/>
       <c r="AV49" s="23"/>
       <c r="AW49" s="23"/>
       <c r="AX49" s="23"/>
       <c r="AY49" s="23"/>
       <c r="AZ49" s="23"/>
       <c r="BA49" s="23"/>
       <c r="BB49" s="23"/>
       <c r="BC49" s="23"/>
       <c r="BD49" s="23"/>
       <c r="BE49" s="23"/>
       <c r="BF49" s="23"/>
       <c r="BG49" s="23"/>
       <c r="BH49" s="23"/>
       <c r="BI49" s="23"/>
       <c r="BJ49" s="23"/>
       <c r="BK49" s="23"/>
       <c r="BL49" s="23"/>
       <c r="BM49" s="23"/>
       <c r="BN49" s="23"/>
       <c r="BO49" s="23"/>
       <c r="BP49" s="23"/>
       <c r="BQ49" s="23"/>
       <c r="BR49" s="23"/>
       <c r="BS49" s="23"/>
       <c r="BT49" s="23"/>
     </row>
     <row r="50" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="C50" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ50" s="49"/>
+      <c r="C50" s="63"/>
+      <c r="D50" s="63"/>
+      <c r="E50" s="64"/>
+      <c r="F50" s="65"/>
+      <c r="G50" s="65"/>
+      <c r="H50" s="65"/>
+      <c r="I50" s="65"/>
+      <c r="J50" s="65"/>
+      <c r="K50" s="52"/>
+      <c r="L50" s="53"/>
+      <c r="M50" s="53"/>
+      <c r="N50" s="53"/>
+      <c r="O50" s="53"/>
+      <c r="P50" s="56"/>
+      <c r="Q50" s="53"/>
+      <c r="R50" s="53"/>
+      <c r="S50" s="53"/>
+      <c r="T50" s="57"/>
+      <c r="U50" s="44"/>
+      <c r="V50" s="44"/>
+      <c r="W50" s="44"/>
+      <c r="X50" s="44"/>
+      <c r="Y50" s="44"/>
+      <c r="Z50" s="44"/>
+      <c r="AA50" s="44"/>
+      <c r="AB50" s="44"/>
+      <c r="AC50" s="44"/>
+      <c r="AD50" s="44"/>
+      <c r="AE50" s="58"/>
+      <c r="AF50" s="59"/>
+      <c r="AG50" s="59"/>
+      <c r="AH50" s="59"/>
+      <c r="AI50" s="59"/>
+      <c r="AJ50" s="59"/>
       <c r="AL50" s="7"/>
       <c r="AO50" s="23"/>
       <c r="AQ50" s="23"/>
       <c r="AR50" s="23"/>
       <c r="AS50" s="23"/>
       <c r="AT50" s="23"/>
       <c r="AU50" s="23"/>
       <c r="AV50" s="23"/>
       <c r="AW50" s="23"/>
       <c r="AX50" s="23"/>
       <c r="AY50" s="23"/>
       <c r="AZ50" s="23"/>
       <c r="BA50" s="23"/>
       <c r="BB50" s="23"/>
       <c r="BC50" s="23"/>
       <c r="BD50" s="23"/>
       <c r="BE50" s="23"/>
       <c r="BF50" s="23"/>
       <c r="BG50" s="23"/>
       <c r="BH50" s="23"/>
       <c r="BI50" s="23"/>
       <c r="BJ50" s="23"/>
       <c r="BK50" s="23"/>
       <c r="BL50" s="23"/>
       <c r="BM50" s="23"/>
       <c r="BN50" s="23"/>
       <c r="BO50" s="23"/>
       <c r="BP50" s="23"/>
       <c r="BQ50" s="23"/>
       <c r="BR50" s="23"/>
       <c r="BS50" s="23"/>
       <c r="BT50" s="23"/>
     </row>
     <row r="51" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B51" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="C51" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ51" s="49"/>
+      <c r="C51" s="63"/>
+      <c r="D51" s="63"/>
+      <c r="E51" s="64"/>
+      <c r="F51" s="65"/>
+      <c r="G51" s="65"/>
+      <c r="H51" s="65"/>
+      <c r="I51" s="65"/>
+      <c r="J51" s="65"/>
+      <c r="K51" s="52"/>
+      <c r="L51" s="53"/>
+      <c r="M51" s="53"/>
+      <c r="N51" s="53"/>
+      <c r="O51" s="53"/>
+      <c r="P51" s="56"/>
+      <c r="Q51" s="53"/>
+      <c r="R51" s="53"/>
+      <c r="S51" s="53"/>
+      <c r="T51" s="57"/>
+      <c r="U51" s="44"/>
+      <c r="V51" s="44"/>
+      <c r="W51" s="44"/>
+      <c r="X51" s="44"/>
+      <c r="Y51" s="44"/>
+      <c r="Z51" s="44"/>
+      <c r="AA51" s="44"/>
+      <c r="AB51" s="44"/>
+      <c r="AC51" s="44"/>
+      <c r="AD51" s="44"/>
+      <c r="AE51" s="58"/>
+      <c r="AF51" s="59"/>
+      <c r="AG51" s="59"/>
+      <c r="AH51" s="59"/>
+      <c r="AI51" s="59"/>
+      <c r="AJ51" s="59"/>
       <c r="AL51" s="7"/>
       <c r="AO51" s="23"/>
       <c r="AQ51" s="23"/>
       <c r="AR51" s="23"/>
       <c r="AS51" s="23"/>
       <c r="AT51" s="23"/>
       <c r="AU51" s="23"/>
       <c r="AV51" s="23"/>
       <c r="AW51" s="23"/>
       <c r="AX51" s="23"/>
       <c r="AY51" s="23"/>
       <c r="AZ51" s="23"/>
       <c r="BA51" s="23"/>
       <c r="BB51" s="23"/>
       <c r="BC51" s="23"/>
       <c r="BD51" s="23"/>
       <c r="BE51" s="23"/>
       <c r="BF51" s="23"/>
       <c r="BG51" s="23"/>
       <c r="BH51" s="23"/>
       <c r="BI51" s="23"/>
       <c r="BJ51" s="23"/>
       <c r="BK51" s="23"/>
       <c r="BL51" s="23"/>
       <c r="BM51" s="23"/>
       <c r="BN51" s="23"/>
       <c r="BO51" s="23"/>
       <c r="BP51" s="23"/>
       <c r="BQ51" s="23"/>
       <c r="BR51" s="23"/>
       <c r="BS51" s="23"/>
       <c r="BT51" s="23"/>
     </row>
     <row r="52" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="C52" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ52" s="49"/>
+      <c r="C52" s="63"/>
+      <c r="D52" s="63"/>
+      <c r="E52" s="64"/>
+      <c r="F52" s="65"/>
+      <c r="G52" s="65"/>
+      <c r="H52" s="65"/>
+      <c r="I52" s="65"/>
+      <c r="J52" s="65"/>
+      <c r="K52" s="52"/>
+      <c r="L52" s="53"/>
+      <c r="M52" s="53"/>
+      <c r="N52" s="53"/>
+      <c r="O52" s="53"/>
+      <c r="P52" s="56"/>
+      <c r="Q52" s="53"/>
+      <c r="R52" s="53"/>
+      <c r="S52" s="53"/>
+      <c r="T52" s="57"/>
+      <c r="U52" s="44"/>
+      <c r="V52" s="44"/>
+      <c r="W52" s="44"/>
+      <c r="X52" s="44"/>
+      <c r="Y52" s="44"/>
+      <c r="Z52" s="44"/>
+      <c r="AA52" s="44"/>
+      <c r="AB52" s="44"/>
+      <c r="AC52" s="44"/>
+      <c r="AD52" s="44"/>
+      <c r="AE52" s="58"/>
+      <c r="AF52" s="59"/>
+      <c r="AG52" s="59"/>
+      <c r="AH52" s="59"/>
+      <c r="AI52" s="59"/>
+      <c r="AJ52" s="59"/>
       <c r="AL52" s="7"/>
       <c r="AO52" s="23"/>
       <c r="AQ52" s="23"/>
       <c r="AR52" s="23"/>
       <c r="AS52" s="23"/>
       <c r="AT52" s="23"/>
       <c r="AU52" s="23"/>
       <c r="AV52" s="23"/>
       <c r="AW52" s="23"/>
       <c r="AX52" s="23"/>
       <c r="AY52" s="23"/>
       <c r="AZ52" s="23"/>
       <c r="BA52" s="23"/>
       <c r="BB52" s="23"/>
       <c r="BC52" s="23"/>
       <c r="BD52" s="23"/>
       <c r="BE52" s="23"/>
       <c r="BF52" s="23"/>
       <c r="BG52" s="23"/>
       <c r="BH52" s="23"/>
       <c r="BI52" s="23"/>
       <c r="BJ52" s="23"/>
       <c r="BK52" s="23"/>
       <c r="BL52" s="23"/>
       <c r="BM52" s="23"/>
       <c r="BN52" s="23"/>
       <c r="BO52" s="23"/>
       <c r="BP52" s="23"/>
       <c r="BQ52" s="23"/>
       <c r="BR52" s="23"/>
       <c r="BS52" s="23"/>
       <c r="BT52" s="23"/>
     </row>
     <row r="53" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="C53" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ53" s="49"/>
+      <c r="C53" s="63"/>
+      <c r="D53" s="63"/>
+      <c r="E53" s="64"/>
+      <c r="F53" s="65"/>
+      <c r="G53" s="65"/>
+      <c r="H53" s="65"/>
+      <c r="I53" s="65"/>
+      <c r="J53" s="65"/>
+      <c r="K53" s="52"/>
+      <c r="L53" s="53"/>
+      <c r="M53" s="53"/>
+      <c r="N53" s="53"/>
+      <c r="O53" s="53"/>
+      <c r="P53" s="56"/>
+      <c r="Q53" s="53"/>
+      <c r="R53" s="53"/>
+      <c r="S53" s="53"/>
+      <c r="T53" s="57"/>
+      <c r="U53" s="44"/>
+      <c r="V53" s="44"/>
+      <c r="W53" s="44"/>
+      <c r="X53" s="44"/>
+      <c r="Y53" s="44"/>
+      <c r="Z53" s="44"/>
+      <c r="AA53" s="44"/>
+      <c r="AB53" s="44"/>
+      <c r="AC53" s="44"/>
+      <c r="AD53" s="44"/>
+      <c r="AE53" s="58"/>
+      <c r="AF53" s="59"/>
+      <c r="AG53" s="59"/>
+      <c r="AH53" s="59"/>
+      <c r="AI53" s="59"/>
+      <c r="AJ53" s="59"/>
       <c r="AL53" s="7"/>
       <c r="AO53" s="23"/>
       <c r="AQ53" s="23"/>
       <c r="AR53" s="23"/>
       <c r="AS53" s="23"/>
       <c r="AT53" s="23"/>
       <c r="AU53" s="23"/>
       <c r="AV53" s="23"/>
       <c r="AW53" s="23"/>
       <c r="AX53" s="23"/>
       <c r="AY53" s="23"/>
       <c r="AZ53" s="23"/>
       <c r="BA53" s="23"/>
       <c r="BB53" s="23"/>
       <c r="BC53" s="23"/>
       <c r="BD53" s="23"/>
       <c r="BE53" s="23"/>
       <c r="BF53" s="23"/>
       <c r="BG53" s="23"/>
       <c r="BH53" s="23"/>
       <c r="BI53" s="23"/>
       <c r="BJ53" s="23"/>
       <c r="BK53" s="23"/>
       <c r="BL53" s="23"/>
       <c r="BM53" s="23"/>
       <c r="BN53" s="23"/>
       <c r="BO53" s="23"/>
       <c r="BP53" s="23"/>
       <c r="BQ53" s="23"/>
       <c r="BR53" s="23"/>
       <c r="BS53" s="23"/>
       <c r="BT53" s="23"/>
     </row>
     <row r="54" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="C54" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ54" s="49"/>
+      <c r="C54" s="63"/>
+      <c r="D54" s="63"/>
+      <c r="E54" s="64"/>
+      <c r="F54" s="65"/>
+      <c r="G54" s="65"/>
+      <c r="H54" s="65"/>
+      <c r="I54" s="65"/>
+      <c r="J54" s="65"/>
+      <c r="K54" s="52"/>
+      <c r="L54" s="53"/>
+      <c r="M54" s="53"/>
+      <c r="N54" s="53"/>
+      <c r="O54" s="53"/>
+      <c r="P54" s="56"/>
+      <c r="Q54" s="53"/>
+      <c r="R54" s="53"/>
+      <c r="S54" s="53"/>
+      <c r="T54" s="57"/>
+      <c r="U54" s="44"/>
+      <c r="V54" s="44"/>
+      <c r="W54" s="44"/>
+      <c r="X54" s="44"/>
+      <c r="Y54" s="44"/>
+      <c r="Z54" s="44"/>
+      <c r="AA54" s="44"/>
+      <c r="AB54" s="44"/>
+      <c r="AC54" s="44"/>
+      <c r="AD54" s="44"/>
+      <c r="AE54" s="58"/>
+      <c r="AF54" s="59"/>
+      <c r="AG54" s="59"/>
+      <c r="AH54" s="59"/>
+      <c r="AI54" s="59"/>
+      <c r="AJ54" s="59"/>
       <c r="AL54" s="7"/>
       <c r="AO54" s="23"/>
       <c r="AQ54" s="23"/>
       <c r="AR54" s="23"/>
       <c r="AS54" s="23"/>
       <c r="AT54" s="23"/>
       <c r="AU54" s="23"/>
       <c r="AV54" s="23"/>
       <c r="AW54" s="23"/>
       <c r="AX54" s="23"/>
       <c r="AY54" s="23"/>
       <c r="AZ54" s="23"/>
       <c r="BA54" s="23"/>
       <c r="BB54" s="23"/>
       <c r="BC54" s="23"/>
       <c r="BD54" s="23"/>
       <c r="BE54" s="23"/>
       <c r="BF54" s="23"/>
       <c r="BG54" s="23"/>
       <c r="BH54" s="23"/>
       <c r="BI54" s="23"/>
       <c r="BJ54" s="23"/>
       <c r="BK54" s="23"/>
       <c r="BL54" s="23"/>
       <c r="BM54" s="23"/>
       <c r="BN54" s="23"/>
       <c r="BO54" s="23"/>
       <c r="BP54" s="23"/>
       <c r="BQ54" s="23"/>
       <c r="BR54" s="23"/>
       <c r="BS54" s="23"/>
       <c r="BT54" s="23"/>
     </row>
     <row r="55" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B55" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="C55" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ55" s="49"/>
+      <c r="C55" s="63"/>
+      <c r="D55" s="63"/>
+      <c r="E55" s="64"/>
+      <c r="F55" s="65"/>
+      <c r="G55" s="65"/>
+      <c r="H55" s="65"/>
+      <c r="I55" s="65"/>
+      <c r="J55" s="65"/>
+      <c r="K55" s="52"/>
+      <c r="L55" s="53"/>
+      <c r="M55" s="53"/>
+      <c r="N55" s="53"/>
+      <c r="O55" s="53"/>
+      <c r="P55" s="56"/>
+      <c r="Q55" s="53"/>
+      <c r="R55" s="53"/>
+      <c r="S55" s="53"/>
+      <c r="T55" s="57"/>
+      <c r="U55" s="44"/>
+      <c r="V55" s="44"/>
+      <c r="W55" s="44"/>
+      <c r="X55" s="44"/>
+      <c r="Y55" s="44"/>
+      <c r="Z55" s="44"/>
+      <c r="AA55" s="44"/>
+      <c r="AB55" s="44"/>
+      <c r="AC55" s="44"/>
+      <c r="AD55" s="44"/>
+      <c r="AE55" s="58"/>
+      <c r="AF55" s="59"/>
+      <c r="AG55" s="59"/>
+      <c r="AH55" s="59"/>
+      <c r="AI55" s="59"/>
+      <c r="AJ55" s="59"/>
       <c r="AL55" s="7"/>
       <c r="AO55" s="23"/>
       <c r="AQ55" s="23"/>
       <c r="AR55" s="23"/>
       <c r="AS55" s="23"/>
       <c r="AT55" s="23"/>
       <c r="AU55" s="23"/>
       <c r="AV55" s="23"/>
       <c r="AW55" s="23"/>
       <c r="AX55" s="23"/>
       <c r="AY55" s="23"/>
       <c r="AZ55" s="23"/>
       <c r="BA55" s="23"/>
       <c r="BB55" s="23"/>
       <c r="BC55" s="23"/>
       <c r="BD55" s="23"/>
       <c r="BE55" s="23"/>
       <c r="BF55" s="23"/>
       <c r="BG55" s="23"/>
       <c r="BH55" s="23"/>
       <c r="BI55" s="23"/>
       <c r="BJ55" s="23"/>
       <c r="BK55" s="23"/>
       <c r="BL55" s="23"/>
       <c r="BM55" s="23"/>
       <c r="BN55" s="23"/>
       <c r="BO55" s="23"/>
       <c r="BP55" s="23"/>
       <c r="BQ55" s="23"/>
       <c r="BR55" s="23"/>
       <c r="BS55" s="23"/>
       <c r="BT55" s="23"/>
     </row>
     <row r="56" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C56" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ56" s="49"/>
+      <c r="C56" s="63"/>
+      <c r="D56" s="63"/>
+      <c r="E56" s="64"/>
+      <c r="F56" s="65"/>
+      <c r="G56" s="65"/>
+      <c r="H56" s="65"/>
+      <c r="I56" s="65"/>
+      <c r="J56" s="65"/>
+      <c r="K56" s="52"/>
+      <c r="L56" s="53"/>
+      <c r="M56" s="53"/>
+      <c r="N56" s="53"/>
+      <c r="O56" s="53"/>
+      <c r="P56" s="56"/>
+      <c r="Q56" s="53"/>
+      <c r="R56" s="53"/>
+      <c r="S56" s="53"/>
+      <c r="T56" s="57"/>
+      <c r="U56" s="44"/>
+      <c r="V56" s="44"/>
+      <c r="W56" s="44"/>
+      <c r="X56" s="44"/>
+      <c r="Y56" s="44"/>
+      <c r="Z56" s="44"/>
+      <c r="AA56" s="44"/>
+      <c r="AB56" s="44"/>
+      <c r="AC56" s="44"/>
+      <c r="AD56" s="44"/>
+      <c r="AE56" s="58"/>
+      <c r="AF56" s="59"/>
+      <c r="AG56" s="59"/>
+      <c r="AH56" s="59"/>
+      <c r="AI56" s="59"/>
+      <c r="AJ56" s="59"/>
       <c r="AL56" s="7"/>
       <c r="AO56" s="23"/>
       <c r="AQ56" s="23"/>
       <c r="AR56" s="23"/>
       <c r="AS56" s="23"/>
       <c r="AT56" s="23"/>
       <c r="AU56" s="23"/>
       <c r="AV56" s="23"/>
       <c r="AW56" s="23"/>
       <c r="AX56" s="23"/>
       <c r="AY56" s="23"/>
       <c r="AZ56" s="23"/>
       <c r="BA56" s="23"/>
       <c r="BB56" s="23"/>
       <c r="BC56" s="23"/>
       <c r="BD56" s="23"/>
       <c r="BE56" s="23"/>
       <c r="BF56" s="23"/>
       <c r="BG56" s="23"/>
       <c r="BH56" s="23"/>
       <c r="BI56" s="23"/>
       <c r="BJ56" s="23"/>
       <c r="BK56" s="23"/>
       <c r="BL56" s="23"/>
       <c r="BM56" s="23"/>
       <c r="BN56" s="23"/>
       <c r="BO56" s="23"/>
       <c r="BP56" s="23"/>
       <c r="BQ56" s="23"/>
       <c r="BR56" s="23"/>
       <c r="BS56" s="23"/>
       <c r="BT56" s="23"/>
     </row>
     <row r="57" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B57" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="C57" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ57" s="49"/>
+      <c r="C57" s="63"/>
+      <c r="D57" s="63"/>
+      <c r="E57" s="64"/>
+      <c r="F57" s="65"/>
+      <c r="G57" s="65"/>
+      <c r="H57" s="65"/>
+      <c r="I57" s="65"/>
+      <c r="J57" s="65"/>
+      <c r="K57" s="52"/>
+      <c r="L57" s="53"/>
+      <c r="M57" s="53"/>
+      <c r="N57" s="53"/>
+      <c r="O57" s="53"/>
+      <c r="P57" s="56"/>
+      <c r="Q57" s="53"/>
+      <c r="R57" s="53"/>
+      <c r="S57" s="53"/>
+      <c r="T57" s="57"/>
+      <c r="U57" s="44"/>
+      <c r="V57" s="44"/>
+      <c r="W57" s="44"/>
+      <c r="X57" s="44"/>
+      <c r="Y57" s="44"/>
+      <c r="Z57" s="44"/>
+      <c r="AA57" s="44"/>
+      <c r="AB57" s="44"/>
+      <c r="AC57" s="44"/>
+      <c r="AD57" s="44"/>
+      <c r="AE57" s="58"/>
+      <c r="AF57" s="59"/>
+      <c r="AG57" s="59"/>
+      <c r="AH57" s="59"/>
+      <c r="AI57" s="59"/>
+      <c r="AJ57" s="59"/>
       <c r="AL57" s="7"/>
       <c r="AO57" s="23"/>
       <c r="AQ57" s="23"/>
       <c r="AR57" s="23"/>
       <c r="AS57" s="23"/>
       <c r="AT57" s="23"/>
       <c r="AU57" s="23"/>
       <c r="AV57" s="23"/>
       <c r="AW57" s="23"/>
       <c r="AX57" s="23"/>
       <c r="AY57" s="23"/>
       <c r="AZ57" s="23"/>
       <c r="BA57" s="23"/>
       <c r="BB57" s="23"/>
       <c r="BC57" s="23"/>
       <c r="BD57" s="23"/>
       <c r="BE57" s="23"/>
       <c r="BF57" s="23"/>
       <c r="BG57" s="23"/>
       <c r="BH57" s="23"/>
       <c r="BI57" s="23"/>
       <c r="BJ57" s="23"/>
       <c r="BK57" s="23"/>
       <c r="BL57" s="23"/>
       <c r="BM57" s="23"/>
       <c r="BN57" s="23"/>
       <c r="BO57" s="23"/>
       <c r="BP57" s="23"/>
       <c r="BQ57" s="23"/>
       <c r="BR57" s="23"/>
       <c r="BS57" s="23"/>
       <c r="BT57" s="23"/>
     </row>
     <row r="58" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B58" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C58" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ58" s="49"/>
+      <c r="C58" s="63"/>
+      <c r="D58" s="63"/>
+      <c r="E58" s="64"/>
+      <c r="F58" s="65"/>
+      <c r="G58" s="65"/>
+      <c r="H58" s="65"/>
+      <c r="I58" s="65"/>
+      <c r="J58" s="65"/>
+      <c r="K58" s="52"/>
+      <c r="L58" s="53"/>
+      <c r="M58" s="53"/>
+      <c r="N58" s="53"/>
+      <c r="O58" s="53"/>
+      <c r="P58" s="56"/>
+      <c r="Q58" s="53"/>
+      <c r="R58" s="53"/>
+      <c r="S58" s="53"/>
+      <c r="T58" s="57"/>
+      <c r="U58" s="44"/>
+      <c r="V58" s="44"/>
+      <c r="W58" s="44"/>
+      <c r="X58" s="44"/>
+      <c r="Y58" s="44"/>
+      <c r="Z58" s="44"/>
+      <c r="AA58" s="44"/>
+      <c r="AB58" s="44"/>
+      <c r="AC58" s="44"/>
+      <c r="AD58" s="44"/>
+      <c r="AE58" s="58"/>
+      <c r="AF58" s="59"/>
+      <c r="AG58" s="59"/>
+      <c r="AH58" s="59"/>
+      <c r="AI58" s="59"/>
+      <c r="AJ58" s="59"/>
       <c r="AL58" s="7"/>
       <c r="AO58" s="23"/>
       <c r="AQ58" s="23"/>
       <c r="AR58" s="23"/>
       <c r="AS58" s="23"/>
       <c r="AT58" s="23"/>
       <c r="AU58" s="23"/>
       <c r="AV58" s="23"/>
       <c r="AW58" s="23"/>
       <c r="AX58" s="23"/>
       <c r="AY58" s="23"/>
       <c r="AZ58" s="23"/>
       <c r="BA58" s="23"/>
       <c r="BB58" s="23"/>
       <c r="BC58" s="23"/>
       <c r="BD58" s="23"/>
       <c r="BE58" s="23"/>
       <c r="BF58" s="23"/>
       <c r="BG58" s="23"/>
       <c r="BH58" s="23"/>
       <c r="BI58" s="23"/>
       <c r="BJ58" s="23"/>
       <c r="BK58" s="23"/>
       <c r="BL58" s="23"/>
       <c r="BM58" s="23"/>
       <c r="BN58" s="23"/>
       <c r="BO58" s="23"/>
       <c r="BP58" s="23"/>
       <c r="BQ58" s="23"/>
       <c r="BR58" s="23"/>
       <c r="BS58" s="23"/>
       <c r="BT58" s="23"/>
     </row>
     <row r="59" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="C59" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ59" s="49"/>
+      <c r="C59" s="63"/>
+      <c r="D59" s="63"/>
+      <c r="E59" s="64"/>
+      <c r="F59" s="65"/>
+      <c r="G59" s="65"/>
+      <c r="H59" s="65"/>
+      <c r="I59" s="65"/>
+      <c r="J59" s="65"/>
+      <c r="K59" s="52"/>
+      <c r="L59" s="53"/>
+      <c r="M59" s="53"/>
+      <c r="N59" s="53"/>
+      <c r="O59" s="53"/>
+      <c r="P59" s="56"/>
+      <c r="Q59" s="53"/>
+      <c r="R59" s="53"/>
+      <c r="S59" s="53"/>
+      <c r="T59" s="57"/>
+      <c r="U59" s="44"/>
+      <c r="V59" s="44"/>
+      <c r="W59" s="44"/>
+      <c r="X59" s="44"/>
+      <c r="Y59" s="44"/>
+      <c r="Z59" s="44"/>
+      <c r="AA59" s="44"/>
+      <c r="AB59" s="44"/>
+      <c r="AC59" s="44"/>
+      <c r="AD59" s="44"/>
+      <c r="AE59" s="58"/>
+      <c r="AF59" s="59"/>
+      <c r="AG59" s="59"/>
+      <c r="AH59" s="59"/>
+      <c r="AI59" s="59"/>
+      <c r="AJ59" s="59"/>
       <c r="AL59" s="7"/>
       <c r="AO59" s="23"/>
       <c r="AQ59" s="23"/>
       <c r="AR59" s="23"/>
       <c r="AS59" s="23"/>
       <c r="AT59" s="23"/>
       <c r="AU59" s="23"/>
       <c r="AV59" s="23"/>
       <c r="AW59" s="23"/>
       <c r="AX59" s="23"/>
       <c r="AY59" s="23"/>
       <c r="AZ59" s="23"/>
       <c r="BA59" s="23"/>
       <c r="BB59" s="23"/>
       <c r="BC59" s="23"/>
       <c r="BD59" s="23"/>
       <c r="BE59" s="23"/>
       <c r="BF59" s="23"/>
       <c r="BG59" s="23"/>
       <c r="BH59" s="23"/>
       <c r="BI59" s="23"/>
       <c r="BJ59" s="23"/>
       <c r="BK59" s="23"/>
       <c r="BL59" s="23"/>
       <c r="BM59" s="23"/>
       <c r="BN59" s="23"/>
       <c r="BO59" s="23"/>
       <c r="BP59" s="23"/>
       <c r="BQ59" s="23"/>
       <c r="BR59" s="23"/>
       <c r="BS59" s="23"/>
       <c r="BT59" s="23"/>
     </row>
     <row r="60" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B60" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C60" s="40"/>
-[...32 lines deleted...]
-      <c r="AJ60" s="49"/>
+      <c r="C60" s="63"/>
+      <c r="D60" s="63"/>
+      <c r="E60" s="64"/>
+      <c r="F60" s="65"/>
+      <c r="G60" s="65"/>
+      <c r="H60" s="65"/>
+      <c r="I60" s="65"/>
+      <c r="J60" s="65"/>
+      <c r="K60" s="52"/>
+      <c r="L60" s="53"/>
+      <c r="M60" s="53"/>
+      <c r="N60" s="53"/>
+      <c r="O60" s="53"/>
+      <c r="P60" s="56"/>
+      <c r="Q60" s="53"/>
+      <c r="R60" s="53"/>
+      <c r="S60" s="53"/>
+      <c r="T60" s="57"/>
+      <c r="U60" s="44"/>
+      <c r="V60" s="44"/>
+      <c r="W60" s="44"/>
+      <c r="X60" s="44"/>
+      <c r="Y60" s="44"/>
+      <c r="Z60" s="44"/>
+      <c r="AA60" s="44"/>
+      <c r="AB60" s="44"/>
+      <c r="AC60" s="44"/>
+      <c r="AD60" s="44"/>
+      <c r="AE60" s="58"/>
+      <c r="AF60" s="59"/>
+      <c r="AG60" s="59"/>
+      <c r="AH60" s="59"/>
+      <c r="AI60" s="59"/>
+      <c r="AJ60" s="59"/>
       <c r="AL60" s="7"/>
       <c r="AO60" s="23"/>
       <c r="AQ60" s="23"/>
       <c r="AR60" s="23"/>
       <c r="AS60" s="23"/>
       <c r="AT60" s="23"/>
       <c r="AU60" s="23"/>
       <c r="AV60" s="23"/>
       <c r="AW60" s="23"/>
       <c r="AX60" s="23"/>
       <c r="AY60" s="23"/>
       <c r="AZ60" s="23"/>
       <c r="BA60" s="23"/>
       <c r="BB60" s="23"/>
       <c r="BC60" s="23"/>
       <c r="BD60" s="23"/>
       <c r="BE60" s="23"/>
       <c r="BF60" s="23"/>
       <c r="BG60" s="23"/>
       <c r="BH60" s="23"/>
       <c r="BI60" s="23"/>
       <c r="BJ60" s="23"/>
       <c r="BK60" s="23"/>
       <c r="BL60" s="23"/>
       <c r="BM60" s="23"/>
       <c r="BN60" s="23"/>
       <c r="BO60" s="23"/>
       <c r="BP60" s="23"/>
       <c r="BQ60" s="23"/>
       <c r="BR60" s="23"/>
       <c r="BS60" s="23"/>
       <c r="BT60" s="23"/>
     </row>
     <row r="61" spans="2:72" ht="5.0999999999999996" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="AQ61" s="5"/>
       <c r="AR61" s="5"/>
       <c r="AW61" s="1"/>
       <c r="AX61" s="1"/>
       <c r="AY61" s="1"/>
     </row>
     <row r="62" spans="2:72" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="J62" s="51" t="s">
+      <c r="J62" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="K62" s="52"/>
-[...16 lines deleted...]
-      <c r="AB62" s="53"/>
+      <c r="K62" s="73"/>
+      <c r="L62" s="73"/>
+      <c r="M62" s="73"/>
+      <c r="N62" s="73"/>
+      <c r="O62" s="73"/>
+      <c r="P62" s="73"/>
+      <c r="Q62" s="73"/>
+      <c r="R62" s="73"/>
+      <c r="S62" s="73"/>
+      <c r="T62" s="73"/>
+      <c r="U62" s="73"/>
+      <c r="V62" s="73"/>
+      <c r="W62" s="73"/>
+      <c r="X62" s="73"/>
+      <c r="Y62" s="73"/>
+      <c r="Z62" s="73"/>
+      <c r="AA62" s="73"/>
+      <c r="AB62" s="74"/>
       <c r="AQ62" s="5"/>
       <c r="AR62" s="5"/>
       <c r="AW62" s="1"/>
       <c r="AX62" s="1"/>
       <c r="AY62" s="1"/>
     </row>
     <row r="63" spans="2:72" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="J63" s="54" t="s">
+      <c r="J63" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="K63" s="55"/>
-[...16 lines deleted...]
-      <c r="AB63" s="56"/>
+      <c r="K63" s="76"/>
+      <c r="L63" s="76"/>
+      <c r="M63" s="76"/>
+      <c r="N63" s="76"/>
+      <c r="O63" s="76"/>
+      <c r="P63" s="76"/>
+      <c r="Q63" s="76"/>
+      <c r="R63" s="76"/>
+      <c r="S63" s="76"/>
+      <c r="T63" s="76"/>
+      <c r="U63" s="76"/>
+      <c r="V63" s="76"/>
+      <c r="W63" s="76"/>
+      <c r="X63" s="76"/>
+      <c r="Y63" s="76"/>
+      <c r="Z63" s="76"/>
+      <c r="AA63" s="76"/>
+      <c r="AB63" s="77"/>
       <c r="AQ63" s="5"/>
       <c r="AR63" s="5"/>
       <c r="AW63" s="1"/>
       <c r="AX63" s="1"/>
       <c r="AY63" s="1"/>
     </row>
     <row r="64" spans="2:72" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="J64" s="54" t="s">
+      <c r="J64" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="K64" s="55"/>
-[...16 lines deleted...]
-      <c r="AB64" s="56"/>
+      <c r="K64" s="76"/>
+      <c r="L64" s="76"/>
+      <c r="M64" s="76"/>
+      <c r="N64" s="76"/>
+      <c r="O64" s="76"/>
+      <c r="P64" s="76"/>
+      <c r="Q64" s="76"/>
+      <c r="R64" s="76"/>
+      <c r="S64" s="76"/>
+      <c r="T64" s="76"/>
+      <c r="U64" s="76"/>
+      <c r="V64" s="76"/>
+      <c r="W64" s="76"/>
+      <c r="X64" s="76"/>
+      <c r="Y64" s="76"/>
+      <c r="Z64" s="76"/>
+      <c r="AA64" s="76"/>
+      <c r="AB64" s="77"/>
       <c r="AQ64" s="5"/>
       <c r="AR64" s="5"/>
       <c r="AW64" s="1"/>
       <c r="AX64" s="1"/>
       <c r="AY64" s="1"/>
     </row>
     <row r="65" spans="10:51" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="J65" s="57" t="s">
+      <c r="J65" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="K65" s="58"/>
-[...16 lines deleted...]
-      <c r="AB65" s="59"/>
+      <c r="K65" s="79"/>
+      <c r="L65" s="79"/>
+      <c r="M65" s="79"/>
+      <c r="N65" s="79"/>
+      <c r="O65" s="79"/>
+      <c r="P65" s="79"/>
+      <c r="Q65" s="79"/>
+      <c r="R65" s="79"/>
+      <c r="S65" s="79"/>
+      <c r="T65" s="79"/>
+      <c r="U65" s="79"/>
+      <c r="V65" s="79"/>
+      <c r="W65" s="79"/>
+      <c r="X65" s="79"/>
+      <c r="Y65" s="79"/>
+      <c r="Z65" s="79"/>
+      <c r="AA65" s="79"/>
+      <c r="AB65" s="80"/>
       <c r="AQ65" s="5"/>
       <c r="AR65" s="5"/>
       <c r="AW65" s="1"/>
       <c r="AX65" s="1"/>
       <c r="AY65" s="1"/>
     </row>
     <row r="66" spans="10:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AG66" s="50" t="s">
-[...6 lines deleted...]
-      <c r="AL66" s="50"/>
+      <c r="AG66" s="71" t="s">
+        <v>74</v>
+      </c>
+      <c r="AH66" s="71"/>
+      <c r="AI66" s="71"/>
+      <c r="AJ66" s="71"/>
+      <c r="AK66" s="71"/>
+      <c r="AL66" s="71"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" insertRows="0" deleteRows="0"/>
   <mergeCells count="160">
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="F60:J60"/>
+    <mergeCell ref="K60:O60"/>
+    <mergeCell ref="P60:T60"/>
+    <mergeCell ref="U60:AD60"/>
+    <mergeCell ref="AE60:AJ60"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="F58:J58"/>
+    <mergeCell ref="K58:O58"/>
+    <mergeCell ref="P58:T58"/>
+    <mergeCell ref="U58:AD58"/>
+    <mergeCell ref="AE58:AJ58"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="F59:J59"/>
+    <mergeCell ref="K59:O59"/>
+    <mergeCell ref="P59:T59"/>
+    <mergeCell ref="U59:AD59"/>
+    <mergeCell ref="AE59:AJ59"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="F56:J56"/>
+    <mergeCell ref="K56:O56"/>
+    <mergeCell ref="P56:T56"/>
+    <mergeCell ref="U56:AD56"/>
+    <mergeCell ref="AE56:AJ56"/>
+    <mergeCell ref="C57:E57"/>
+    <mergeCell ref="F57:J57"/>
+    <mergeCell ref="K57:O57"/>
+    <mergeCell ref="P57:T57"/>
+    <mergeCell ref="U57:AD57"/>
+    <mergeCell ref="AE57:AJ57"/>
+    <mergeCell ref="C54:E54"/>
+    <mergeCell ref="F54:J54"/>
+    <mergeCell ref="K54:O54"/>
+    <mergeCell ref="P54:T54"/>
+    <mergeCell ref="U54:AD54"/>
+    <mergeCell ref="AE54:AJ54"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="F55:J55"/>
+    <mergeCell ref="K55:O55"/>
+    <mergeCell ref="P55:T55"/>
+    <mergeCell ref="U55:AD55"/>
+    <mergeCell ref="AE55:AJ55"/>
+    <mergeCell ref="C52:E52"/>
+    <mergeCell ref="F52:J52"/>
+    <mergeCell ref="K52:O52"/>
+    <mergeCell ref="P52:T52"/>
+    <mergeCell ref="U52:AD52"/>
+    <mergeCell ref="AE52:AJ52"/>
+    <mergeCell ref="C53:E53"/>
+    <mergeCell ref="F53:J53"/>
+    <mergeCell ref="K53:O53"/>
+    <mergeCell ref="P53:T53"/>
+    <mergeCell ref="U53:AD53"/>
+    <mergeCell ref="AE53:AJ53"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="F51:J51"/>
+    <mergeCell ref="K51:O51"/>
+    <mergeCell ref="P51:T51"/>
+    <mergeCell ref="U51:AD51"/>
+    <mergeCell ref="AE51:AJ51"/>
+    <mergeCell ref="K50:O50"/>
+    <mergeCell ref="P50:T50"/>
+    <mergeCell ref="U49:AD49"/>
+    <mergeCell ref="U50:AD50"/>
+    <mergeCell ref="F50:J50"/>
+    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="C50:E50"/>
+    <mergeCell ref="F49:J49"/>
+    <mergeCell ref="AE48:AJ48"/>
+    <mergeCell ref="AE49:AJ49"/>
+    <mergeCell ref="AE50:AJ50"/>
+    <mergeCell ref="K48:O48"/>
+    <mergeCell ref="P48:T48"/>
+    <mergeCell ref="U47:AD47"/>
+    <mergeCell ref="U48:AD48"/>
+    <mergeCell ref="K43:O43"/>
+    <mergeCell ref="P43:T43"/>
+    <mergeCell ref="K44:O44"/>
+    <mergeCell ref="AE46:AJ46"/>
+    <mergeCell ref="AE47:AJ47"/>
+    <mergeCell ref="P44:T44"/>
+    <mergeCell ref="K45:O45"/>
+    <mergeCell ref="P45:T45"/>
+    <mergeCell ref="K47:O47"/>
+    <mergeCell ref="P47:T47"/>
+    <mergeCell ref="U43:AD43"/>
+    <mergeCell ref="U44:AD44"/>
+    <mergeCell ref="AE44:AJ44"/>
+    <mergeCell ref="AE45:AJ45"/>
+    <mergeCell ref="AG66:AL66"/>
+    <mergeCell ref="J62:AB62"/>
+    <mergeCell ref="J63:AB63"/>
+    <mergeCell ref="J64:AB64"/>
+    <mergeCell ref="J65:AB65"/>
+    <mergeCell ref="F37:AJ37"/>
+    <mergeCell ref="A39:AK39"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="F41:J41"/>
+    <mergeCell ref="F40:J40"/>
+    <mergeCell ref="F42:J42"/>
+    <mergeCell ref="F43:J43"/>
+    <mergeCell ref="AE42:AJ42"/>
+    <mergeCell ref="AE43:AJ43"/>
+    <mergeCell ref="K46:O46"/>
+    <mergeCell ref="P46:T46"/>
+    <mergeCell ref="U45:AD45"/>
+    <mergeCell ref="U46:AD46"/>
+    <mergeCell ref="K49:O49"/>
+    <mergeCell ref="P49:T49"/>
+    <mergeCell ref="A1:AL4"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="C17:H17"/>
+    <mergeCell ref="W6:Y6"/>
+    <mergeCell ref="AA6:AL6"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="J11:AD11"/>
+    <mergeCell ref="J17:AD17"/>
+    <mergeCell ref="A8:AK8"/>
+    <mergeCell ref="B9:AK9"/>
+    <mergeCell ref="J13:AD13"/>
+    <mergeCell ref="C15:AK15"/>
+    <mergeCell ref="U40:AD40"/>
+    <mergeCell ref="U41:AD41"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="C47:E47"/>
+    <mergeCell ref="C48:E48"/>
+    <mergeCell ref="F44:J44"/>
+    <mergeCell ref="F45:J45"/>
+    <mergeCell ref="F46:J46"/>
+    <mergeCell ref="F47:J47"/>
+    <mergeCell ref="F48:J48"/>
+    <mergeCell ref="C45:E45"/>
     <mergeCell ref="C19:I19"/>
     <mergeCell ref="J19:AD19"/>
     <mergeCell ref="C25:H25"/>
     <mergeCell ref="J25:AD25"/>
     <mergeCell ref="C21:H21"/>
     <mergeCell ref="J21:AD21"/>
     <mergeCell ref="C23:H23"/>
     <mergeCell ref="J23:AD23"/>
     <mergeCell ref="U42:AD42"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="E33:AL33"/>
     <mergeCell ref="E34:AJ34"/>
     <mergeCell ref="C27:AK27"/>
     <mergeCell ref="B30:AK30"/>
     <mergeCell ref="K40:O40"/>
     <mergeCell ref="K41:O41"/>
     <mergeCell ref="P40:T40"/>
     <mergeCell ref="P41:T41"/>
     <mergeCell ref="K42:O42"/>
     <mergeCell ref="P42:T42"/>
     <mergeCell ref="AE41:AJ41"/>
     <mergeCell ref="AE40:AJ40"/>
     <mergeCell ref="F35:AJ35"/>
     <mergeCell ref="E36:AJ36"/>
-    <mergeCell ref="U40:AD40"/>
-[...134 lines deleted...]
-    <mergeCell ref="AE59:AJ59"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <conditionalFormatting sqref="C19">
     <cfRule type="expression" dxfId="3" priority="7">
       <formula>$J$11="AP：指定参加者"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J19:AD19">
     <cfRule type="expression" dxfId="2" priority="6">
       <formula>$J$11="AP：指定参加者"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AE40:AJ40">
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>$J$19="自己"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AE41:AJ60">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$J$19="自己"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="6">
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J13:AD13" xr:uid="{27184AE3-5CA8-4BBB-9265-36972C267059}">
       <formula1>5</formula1>
@@ -6367,127 +6333,127 @@
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E328C873-22CA-4B96-B5EA-F293EED04832}">
   <dimension ref="A1:V52"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="11.6640625" bestFit="1" customWidth="1"/>
     <col min="23" max="25" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="75" x14ac:dyDescent="0.2">
       <c r="A1" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="32" t="s">
+      <c r="C1" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="C1" s="32" t="s">
+      <c r="D1" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="D1" s="33" t="s">
+      <c r="E1" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="E1" s="38" t="s">
+      <c r="F1" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="F1" s="34" t="s">
+      <c r="G1" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="G1" s="33" t="s">
+      <c r="H1" s="33" t="s">
         <v>56</v>
       </c>
-      <c r="H1" s="33" t="s">
+      <c r="I1" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="I1" s="33" t="s">
+      <c r="J1" s="33" t="s">
         <v>58</v>
       </c>
-      <c r="J1" s="33" t="s">
+      <c r="K1" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="K1" s="33" t="s">
+      <c r="L1" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="L1" s="33" t="s">
+      <c r="M1" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="M1" s="33" t="s">
+      <c r="N1" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="N1" s="33" t="s">
+      <c r="O1" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="O1" s="33" t="s">
+      <c r="P1" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="P1" s="33" t="s">
+      <c r="Q1" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="Q1" s="33" t="s">
+      <c r="R1" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="R1" s="33" t="s">
+      <c r="S1" s="33" t="s">
         <v>67</v>
       </c>
-      <c r="S1" s="33" t="s">
+      <c r="T1" s="33" t="s">
         <v>68</v>
       </c>
-      <c r="T1" s="33" t="s">
+      <c r="U1" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="V1" s="33" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A2" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B2" t="str">
         <f>IF(S2="","",'UT-52'!C41)</f>
         <v/>
       </c>
       <c r="C2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D2" s="35"/>
       <c r="E2" t="str">
         <f>IF(S2="","",'UT-52'!F41)</f>
         <v/>
       </c>
       <c r="F2" s="36" t="str">
         <f>IF(S2="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G2" t="str">
         <f>IF(S2="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H2" t="str">
         <f>IF(S2="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I2" t="str">
         <f>IF(S2="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J2" s="37"/>
       <c r="K2" t="str">
         <f>IF(S2="","",IF('UT-52'!J$19="","",IF(G2="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -6505,51 +6471,51 @@
         <v/>
       </c>
       <c r="T2" t="str">
         <f>IF('UT-52'!P41="","",'UT-52'!P41)</f>
         <v/>
       </c>
       <c r="U2" t="str">
         <f>IF('UT-52'!U41="","",'UT-52'!U41)</f>
         <v/>
       </c>
       <c r="V2" t="str">
         <f>IF('UT-52'!AE41="","",'UT-52'!AE41)</f>
         <v/>
       </c>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A3" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B3" t="str">
         <f>IF(S3="","",'UT-52'!C42)</f>
         <v/>
       </c>
       <c r="C3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D3" s="35"/>
       <c r="E3" t="str">
         <f>IF(S3="","",'UT-52'!F42)</f>
         <v/>
       </c>
       <c r="F3" s="36" t="str">
         <f>IF(S3="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G3" t="str">
         <f>IF(S3="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H3" t="str">
         <f>IF(S3="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I3" t="str">
         <f>IF(S3="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J3" s="37"/>
       <c r="K3" t="str">
         <f>IF(S3="","",IF('UT-52'!J$19="","",IF(G3="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -6567,51 +6533,51 @@
         <v/>
       </c>
       <c r="T3" t="str">
         <f>IF('UT-52'!P42="","",'UT-52'!P42)</f>
         <v/>
       </c>
       <c r="U3" t="str">
         <f>IF('UT-52'!U42="","",'UT-52'!U42)</f>
         <v/>
       </c>
       <c r="V3" t="str">
         <f>IF('UT-52'!AE42="","",'UT-52'!AE42)</f>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A4" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B4" t="str">
         <f>IF(S4="","",'UT-52'!C43)</f>
         <v/>
       </c>
       <c r="C4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D4" s="35"/>
       <c r="E4" t="str">
         <f>IF(S4="","",'UT-52'!F43)</f>
         <v/>
       </c>
       <c r="F4" s="36" t="str">
         <f>IF(S4="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G4" t="str">
         <f>IF(S4="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H4" t="str">
         <f>IF(S4="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I4" t="str">
         <f>IF(S4="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J4" s="37"/>
       <c r="K4" t="str">
         <f>IF(S4="","",IF('UT-52'!J$19="","",IF(G4="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -6629,51 +6595,51 @@
         <v/>
       </c>
       <c r="T4" t="str">
         <f>IF('UT-52'!P43="","",'UT-52'!P43)</f>
         <v/>
       </c>
       <c r="U4" t="str">
         <f>IF('UT-52'!U43="","",'UT-52'!U43)</f>
         <v/>
       </c>
       <c r="V4" t="str">
         <f>IF('UT-52'!AE43="","",'UT-52'!AE43)</f>
         <v/>
       </c>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A5" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B5" t="str">
         <f>IF(S5="","",'UT-52'!C44)</f>
         <v/>
       </c>
       <c r="C5" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D5" s="35"/>
       <c r="E5" t="str">
         <f>IF(S5="","",'UT-52'!F44)</f>
         <v/>
       </c>
       <c r="F5" s="36" t="str">
         <f>IF(S5="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G5" t="str">
         <f>IF(S5="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H5" t="str">
         <f>IF(S5="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I5" t="str">
         <f>IF(S5="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J5" s="37"/>
       <c r="K5" t="str">
         <f>IF(S5="","",IF('UT-52'!J$19="","",IF(G5="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -6691,51 +6657,51 @@
         <v/>
       </c>
       <c r="T5" t="str">
         <f>IF('UT-52'!P44="","",'UT-52'!P44)</f>
         <v/>
       </c>
       <c r="U5" t="str">
         <f>IF('UT-52'!U44="","",'UT-52'!U44)</f>
         <v/>
       </c>
       <c r="V5" t="str">
         <f>IF('UT-52'!AE44="","",'UT-52'!AE44)</f>
         <v/>
       </c>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A6" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B6" t="str">
         <f>IF(S6="","",'UT-52'!C45)</f>
         <v/>
       </c>
       <c r="C6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D6" s="35"/>
       <c r="E6" t="str">
         <f>IF(S6="","",'UT-52'!F45)</f>
         <v/>
       </c>
       <c r="F6" s="36" t="str">
         <f>IF(S6="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G6" t="str">
         <f>IF(S6="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H6" t="str">
         <f>IF(S6="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I6" t="str">
         <f>IF(S6="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J6" s="37"/>
       <c r="K6" t="str">
         <f>IF(S6="","",IF('UT-52'!J$19="","",IF(G6="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -6753,51 +6719,51 @@
         <v/>
       </c>
       <c r="T6" t="str">
         <f>IF('UT-52'!P45="","",'UT-52'!P45)</f>
         <v/>
       </c>
       <c r="U6" t="str">
         <f>IF('UT-52'!U45="","",'UT-52'!U45)</f>
         <v/>
       </c>
       <c r="V6" t="str">
         <f>IF('UT-52'!AE45="","",'UT-52'!AE45)</f>
         <v/>
       </c>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A7" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B7" t="str">
         <f>IF(S7="","",'UT-52'!C46)</f>
         <v/>
       </c>
       <c r="C7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D7" s="35"/>
       <c r="E7" t="str">
         <f>IF(S7="","",'UT-52'!F46)</f>
         <v/>
       </c>
       <c r="F7" s="36" t="str">
         <f>IF(S7="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G7" t="str">
         <f>IF(S7="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H7" t="str">
         <f>IF(S7="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I7" t="str">
         <f>IF(S7="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J7" s="37"/>
       <c r="K7" t="str">
         <f>IF(S7="","",IF('UT-52'!J$19="","",IF(G7="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -6815,51 +6781,51 @@
         <v/>
       </c>
       <c r="T7" t="str">
         <f>IF('UT-52'!P46="","",'UT-52'!P46)</f>
         <v/>
       </c>
       <c r="U7" t="str">
         <f>IF('UT-52'!U46="","",'UT-52'!U46)</f>
         <v/>
       </c>
       <c r="V7" t="str">
         <f>IF('UT-52'!AE46="","",'UT-52'!AE46)</f>
         <v/>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A8" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B8" t="str">
         <f>IF(S8="","",'UT-52'!C47)</f>
         <v/>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D8" s="35"/>
       <c r="E8" t="str">
         <f>IF(S8="","",'UT-52'!F47)</f>
         <v/>
       </c>
       <c r="F8" s="36" t="str">
         <f>IF(S8="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G8" t="str">
         <f>IF(S8="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H8" t="str">
         <f>IF(S8="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I8" t="str">
         <f>IF(S8="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J8" s="37"/>
       <c r="K8" t="str">
         <f>IF(S8="","",IF('UT-52'!J$19="","",IF(G8="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -6877,51 +6843,51 @@
         <v/>
       </c>
       <c r="T8" t="str">
         <f>IF('UT-52'!P47="","",'UT-52'!P47)</f>
         <v/>
       </c>
       <c r="U8" t="str">
         <f>IF('UT-52'!U47="","",'UT-52'!U47)</f>
         <v/>
       </c>
       <c r="V8" t="str">
         <f>IF('UT-52'!AE47="","",'UT-52'!AE47)</f>
         <v/>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A9" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B9" t="str">
         <f>IF(S9="","",'UT-52'!C48)</f>
         <v/>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D9" s="35"/>
       <c r="E9" t="str">
         <f>IF(S9="","",'UT-52'!F48)</f>
         <v/>
       </c>
       <c r="F9" s="36" t="str">
         <f>IF(S9="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G9" t="str">
         <f>IF(S9="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H9" t="str">
         <f>IF(S9="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I9" t="str">
         <f>IF(S9="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J9" s="37"/>
       <c r="K9" t="str">
         <f>IF(S9="","",IF('UT-52'!J$19="","",IF(G9="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -6939,51 +6905,51 @@
         <v/>
       </c>
       <c r="T9" t="str">
         <f>IF('UT-52'!P48="","",'UT-52'!P48)</f>
         <v/>
       </c>
       <c r="U9" t="str">
         <f>IF('UT-52'!U48="","",'UT-52'!U48)</f>
         <v/>
       </c>
       <c r="V9" t="str">
         <f>IF('UT-52'!AE48="","",'UT-52'!AE48)</f>
         <v/>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A10" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B10" t="str">
         <f>IF(S10="","",'UT-52'!C49)</f>
         <v/>
       </c>
       <c r="C10" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D10" s="35"/>
       <c r="E10" t="str">
         <f>IF(S10="","",'UT-52'!F49)</f>
         <v/>
       </c>
       <c r="F10" s="36" t="str">
         <f>IF(S10="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G10" t="str">
         <f>IF(S10="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H10" t="str">
         <f>IF(S10="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I10" t="str">
         <f>IF(S10="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J10" s="37"/>
       <c r="K10" t="str">
         <f>IF(S10="","",IF('UT-52'!J$19="","",IF(G10="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7001,51 +6967,51 @@
         <v/>
       </c>
       <c r="T10" t="str">
         <f>IF('UT-52'!P49="","",'UT-52'!P49)</f>
         <v/>
       </c>
       <c r="U10" t="str">
         <f>IF('UT-52'!U49="","",'UT-52'!U49)</f>
         <v/>
       </c>
       <c r="V10" t="str">
         <f>IF('UT-52'!AE49="","",'UT-52'!AE49)</f>
         <v/>
       </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A11" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B11" t="str">
         <f>IF(S11="","",'UT-52'!C50)</f>
         <v/>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D11" s="35"/>
       <c r="E11" t="str">
         <f>IF(S11="","",'UT-52'!F50)</f>
         <v/>
       </c>
       <c r="F11" s="36" t="str">
         <f>IF(S11="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G11" t="str">
         <f>IF(S11="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H11" t="str">
         <f>IF(S11="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I11" t="str">
         <f>IF(S11="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J11" s="37"/>
       <c r="K11" t="str">
         <f>IF(S11="","",IF('UT-52'!J$19="","",IF(G11="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7063,51 +7029,51 @@
         <v/>
       </c>
       <c r="T11" t="str">
         <f>IF('UT-52'!P50="","",'UT-52'!P50)</f>
         <v/>
       </c>
       <c r="U11" t="str">
         <f>IF('UT-52'!U50="","",'UT-52'!U50)</f>
         <v/>
       </c>
       <c r="V11" t="str">
         <f>IF('UT-52'!AE50="","",'UT-52'!AE50)</f>
         <v/>
       </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A12" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B12" t="str">
         <f>IF(S12="","",'UT-52'!C51)</f>
         <v/>
       </c>
       <c r="C12" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D12" s="35"/>
       <c r="E12" t="str">
         <f>IF(S12="","",'UT-52'!F51)</f>
         <v/>
       </c>
       <c r="F12" s="36" t="str">
         <f>IF(S12="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G12" t="str">
         <f>IF(S12="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H12" t="str">
         <f>IF(S12="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I12" t="str">
         <f>IF(S12="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J12" s="37"/>
       <c r="K12" t="str">
         <f>IF(S12="","",IF('UT-52'!J$19="","",IF(G12="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7125,51 +7091,51 @@
         <v/>
       </c>
       <c r="T12" t="str">
         <f>IF('UT-52'!P51="","",'UT-52'!P51)</f>
         <v/>
       </c>
       <c r="U12" t="str">
         <f>IF('UT-52'!U51="","",'UT-52'!U51)</f>
         <v/>
       </c>
       <c r="V12" t="str">
         <f>IF('UT-52'!AE51="","",'UT-52'!AE51)</f>
         <v/>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A13" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B13" t="str">
         <f>IF(S13="","",'UT-52'!C52)</f>
         <v/>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D13" s="35"/>
       <c r="E13" t="str">
         <f>IF(S13="","",'UT-52'!F52)</f>
         <v/>
       </c>
       <c r="F13" s="36" t="str">
         <f>IF(S13="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G13" t="str">
         <f>IF(S13="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H13" t="str">
         <f>IF(S13="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I13" t="str">
         <f>IF(S13="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J13" s="37"/>
       <c r="K13" t="str">
         <f>IF(S13="","",IF('UT-52'!J$19="","",IF(G13="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7187,51 +7153,51 @@
         <v/>
       </c>
       <c r="T13" t="str">
         <f>IF('UT-52'!P52="","",'UT-52'!P52)</f>
         <v/>
       </c>
       <c r="U13" t="str">
         <f>IF('UT-52'!U52="","",'UT-52'!U52)</f>
         <v/>
       </c>
       <c r="V13" t="str">
         <f>IF('UT-52'!AE52="","",'UT-52'!AE52)</f>
         <v/>
       </c>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A14" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B14" t="str">
         <f>IF(S14="","",'UT-52'!C53)</f>
         <v/>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D14" s="35"/>
       <c r="E14" t="str">
         <f>IF(S14="","",'UT-52'!F53)</f>
         <v/>
       </c>
       <c r="F14" s="36" t="str">
         <f>IF(S14="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G14" t="str">
         <f>IF(S14="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H14" t="str">
         <f>IF(S14="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I14" t="str">
         <f>IF(S14="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J14" s="37"/>
       <c r="K14" t="str">
         <f>IF(S14="","",IF('UT-52'!J$19="","",IF(G14="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7249,51 +7215,51 @@
         <v/>
       </c>
       <c r="T14" t="str">
         <f>IF('UT-52'!P53="","",'UT-52'!P53)</f>
         <v/>
       </c>
       <c r="U14" t="str">
         <f>IF('UT-52'!U53="","",'UT-52'!U53)</f>
         <v/>
       </c>
       <c r="V14" t="str">
         <f>IF('UT-52'!AE53="","",'UT-52'!AE53)</f>
         <v/>
       </c>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A15" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B15" t="str">
         <f>IF(S15="","",'UT-52'!C54)</f>
         <v/>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D15" s="35"/>
       <c r="E15" t="str">
         <f>IF(S15="","",'UT-52'!F54)</f>
         <v/>
       </c>
       <c r="F15" s="36" t="str">
         <f>IF(S15="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G15" t="str">
         <f>IF(S15="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H15" t="str">
         <f>IF(S15="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I15" t="str">
         <f>IF(S15="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J15" s="37"/>
       <c r="K15" t="str">
         <f>IF(S15="","",IF('UT-52'!J$19="","",IF(G15="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7311,51 +7277,51 @@
         <v/>
       </c>
       <c r="T15" t="str">
         <f>IF('UT-52'!P54="","",'UT-52'!P54)</f>
         <v/>
       </c>
       <c r="U15" t="str">
         <f>IF('UT-52'!U54="","",'UT-52'!U54)</f>
         <v/>
       </c>
       <c r="V15" t="str">
         <f>IF('UT-52'!AE54="","",'UT-52'!AE54)</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A16" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B16" t="str">
         <f>IF(S16="","",'UT-52'!C55)</f>
         <v/>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D16" s="35"/>
       <c r="E16" t="str">
         <f>IF(S16="","",'UT-52'!F55)</f>
         <v/>
       </c>
       <c r="F16" s="36" t="str">
         <f>IF(S16="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G16" t="str">
         <f>IF(S16="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H16" t="str">
         <f>IF(S16="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I16" t="str">
         <f>IF(S16="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J16" s="37"/>
       <c r="K16" t="str">
         <f>IF(S16="","",IF('UT-52'!J$19="","",IF(G16="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7373,51 +7339,51 @@
         <v/>
       </c>
       <c r="T16" t="str">
         <f>IF('UT-52'!P55="","",'UT-52'!P55)</f>
         <v/>
       </c>
       <c r="U16" t="str">
         <f>IF('UT-52'!U55="","",'UT-52'!U55)</f>
         <v/>
       </c>
       <c r="V16" t="str">
         <f>IF('UT-52'!AE55="","",'UT-52'!AE55)</f>
         <v/>
       </c>
     </row>
     <row r="17" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A17" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B17" t="str">
         <f>IF(S17="","",'UT-52'!C56)</f>
         <v/>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D17" s="35"/>
       <c r="E17" t="str">
         <f>IF(S17="","",'UT-52'!F56)</f>
         <v/>
       </c>
       <c r="F17" s="36" t="str">
         <f>IF(S17="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G17" t="str">
         <f>IF(S17="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H17" t="str">
         <f>IF(S17="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I17" t="str">
         <f>IF(S17="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J17" s="37"/>
       <c r="K17" t="str">
         <f>IF(S17="","",IF('UT-52'!J$19="","",IF(G17="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7435,51 +7401,51 @@
         <v/>
       </c>
       <c r="T17" t="str">
         <f>IF('UT-52'!P56="","",'UT-52'!P56)</f>
         <v/>
       </c>
       <c r="U17" t="str">
         <f>IF('UT-52'!U56="","",'UT-52'!U56)</f>
         <v/>
       </c>
       <c r="V17" t="str">
         <f>IF('UT-52'!AE56="","",'UT-52'!AE56)</f>
         <v/>
       </c>
     </row>
     <row r="18" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A18" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B18" t="str">
         <f>IF(S18="","",'UT-52'!C57)</f>
         <v/>
       </c>
       <c r="C18" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D18" s="35"/>
       <c r="E18" t="str">
         <f>IF(S18="","",'UT-52'!F57)</f>
         <v/>
       </c>
       <c r="F18" s="36" t="str">
         <f>IF(S18="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G18" t="str">
         <f>IF(S18="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H18" t="str">
         <f>IF(S18="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I18" t="str">
         <f>IF(S18="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J18" s="37"/>
       <c r="K18" t="str">
         <f>IF(S18="","",IF('UT-52'!J$19="","",IF(G18="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7497,51 +7463,51 @@
         <v/>
       </c>
       <c r="T18" t="str">
         <f>IF('UT-52'!P57="","",'UT-52'!P57)</f>
         <v/>
       </c>
       <c r="U18" t="str">
         <f>IF('UT-52'!U57="","",'UT-52'!U57)</f>
         <v/>
       </c>
       <c r="V18" t="str">
         <f>IF('UT-52'!AE57="","",'UT-52'!AE57)</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A19" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B19" t="str">
         <f>IF(S19="","",'UT-52'!C58)</f>
         <v/>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D19" s="35"/>
       <c r="E19" t="str">
         <f>IF(S19="","",'UT-52'!F58)</f>
         <v/>
       </c>
       <c r="F19" s="36" t="str">
         <f>IF(S19="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G19" t="str">
         <f>IF(S19="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H19" t="str">
         <f>IF(S19="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I19" t="str">
         <f>IF(S19="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J19" s="37"/>
       <c r="K19" t="str">
         <f>IF(S19="","",IF('UT-52'!J$19="","",IF(G19="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7559,51 +7525,51 @@
         <v/>
       </c>
       <c r="T19" t="str">
         <f>IF('UT-52'!P58="","",'UT-52'!P58)</f>
         <v/>
       </c>
       <c r="U19" t="str">
         <f>IF('UT-52'!U58="","",'UT-52'!U58)</f>
         <v/>
       </c>
       <c r="V19" t="str">
         <f>IF('UT-52'!AE58="","",'UT-52'!AE58)</f>
         <v/>
       </c>
     </row>
     <row r="20" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A20" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B20" t="str">
         <f>IF(S20="","",'UT-52'!C59)</f>
         <v/>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D20" s="35"/>
       <c r="E20" t="str">
         <f>IF(S20="","",'UT-52'!F59)</f>
         <v/>
       </c>
       <c r="F20" s="36" t="str">
         <f>IF(S20="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G20" t="str">
         <f>IF(S20="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H20" t="str">
         <f>IF(S20="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I20" t="str">
         <f>IF(S20="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J20" s="37"/>
       <c r="K20" t="str">
         <f>IF(S20="","",IF('UT-52'!J$19="","",IF(G20="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7621,51 +7587,51 @@
         <v/>
       </c>
       <c r="T20" t="str">
         <f>IF('UT-52'!P59="","",'UT-52'!P59)</f>
         <v/>
       </c>
       <c r="U20" t="str">
         <f>IF('UT-52'!U59="","",'UT-52'!U59)</f>
         <v/>
       </c>
       <c r="V20" t="str">
         <f>IF('UT-52'!AE59="","",'UT-52'!AE59)</f>
         <v/>
       </c>
     </row>
     <row r="21" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A21" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B21" t="str">
         <f>IF(S21="","",'UT-52'!C60)</f>
         <v/>
       </c>
       <c r="C21" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D21" s="35"/>
       <c r="E21" t="str">
         <f>IF(S21="","",'UT-52'!F60)</f>
         <v/>
       </c>
       <c r="F21" s="36" t="str">
         <f>IF(S21="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G21" t="str">
         <f>IF(S21="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H21" t="str">
         <f>IF(S21="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I21" t="str">
         <f>IF(S21="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J21" s="37"/>
       <c r="K21" t="str">
         <f>IF(S21="","",IF('UT-52'!J$19="","",IF(G21="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7683,51 +7649,51 @@
         <v/>
       </c>
       <c r="T21" t="str">
         <f>IF('UT-52'!P60="","",'UT-52'!P60)</f>
         <v/>
       </c>
       <c r="U21" t="str">
         <f>IF('UT-52'!U60="","",'UT-52'!U60)</f>
         <v/>
       </c>
       <c r="V21" t="str">
         <f>IF('UT-52'!AE60="","",'UT-52'!AE60)</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A22" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B22" t="str">
         <f>IF(S22="","",'UT-52'!C61)</f>
         <v/>
       </c>
       <c r="C22" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D22" s="35"/>
       <c r="E22" t="str">
         <f>IF(S22="","",'UT-52'!F61)</f>
         <v/>
       </c>
       <c r="F22" s="36" t="str">
         <f>IF(S22="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G22" t="str">
         <f>IF(S22="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H22" t="str">
         <f>IF(S22="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I22" t="str">
         <f>IF(S22="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J22" s="37"/>
       <c r="K22" t="str">
         <f>IF(S22="","",IF('UT-52'!J$19="","",IF(G22="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7745,51 +7711,51 @@
         <v/>
       </c>
       <c r="T22" t="str">
         <f>IF('UT-52'!P61="","",'UT-52'!P61)</f>
         <v/>
       </c>
       <c r="U22" t="str">
         <f>IF('UT-52'!U61="","",'UT-52'!U61)</f>
         <v/>
       </c>
       <c r="V22" t="str">
         <f>IF('UT-52'!AE61="","",'UT-52'!AE61)</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A23" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B23" t="str">
         <f>IF(S23="","",'UT-52'!C62)</f>
         <v/>
       </c>
       <c r="C23" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D23" s="35"/>
       <c r="E23" t="str">
         <f>IF(S23="","",'UT-52'!F62)</f>
         <v/>
       </c>
       <c r="F23" s="36" t="str">
         <f>IF(S23="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G23" t="str">
         <f>IF(S23="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H23" t="str">
         <f>IF(S23="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I23" t="str">
         <f>IF(S23="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J23" s="37"/>
       <c r="K23" t="str">
         <f>IF(S23="","",IF('UT-52'!J$19="","",IF(G23="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7807,51 +7773,51 @@
         <v/>
       </c>
       <c r="T23" t="str">
         <f>IF('UT-52'!P62="","",'UT-52'!P62)</f>
         <v/>
       </c>
       <c r="U23" t="str">
         <f>IF('UT-52'!U62="","",'UT-52'!U62)</f>
         <v/>
       </c>
       <c r="V23" t="str">
         <f>IF('UT-52'!AE62="","",'UT-52'!AE62)</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A24" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B24" t="str">
         <f>IF(S24="","",'UT-52'!C63)</f>
         <v/>
       </c>
       <c r="C24" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D24" s="35"/>
       <c r="E24" t="str">
         <f>IF(S24="","",'UT-52'!F63)</f>
         <v/>
       </c>
       <c r="F24" s="36" t="str">
         <f>IF(S24="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G24" t="str">
         <f>IF(S24="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H24" t="str">
         <f>IF(S24="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I24" t="str">
         <f>IF(S24="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J24" s="37"/>
       <c r="K24" t="str">
         <f>IF(S24="","",IF('UT-52'!J$19="","",IF(G24="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7869,51 +7835,51 @@
         <v/>
       </c>
       <c r="T24" t="str">
         <f>IF('UT-52'!P63="","",'UT-52'!P63)</f>
         <v/>
       </c>
       <c r="U24" t="str">
         <f>IF('UT-52'!U63="","",'UT-52'!U63)</f>
         <v/>
       </c>
       <c r="V24" t="str">
         <f>IF('UT-52'!AE63="","",'UT-52'!AE63)</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A25" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B25" t="str">
         <f>IF(S25="","",'UT-52'!C64)</f>
         <v/>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D25" s="35"/>
       <c r="E25" t="str">
         <f>IF(S25="","",'UT-52'!F64)</f>
         <v/>
       </c>
       <c r="F25" s="36" t="str">
         <f>IF(S25="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G25" t="str">
         <f>IF(S25="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H25" t="str">
         <f>IF(S25="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I25" t="str">
         <f>IF(S25="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J25" s="37"/>
       <c r="K25" t="str">
         <f>IF(S25="","",IF('UT-52'!J$19="","",IF(G25="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7931,51 +7897,51 @@
         <v/>
       </c>
       <c r="T25" t="str">
         <f>IF('UT-52'!P64="","",'UT-52'!P64)</f>
         <v/>
       </c>
       <c r="U25" t="str">
         <f>IF('UT-52'!U64="","",'UT-52'!U64)</f>
         <v/>
       </c>
       <c r="V25" t="str">
         <f>IF('UT-52'!AE64="","",'UT-52'!AE64)</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A26" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B26" t="str">
         <f>IF(S26="","",'UT-52'!C65)</f>
         <v/>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D26" s="35"/>
       <c r="E26" t="str">
         <f>IF(S26="","",'UT-52'!F65)</f>
         <v/>
       </c>
       <c r="F26" s="36" t="str">
         <f>IF(S26="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G26" t="str">
         <f>IF(S26="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H26" t="str">
         <f>IF(S26="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I26" t="str">
         <f>IF(S26="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J26" s="37"/>
       <c r="K26" t="str">
         <f>IF(S26="","",IF('UT-52'!J$19="","",IF(G26="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -7993,51 +7959,51 @@
         <v/>
       </c>
       <c r="T26" t="str">
         <f>IF('UT-52'!P65="","",'UT-52'!P65)</f>
         <v/>
       </c>
       <c r="U26" t="str">
         <f>IF('UT-52'!U65="","",'UT-52'!U65)</f>
         <v/>
       </c>
       <c r="V26" t="str">
         <f>IF('UT-52'!AE65="","",'UT-52'!AE65)</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A27" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B27" t="str">
         <f>IF(S27="","",'UT-52'!C66)</f>
         <v/>
       </c>
       <c r="C27" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D27" s="35"/>
       <c r="E27" t="str">
         <f>IF(S27="","",'UT-52'!F66)</f>
         <v/>
       </c>
       <c r="F27" s="36" t="str">
         <f>IF(S27="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G27" t="str">
         <f>IF(S27="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H27" t="str">
         <f>IF(S27="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I27" t="str">
         <f>IF(S27="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J27" s="37"/>
       <c r="K27" t="str">
         <f>IF(S27="","",IF('UT-52'!J$19="","",IF(G27="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8055,51 +8021,51 @@
         <v/>
       </c>
       <c r="T27" t="str">
         <f>IF('UT-52'!P66="","",'UT-52'!P66)</f>
         <v/>
       </c>
       <c r="U27" t="str">
         <f>IF('UT-52'!U66="","",'UT-52'!U66)</f>
         <v/>
       </c>
       <c r="V27" t="str">
         <f>IF('UT-52'!AE66="","",'UT-52'!AE66)</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A28" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B28" t="str">
         <f>IF(S28="","",'UT-52'!C67)</f>
         <v/>
       </c>
       <c r="C28" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D28" s="35"/>
       <c r="E28" t="str">
         <f>IF(S28="","",'UT-52'!F67)</f>
         <v/>
       </c>
       <c r="F28" s="36" t="str">
         <f>IF(S28="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G28" t="str">
         <f>IF(S28="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H28" t="str">
         <f>IF(S28="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I28" t="str">
         <f>IF(S28="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J28" s="37"/>
       <c r="K28" t="str">
         <f>IF(S28="","",IF('UT-52'!J$19="","",IF(G28="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8117,51 +8083,51 @@
         <v/>
       </c>
       <c r="T28" t="str">
         <f>IF('UT-52'!P67="","",'UT-52'!P67)</f>
         <v/>
       </c>
       <c r="U28" t="str">
         <f>IF('UT-52'!U67="","",'UT-52'!U67)</f>
         <v/>
       </c>
       <c r="V28" t="str">
         <f>IF('UT-52'!AE67="","",'UT-52'!AE67)</f>
         <v/>
       </c>
     </row>
     <row r="29" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A29" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B29" t="str">
         <f>IF(S29="","",'UT-52'!C68)</f>
         <v/>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D29" s="35"/>
       <c r="E29" t="str">
         <f>IF(S29="","",'UT-52'!F68)</f>
         <v/>
       </c>
       <c r="F29" s="36" t="str">
         <f>IF(S29="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G29" t="str">
         <f>IF(S29="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H29" t="str">
         <f>IF(S29="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I29" t="str">
         <f>IF(S29="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J29" s="37"/>
       <c r="K29" t="str">
         <f>IF(S29="","",IF('UT-52'!J$19="","",IF(G29="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8179,51 +8145,51 @@
         <v/>
       </c>
       <c r="T29" t="str">
         <f>IF('UT-52'!P68="","",'UT-52'!P68)</f>
         <v/>
       </c>
       <c r="U29" t="str">
         <f>IF('UT-52'!U68="","",'UT-52'!U68)</f>
         <v/>
       </c>
       <c r="V29" t="str">
         <f>IF('UT-52'!AE68="","",'UT-52'!AE68)</f>
         <v/>
       </c>
     </row>
     <row r="30" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A30" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B30" t="str">
         <f>IF(S30="","",'UT-52'!C69)</f>
         <v/>
       </c>
       <c r="C30" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D30" s="35"/>
       <c r="E30" t="str">
         <f>IF(S30="","",'UT-52'!F69)</f>
         <v/>
       </c>
       <c r="F30" s="36" t="str">
         <f>IF(S30="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G30" t="str">
         <f>IF(S30="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H30" t="str">
         <f>IF(S30="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I30" t="str">
         <f>IF(S30="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J30" s="37"/>
       <c r="K30" t="str">
         <f>IF(S30="","",IF('UT-52'!J$19="","",IF(G30="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8241,51 +8207,51 @@
         <v/>
       </c>
       <c r="T30" t="str">
         <f>IF('UT-52'!P69="","",'UT-52'!P69)</f>
         <v/>
       </c>
       <c r="U30" t="str">
         <f>IF('UT-52'!U69="","",'UT-52'!U69)</f>
         <v/>
       </c>
       <c r="V30" t="str">
         <f>IF('UT-52'!AE69="","",'UT-52'!AE69)</f>
         <v/>
       </c>
     </row>
     <row r="31" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A31" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B31" t="str">
         <f>IF(S31="","",'UT-52'!C70)</f>
         <v/>
       </c>
       <c r="C31" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D31" s="35"/>
       <c r="E31" t="str">
         <f>IF(S31="","",'UT-52'!F70)</f>
         <v/>
       </c>
       <c r="F31" s="36" t="str">
         <f>IF(S31="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G31" t="str">
         <f>IF(S31="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H31" t="str">
         <f>IF(S31="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I31" t="str">
         <f>IF(S31="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J31" s="37"/>
       <c r="K31" t="str">
         <f>IF(S31="","",IF('UT-52'!J$19="","",IF(G31="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8303,51 +8269,51 @@
         <v/>
       </c>
       <c r="T31" t="str">
         <f>IF('UT-52'!P70="","",'UT-52'!P70)</f>
         <v/>
       </c>
       <c r="U31" t="str">
         <f>IF('UT-52'!U70="","",'UT-52'!U70)</f>
         <v/>
       </c>
       <c r="V31" t="str">
         <f>IF('UT-52'!AE70="","",'UT-52'!AE70)</f>
         <v/>
       </c>
     </row>
     <row r="32" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A32" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B32" t="str">
         <f>IF(S32="","",'UT-52'!C71)</f>
         <v/>
       </c>
       <c r="C32" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D32" s="35"/>
       <c r="E32" t="str">
         <f>IF(S32="","",'UT-52'!F71)</f>
         <v/>
       </c>
       <c r="F32" s="36" t="str">
         <f>IF(S32="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G32" t="str">
         <f>IF(S32="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H32" t="str">
         <f>IF(S32="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I32" t="str">
         <f>IF(S32="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J32" s="37"/>
       <c r="K32" t="str">
         <f>IF(S32="","",IF('UT-52'!J$19="","",IF(G32="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8365,51 +8331,51 @@
         <v/>
       </c>
       <c r="T32" t="str">
         <f>IF('UT-52'!P71="","",'UT-52'!P71)</f>
         <v/>
       </c>
       <c r="U32" t="str">
         <f>IF('UT-52'!U71="","",'UT-52'!U71)</f>
         <v/>
       </c>
       <c r="V32" t="str">
         <f>IF('UT-52'!AE71="","",'UT-52'!AE71)</f>
         <v/>
       </c>
     </row>
     <row r="33" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A33" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B33" t="str">
         <f>IF(S33="","",'UT-52'!C72)</f>
         <v/>
       </c>
       <c r="C33" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D33" s="35"/>
       <c r="E33" t="str">
         <f>IF(S33="","",'UT-52'!F72)</f>
         <v/>
       </c>
       <c r="F33" s="36" t="str">
         <f>IF(S33="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G33" t="str">
         <f>IF(S33="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H33" t="str">
         <f>IF(S33="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I33" t="str">
         <f>IF(S33="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J33" s="37"/>
       <c r="K33" t="str">
         <f>IF(S33="","",IF('UT-52'!J$19="","",IF(G33="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8427,51 +8393,51 @@
         <v/>
       </c>
       <c r="T33" t="str">
         <f>IF('UT-52'!P72="","",'UT-52'!P72)</f>
         <v/>
       </c>
       <c r="U33" t="str">
         <f>IF('UT-52'!U72="","",'UT-52'!U72)</f>
         <v/>
       </c>
       <c r="V33" t="str">
         <f>IF('UT-52'!AE72="","",'UT-52'!AE72)</f>
         <v/>
       </c>
     </row>
     <row r="34" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A34" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B34" t="str">
         <f>IF(S34="","",'UT-52'!C73)</f>
         <v/>
       </c>
       <c r="C34" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D34" s="35"/>
       <c r="E34" t="str">
         <f>IF(S34="","",'UT-52'!F73)</f>
         <v/>
       </c>
       <c r="F34" s="36" t="str">
         <f>IF(S34="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G34" t="str">
         <f>IF(S34="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H34" t="str">
         <f>IF(S34="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I34" t="str">
         <f>IF(S34="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J34" s="37"/>
       <c r="K34" t="str">
         <f>IF(S34="","",IF('UT-52'!J$19="","",IF(G34="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8489,51 +8455,51 @@
         <v/>
       </c>
       <c r="T34" t="str">
         <f>IF('UT-52'!P73="","",'UT-52'!P73)</f>
         <v/>
       </c>
       <c r="U34" t="str">
         <f>IF('UT-52'!U73="","",'UT-52'!U73)</f>
         <v/>
       </c>
       <c r="V34" t="str">
         <f>IF('UT-52'!AE73="","",'UT-52'!AE73)</f>
         <v/>
       </c>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A35" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B35" t="str">
         <f>IF(S35="","",'UT-52'!C74)</f>
         <v/>
       </c>
       <c r="C35" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D35" s="35"/>
       <c r="E35" t="str">
         <f>IF(S35="","",'UT-52'!F74)</f>
         <v/>
       </c>
       <c r="F35" s="36" t="str">
         <f>IF(S35="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G35" t="str">
         <f>IF(S35="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H35" t="str">
         <f>IF(S35="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I35" t="str">
         <f>IF(S35="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J35" s="37"/>
       <c r="K35" t="str">
         <f>IF(S35="","",IF('UT-52'!J$19="","",IF(G35="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8551,51 +8517,51 @@
         <v/>
       </c>
       <c r="T35" t="str">
         <f>IF('UT-52'!P74="","",'UT-52'!P74)</f>
         <v/>
       </c>
       <c r="U35" t="str">
         <f>IF('UT-52'!U74="","",'UT-52'!U74)</f>
         <v/>
       </c>
       <c r="V35" t="str">
         <f>IF('UT-52'!AE74="","",'UT-52'!AE74)</f>
         <v/>
       </c>
     </row>
     <row r="36" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A36" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B36" t="str">
         <f>IF(S36="","",'UT-52'!C75)</f>
         <v/>
       </c>
       <c r="C36" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D36" s="35"/>
       <c r="E36" t="str">
         <f>IF(S36="","",'UT-52'!F75)</f>
         <v/>
       </c>
       <c r="F36" s="36" t="str">
         <f>IF(S36="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G36" t="str">
         <f>IF(S36="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H36" t="str">
         <f>IF(S36="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I36" t="str">
         <f>IF(S36="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J36" s="37"/>
       <c r="K36" t="str">
         <f>IF(S36="","",IF('UT-52'!J$19="","",IF(G36="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8613,51 +8579,51 @@
         <v/>
       </c>
       <c r="T36" t="str">
         <f>IF('UT-52'!P75="","",'UT-52'!P75)</f>
         <v/>
       </c>
       <c r="U36" t="str">
         <f>IF('UT-52'!U75="","",'UT-52'!U75)</f>
         <v/>
       </c>
       <c r="V36" t="str">
         <f>IF('UT-52'!AE75="","",'UT-52'!AE75)</f>
         <v/>
       </c>
     </row>
     <row r="37" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A37" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B37" t="str">
         <f>IF(S37="","",'UT-52'!C76)</f>
         <v/>
       </c>
       <c r="C37" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D37" s="35"/>
       <c r="E37" t="str">
         <f>IF(S37="","",'UT-52'!F76)</f>
         <v/>
       </c>
       <c r="F37" s="36" t="str">
         <f>IF(S37="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G37" t="str">
         <f>IF(S37="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H37" t="str">
         <f>IF(S37="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I37" t="str">
         <f>IF(S37="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J37" s="37"/>
       <c r="K37" t="str">
         <f>IF(S37="","",IF('UT-52'!J$19="","",IF(G37="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8675,51 +8641,51 @@
         <v/>
       </c>
       <c r="T37" t="str">
         <f>IF('UT-52'!P76="","",'UT-52'!P76)</f>
         <v/>
       </c>
       <c r="U37" t="str">
         <f>IF('UT-52'!U76="","",'UT-52'!U76)</f>
         <v/>
       </c>
       <c r="V37" t="str">
         <f>IF('UT-52'!AE76="","",'UT-52'!AE76)</f>
         <v/>
       </c>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A38" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B38" t="str">
         <f>IF(S38="","",'UT-52'!C77)</f>
         <v/>
       </c>
       <c r="C38" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D38" s="35"/>
       <c r="E38" t="str">
         <f>IF(S38="","",'UT-52'!F77)</f>
         <v/>
       </c>
       <c r="F38" s="36" t="str">
         <f>IF(S38="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G38" t="str">
         <f>IF(S38="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H38" t="str">
         <f>IF(S38="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I38" t="str">
         <f>IF(S38="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J38" s="37"/>
       <c r="K38" t="str">
         <f>IF(S38="","",IF('UT-52'!J$19="","",IF(G38="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8737,51 +8703,51 @@
         <v/>
       </c>
       <c r="T38" t="str">
         <f>IF('UT-52'!P77="","",'UT-52'!P77)</f>
         <v/>
       </c>
       <c r="U38" t="str">
         <f>IF('UT-52'!U77="","",'UT-52'!U77)</f>
         <v/>
       </c>
       <c r="V38" t="str">
         <f>IF('UT-52'!AE77="","",'UT-52'!AE77)</f>
         <v/>
       </c>
     </row>
     <row r="39" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A39" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B39" t="str">
         <f>IF(S39="","",'UT-52'!C78)</f>
         <v/>
       </c>
       <c r="C39" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D39" s="35"/>
       <c r="E39" t="str">
         <f>IF(S39="","",'UT-52'!F78)</f>
         <v/>
       </c>
       <c r="F39" s="36" t="str">
         <f>IF(S39="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G39" t="str">
         <f>IF(S39="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H39" t="str">
         <f>IF(S39="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I39" t="str">
         <f>IF(S39="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J39" s="37"/>
       <c r="K39" t="str">
         <f>IF(S39="","",IF('UT-52'!J$19="","",IF(G39="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8799,51 +8765,51 @@
         <v/>
       </c>
       <c r="T39" t="str">
         <f>IF('UT-52'!P78="","",'UT-52'!P78)</f>
         <v/>
       </c>
       <c r="U39" t="str">
         <f>IF('UT-52'!U78="","",'UT-52'!U78)</f>
         <v/>
       </c>
       <c r="V39" t="str">
         <f>IF('UT-52'!AE78="","",'UT-52'!AE78)</f>
         <v/>
       </c>
     </row>
     <row r="40" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A40" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B40" t="str">
         <f>IF(S40="","",'UT-52'!C79)</f>
         <v/>
       </c>
       <c r="C40" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D40" s="35"/>
       <c r="E40" t="str">
         <f>IF(S40="","",'UT-52'!F79)</f>
         <v/>
       </c>
       <c r="F40" s="36" t="str">
         <f>IF(S40="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G40" t="str">
         <f>IF(S40="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H40" t="str">
         <f>IF(S40="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I40" t="str">
         <f>IF(S40="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J40" s="37"/>
       <c r="K40" t="str">
         <f>IF(S40="","",IF('UT-52'!J$19="","",IF(G40="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8861,51 +8827,51 @@
         <v/>
       </c>
       <c r="T40" t="str">
         <f>IF('UT-52'!P79="","",'UT-52'!P79)</f>
         <v/>
       </c>
       <c r="U40" t="str">
         <f>IF('UT-52'!U79="","",'UT-52'!U79)</f>
         <v/>
       </c>
       <c r="V40" t="str">
         <f>IF('UT-52'!AE79="","",'UT-52'!AE79)</f>
         <v/>
       </c>
     </row>
     <row r="41" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A41" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B41" t="str">
         <f>IF(S41="","",'UT-52'!C80)</f>
         <v/>
       </c>
       <c r="C41" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D41" s="35"/>
       <c r="E41" t="str">
         <f>IF(S41="","",'UT-52'!F80)</f>
         <v/>
       </c>
       <c r="F41" s="36" t="str">
         <f>IF(S41="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G41" t="str">
         <f>IF(S41="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H41" t="str">
         <f>IF(S41="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I41" t="str">
         <f>IF(S41="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J41" s="37"/>
       <c r="K41" t="str">
         <f>IF(S41="","",IF('UT-52'!J$19="","",IF(G41="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8923,51 +8889,51 @@
         <v/>
       </c>
       <c r="T41" t="str">
         <f>IF('UT-52'!P80="","",'UT-52'!P80)</f>
         <v/>
       </c>
       <c r="U41" t="str">
         <f>IF('UT-52'!U80="","",'UT-52'!U80)</f>
         <v/>
       </c>
       <c r="V41" t="str">
         <f>IF('UT-52'!AE80="","",'UT-52'!AE80)</f>
         <v/>
       </c>
     </row>
     <row r="42" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A42" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B42" t="str">
         <f>IF(S42="","",'UT-52'!C81)</f>
         <v/>
       </c>
       <c r="C42" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D42" s="35"/>
       <c r="E42" t="str">
         <f>IF(S42="","",'UT-52'!F81)</f>
         <v/>
       </c>
       <c r="F42" s="36" t="str">
         <f>IF(S42="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G42" t="str">
         <f>IF(S42="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H42" t="str">
         <f>IF(S42="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I42" t="str">
         <f>IF(S42="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J42" s="37"/>
       <c r="K42" t="str">
         <f>IF(S42="","",IF('UT-52'!J$19="","",IF(G42="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -8985,51 +8951,51 @@
         <v/>
       </c>
       <c r="T42" t="str">
         <f>IF('UT-52'!P81="","",'UT-52'!P81)</f>
         <v/>
       </c>
       <c r="U42" t="str">
         <f>IF('UT-52'!U81="","",'UT-52'!U81)</f>
         <v/>
       </c>
       <c r="V42" t="str">
         <f>IF('UT-52'!AE81="","",'UT-52'!AE81)</f>
         <v/>
       </c>
     </row>
     <row r="43" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A43" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B43" t="str">
         <f>IF(S43="","",'UT-52'!C82)</f>
         <v/>
       </c>
       <c r="C43" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D43" s="35"/>
       <c r="E43" t="str">
         <f>IF(S43="","",'UT-52'!F82)</f>
         <v/>
       </c>
       <c r="F43" s="36" t="str">
         <f>IF(S43="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G43" t="str">
         <f>IF(S43="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H43" t="str">
         <f>IF(S43="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I43" t="str">
         <f>IF(S43="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J43" s="37"/>
       <c r="K43" t="str">
         <f>IF(S43="","",IF('UT-52'!J$19="","",IF(G43="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -9047,51 +9013,51 @@
         <v/>
       </c>
       <c r="T43" t="str">
         <f>IF('UT-52'!P82="","",'UT-52'!P82)</f>
         <v/>
       </c>
       <c r="U43" t="str">
         <f>IF('UT-52'!U82="","",'UT-52'!U82)</f>
         <v/>
       </c>
       <c r="V43" t="str">
         <f>IF('UT-52'!AE82="","",'UT-52'!AE82)</f>
         <v/>
       </c>
     </row>
     <row r="44" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A44" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B44" t="str">
         <f>IF(S44="","",'UT-52'!C83)</f>
         <v/>
       </c>
       <c r="C44" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D44" s="35"/>
       <c r="E44" t="str">
         <f>IF(S44="","",'UT-52'!F83)</f>
         <v/>
       </c>
       <c r="F44" s="36" t="str">
         <f>IF(S44="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G44" t="str">
         <f>IF(S44="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H44" t="str">
         <f>IF(S44="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I44" t="str">
         <f>IF(S44="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J44" s="37"/>
       <c r="K44" t="str">
         <f>IF(S44="","",IF('UT-52'!J$19="","",IF(G44="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -9109,51 +9075,51 @@
         <v/>
       </c>
       <c r="T44" t="str">
         <f>IF('UT-52'!P83="","",'UT-52'!P83)</f>
         <v/>
       </c>
       <c r="U44" t="str">
         <f>IF('UT-52'!U83="","",'UT-52'!U83)</f>
         <v/>
       </c>
       <c r="V44" t="str">
         <f>IF('UT-52'!AE83="","",'UT-52'!AE83)</f>
         <v/>
       </c>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A45" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B45" t="str">
         <f>IF(S45="","",'UT-52'!C84)</f>
         <v/>
       </c>
       <c r="C45" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D45" s="35"/>
       <c r="E45" t="str">
         <f>IF(S45="","",'UT-52'!F84)</f>
         <v/>
       </c>
       <c r="F45" s="36" t="str">
         <f>IF(S45="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G45" t="str">
         <f>IF(S45="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H45" t="str">
         <f>IF(S45="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I45" t="str">
         <f>IF(S45="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J45" s="37"/>
       <c r="K45" t="str">
         <f>IF(S45="","",IF('UT-52'!J$19="","",IF(G45="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -9171,51 +9137,51 @@
         <v/>
       </c>
       <c r="T45" t="str">
         <f>IF('UT-52'!P84="","",'UT-52'!P84)</f>
         <v/>
       </c>
       <c r="U45" t="str">
         <f>IF('UT-52'!U84="","",'UT-52'!U84)</f>
         <v/>
       </c>
       <c r="V45" t="str">
         <f>IF('UT-52'!AE84="","",'UT-52'!AE84)</f>
         <v/>
       </c>
     </row>
     <row r="46" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A46" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B46" t="str">
         <f>IF(S46="","",'UT-52'!C85)</f>
         <v/>
       </c>
       <c r="C46" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D46" s="35"/>
       <c r="E46" t="str">
         <f>IF(S46="","",'UT-52'!F85)</f>
         <v/>
       </c>
       <c r="F46" s="36" t="str">
         <f>IF(S46="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G46" t="str">
         <f>IF(S46="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H46" t="str">
         <f>IF(S46="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I46" t="str">
         <f>IF(S46="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J46" s="37"/>
       <c r="K46" t="str">
         <f>IF(S46="","",IF('UT-52'!J$19="","",IF(G46="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -9233,51 +9199,51 @@
         <v/>
       </c>
       <c r="T46" t="str">
         <f>IF('UT-52'!P85="","",'UT-52'!P85)</f>
         <v/>
       </c>
       <c r="U46" t="str">
         <f>IF('UT-52'!U85="","",'UT-52'!U85)</f>
         <v/>
       </c>
       <c r="V46" t="str">
         <f>IF('UT-52'!AE85="","",'UT-52'!AE85)</f>
         <v/>
       </c>
     </row>
     <row r="47" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A47" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B47" t="str">
         <f>IF(S47="","",'UT-52'!C86)</f>
         <v/>
       </c>
       <c r="C47" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D47" s="35"/>
       <c r="E47" t="str">
         <f>IF(S47="","",'UT-52'!F86)</f>
         <v/>
       </c>
       <c r="F47" s="36" t="str">
         <f>IF(S47="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G47" t="str">
         <f>IF(S47="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H47" t="str">
         <f>IF(S47="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I47" t="str">
         <f>IF(S47="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J47" s="37"/>
       <c r="K47" t="str">
         <f>IF(S47="","",IF('UT-52'!J$19="","",IF(G47="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -9295,51 +9261,51 @@
         <v/>
       </c>
       <c r="T47" t="str">
         <f>IF('UT-52'!P86="","",'UT-52'!P86)</f>
         <v/>
       </c>
       <c r="U47" t="str">
         <f>IF('UT-52'!U86="","",'UT-52'!U86)</f>
         <v/>
       </c>
       <c r="V47" t="str">
         <f>IF('UT-52'!AE86="","",'UT-52'!AE86)</f>
         <v/>
       </c>
     </row>
     <row r="48" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A48" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B48" t="str">
         <f>IF(S48="","",'UT-52'!C87)</f>
         <v/>
       </c>
       <c r="C48" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D48" s="35"/>
       <c r="E48" t="str">
         <f>IF(S48="","",'UT-52'!F87)</f>
         <v/>
       </c>
       <c r="F48" s="36" t="str">
         <f>IF(S48="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G48" t="str">
         <f>IF(S48="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H48" t="str">
         <f>IF(S48="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I48" t="str">
         <f>IF(S48="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J48" s="37"/>
       <c r="K48" t="str">
         <f>IF(S48="","",IF('UT-52'!J$19="","",IF(G48="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -9357,51 +9323,51 @@
         <v/>
       </c>
       <c r="T48" t="str">
         <f>IF('UT-52'!P87="","",'UT-52'!P87)</f>
         <v/>
       </c>
       <c r="U48" t="str">
         <f>IF('UT-52'!U87="","",'UT-52'!U87)</f>
         <v/>
       </c>
       <c r="V48" t="str">
         <f>IF('UT-52'!AE87="","",'UT-52'!AE87)</f>
         <v/>
       </c>
     </row>
     <row r="49" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A49" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B49" t="str">
         <f>IF(S49="","",'UT-52'!C88)</f>
         <v/>
       </c>
       <c r="C49" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D49" s="35"/>
       <c r="E49" t="str">
         <f>IF(S49="","",'UT-52'!F88)</f>
         <v/>
       </c>
       <c r="F49" s="36" t="str">
         <f>IF(S49="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G49" t="str">
         <f>IF(S49="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H49" t="str">
         <f>IF(S49="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I49" t="str">
         <f>IF(S49="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J49" s="37"/>
       <c r="K49" t="str">
         <f>IF(S49="","",IF('UT-52'!J$19="","",IF(G49="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -9419,51 +9385,51 @@
         <v/>
       </c>
       <c r="T49" t="str">
         <f>IF('UT-52'!P88="","",'UT-52'!P88)</f>
         <v/>
       </c>
       <c r="U49" t="str">
         <f>IF('UT-52'!U88="","",'UT-52'!U88)</f>
         <v/>
       </c>
       <c r="V49" t="str">
         <f>IF('UT-52'!AE88="","",'UT-52'!AE88)</f>
         <v/>
       </c>
     </row>
     <row r="50" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A50" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B50" t="str">
         <f>IF(S50="","",'UT-52'!C89)</f>
         <v/>
       </c>
       <c r="C50" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D50" s="35"/>
       <c r="E50" t="str">
         <f>IF(S50="","",'UT-52'!F89)</f>
         <v/>
       </c>
       <c r="F50" s="36" t="str">
         <f>IF(S50="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G50" t="str">
         <f>IF(S50="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H50" t="str">
         <f>IF(S50="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I50" t="str">
         <f>IF(S50="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J50" s="37"/>
       <c r="K50" t="str">
         <f>IF(S50="","",IF('UT-52'!J$19="","",IF(G50="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -9481,51 +9447,51 @@
         <v/>
       </c>
       <c r="T50" t="str">
         <f>IF('UT-52'!P89="","",'UT-52'!P89)</f>
         <v/>
       </c>
       <c r="U50" t="str">
         <f>IF('UT-52'!U89="","",'UT-52'!U89)</f>
         <v/>
       </c>
       <c r="V50" t="str">
         <f>IF('UT-52'!AE89="","",'UT-52'!AE89)</f>
         <v/>
       </c>
     </row>
     <row r="51" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A51" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B51" t="str">
         <f>IF(S51="","",'UT-52'!C90)</f>
         <v/>
       </c>
       <c r="C51" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D51" s="35"/>
       <c r="E51" t="str">
         <f>IF(S51="","",'UT-52'!F90)</f>
         <v/>
       </c>
       <c r="F51" s="36" t="str">
         <f>IF(S51="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G51" t="str">
         <f>IF(S51="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H51" t="str">
         <f>IF(S51="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I51" t="str">
         <f>IF(S51="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J51" s="37"/>
       <c r="K51" t="str">
         <f>IF(S51="","",IF('UT-52'!J$19="","",IF(G51="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -9543,51 +9509,51 @@
         <v/>
       </c>
       <c r="T51" t="str">
         <f>IF('UT-52'!P90="","",'UT-52'!P90)</f>
         <v/>
       </c>
       <c r="U51" t="str">
         <f>IF('UT-52'!U90="","",'UT-52'!U90)</f>
         <v/>
       </c>
       <c r="V51" t="str">
         <f>IF('UT-52'!AE90="","",'UT-52'!AE90)</f>
         <v/>
       </c>
     </row>
     <row r="52" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A52" s="39">
         <f>'UT-52'!$AA$6</f>
         <v>0</v>
       </c>
       <c r="B52" t="str">
         <f>IF(S52="","",'UT-52'!C91)</f>
         <v/>
       </c>
       <c r="C52" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D52" s="35"/>
       <c r="E52" t="str">
         <f>IF(S52="","",'UT-52'!F91)</f>
         <v/>
       </c>
       <c r="F52" s="36" t="str">
         <f>IF(S52="","",'UT-52'!AA$6)</f>
         <v/>
       </c>
       <c r="G52" t="str">
         <f>IF(S52="","",'UT-52'!J$11)</f>
         <v/>
       </c>
       <c r="H52" t="str">
         <f>IF(S52="","",'UT-52'!J$13)</f>
         <v/>
       </c>
       <c r="I52" t="str">
         <f>IF(S52="","",'UT-52'!J$17)</f>
         <v/>
       </c>
       <c r="J52" s="37"/>
       <c r="K52" t="str">
         <f>IF(S52="","",IF('UT-52'!J$19="","",IF(G52="MM：マーケットメイカー（取引参加者を除く）","",'UT-52'!J$19)))</f>
@@ -9610,61 +9576,89 @@
       </c>
       <c r="U52" t="str">
         <f>IF('UT-52'!U91="","",'UT-52'!U91)</f>
         <v/>
       </c>
       <c r="V52" t="str">
         <f>IF('UT-52'!AE91="","",'UT-52'!AE91)</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{194db3f9-2286-46b9-ba58-9c0f26e25b2c}" enabled="1" method="Privileged" siteId="{fe7a9aa7-6097-47a2-9163-81d624f8cbfd}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
-  <Application>Microsoft Excel</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>UT-52</vt:lpstr>
+      <vt:lpstr>ユーザー登録_メンテ台帳</vt:lpstr>
+      <vt:lpstr>'UT-52'!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2023-02-01T06:36:32Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
     <vt:lpwstr>2025-07-15T12:41:50Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>