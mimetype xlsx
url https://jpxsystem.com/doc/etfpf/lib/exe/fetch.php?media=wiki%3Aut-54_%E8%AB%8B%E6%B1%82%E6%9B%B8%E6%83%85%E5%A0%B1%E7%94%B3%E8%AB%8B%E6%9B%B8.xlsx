--- v0 (2026-03-03)
+++ v1 (2026-06-21)
@@ -6,60 +6,58 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{B966E2FD-126A-48DC-BA9C-FD72113BA414}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UT-54" sheetId="2" r:id="rId1"/>
     <sheet name="Target" sheetId="8" state="hidden" r:id="rId2"/>
     <sheet name="取引先マスタ" sheetId="7" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'UT-54'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'UT-54'!$A$1:$AI$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1597,51 +1595,51 @@
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>申請済フラグ</t>
     <rPh sb="0" eb="3">
       <t>シンセイズ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>申込みを行うために、以下の事項に同意してください。</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>請求書言語</t>
     <rPh sb="0" eb="3">
       <t>セイキュウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ゲンゴ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>v20260219</t>
+    <t>v20260507</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="8" formatCode="&quot;¥&quot;#,##0.00;[Red]&quot;¥&quot;\-#,##0.00"/>
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="[&lt;=999]000;[&lt;=9999]000\-00;000\-0000"/>
     <numFmt numFmtId="177" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="178" formatCode="0_ "/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="0_)"/>
   </numFmts>
   <fonts count="71">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -3561,282 +3559,282 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="58" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="56" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...106 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="36" fillId="7" borderId="12" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="7" borderId="12" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="7" borderId="13" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="7" borderId="14" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="70" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="70" fillId="33" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="92">
     <cellStyle name="20% - アクセント 1 2" xfId="10" xr:uid="{173DB7C9-0FA2-4AE5-A308-2DB05A1F62F6}"/>
     <cellStyle name="20% - アクセント 2 2" xfId="11" xr:uid="{5DB8F9E5-5083-4C9F-8BCB-B7F17E8C12EE}"/>
     <cellStyle name="20% - アクセント 3 2" xfId="12" xr:uid="{97BD4B5A-F378-4E4B-8FCF-8F9046C696FB}"/>
     <cellStyle name="20% - アクセント 4 2" xfId="13" xr:uid="{61EAFC35-419F-47D7-A9F8-2DEF456ED82B}"/>
     <cellStyle name="20% - アクセント 5 2" xfId="14" xr:uid="{F66D226B-0FEF-4AD3-B1B0-5A85E1A5996E}"/>
     <cellStyle name="20% - アクセント 6 2" xfId="15" xr:uid="{70532603-8246-4CC9-A9A4-34AD5D4906DD}"/>
     <cellStyle name="40% - アクセント 1 2" xfId="16" xr:uid="{D400EC2E-049B-43C4-B7B4-65CED1E5DFEA}"/>
     <cellStyle name="40% - アクセント 2 2" xfId="17" xr:uid="{D754D31E-DB8F-4B7B-9E1E-65747897DC32}"/>
     <cellStyle name="40% - アクセント 3 2" xfId="18" xr:uid="{AF644EED-07D2-478D-BF3C-BA89FD226D62}"/>
     <cellStyle name="40% - アクセント 4 2" xfId="19" xr:uid="{7C3640C6-4866-4990-911D-ADF0FCBCFB08}"/>
     <cellStyle name="40% - アクセント 5 2" xfId="20" xr:uid="{387DBB27-B4BD-40DE-8070-4EB221D24508}"/>
     <cellStyle name="40% - アクセント 6 2" xfId="21" xr:uid="{DA02B0C3-5137-40CD-8849-4713320FC35E}"/>
     <cellStyle name="60% - アクセント 1 2" xfId="22" xr:uid="{B0AC5FC8-4828-4710-A879-C559186C85FF}"/>
     <cellStyle name="60% - アクセント 2 2" xfId="23" xr:uid="{9E941F77-F5EC-498E-9B01-A76449058144}"/>
     <cellStyle name="60% - アクセント 3 2" xfId="24" xr:uid="{462E0D33-320F-4C1D-8306-AEED779997A1}"/>
     <cellStyle name="60% - アクセント 4 2" xfId="25" xr:uid="{171F75AE-6FB8-40E8-8C2A-C2FB38A42555}"/>
     <cellStyle name="60% - アクセント 5 2" xfId="26" xr:uid="{A8CD5124-935E-44FF-A533-21A4C623AC27}"/>
     <cellStyle name="60% - アクセント 6 2" xfId="27" xr:uid="{CDC7DB84-4291-4614-9EDB-F2556454AAB2}"/>
     <cellStyle name="Calc Currency (0)" xfId="28" xr:uid="{7AF780E5-AED4-4AF5-9B6A-0AAFF67C0266}"/>
     <cellStyle name="Header1" xfId="29" xr:uid="{76E4EEA5-21DA-4665-B92B-F8FD035D162F}"/>
     <cellStyle name="Header2" xfId="30" xr:uid="{0934E1BD-244D-48B1-99F6-6FF0AAEF140C}"/>
     <cellStyle name="IBM(401K)" xfId="31" xr:uid="{7911F940-48A3-4FB7-B8F3-B3D9A4F6A6C1}"/>
@@ -3889,95 +3887,102 @@
     <cellStyle name="標準 3 3" xfId="6" xr:uid="{9264C80A-0DEB-4642-AF65-27DF8A00F608}"/>
     <cellStyle name="標準 3 4" xfId="5" xr:uid="{845EED7B-D2C0-4324-88C1-A9D8514F70B1}"/>
     <cellStyle name="標準 3 5" xfId="70" xr:uid="{561AE949-D1A9-441C-A4E6-E1E145B46565}"/>
     <cellStyle name="標準 4" xfId="72" xr:uid="{44EF8A0B-C7AF-4BCD-94D9-D255C73D789C}"/>
     <cellStyle name="標準 4 2" xfId="73" xr:uid="{F12DF466-4B3A-4E61-9B31-DFC2C3898B09}"/>
     <cellStyle name="標準 4 3" xfId="74" xr:uid="{0C7FCE71-B762-4F92-B1DB-D7F59B207295}"/>
     <cellStyle name="標準 5" xfId="75" xr:uid="{9AE500D9-49CE-4536-A639-C22A21AA2913}"/>
     <cellStyle name="標準 5 2" xfId="76" xr:uid="{0BBADC25-2C83-4611-B671-0D74F7D7E6CA}"/>
     <cellStyle name="標準 5 2 2" xfId="77" xr:uid="{044F1F00-3C50-4385-9358-8DEACC4F7305}"/>
     <cellStyle name="標準 5 3" xfId="78" xr:uid="{8812371C-A048-4AE7-9275-546865102B7C}"/>
     <cellStyle name="標準 6" xfId="79" xr:uid="{80266ECC-B7D9-4BBD-91D0-ADB9329436DC}"/>
     <cellStyle name="標準 7" xfId="80" xr:uid="{9C5F4902-09F1-4378-9ED3-4DF9F916F93C}"/>
     <cellStyle name="標準 8" xfId="81" xr:uid="{1F372BC6-816A-4AEB-8A63-2D93E9336F67}"/>
     <cellStyle name="標準 8 2" xfId="82" xr:uid="{D77463F1-4AE2-442B-A61A-F3B790487CDB}"/>
     <cellStyle name="標準 9" xfId="83" xr:uid="{5A681394-D088-44EF-B4D5-AABD89B331FA}"/>
     <cellStyle name="標準 9 2" xfId="84" xr:uid="{1A69AB4A-1B74-4A03-8C94-E26A11993EBE}"/>
     <cellStyle name="標準_メニュー体系案_1別紙4-2 メニュー・アクセス権体系" xfId="85" xr:uid="{9B7A3C0B-B143-4A3B-B1D9-90EA12508820}"/>
     <cellStyle name="標準_次期申請書フォーマット案" xfId="86" xr:uid="{0FD0419A-E03D-4E41-B937-8432A1969672}"/>
     <cellStyle name="標準_新規取引先調査票（●●部）（YYYY年MM月DD日調査分）2.0" xfId="8" xr:uid="{89AB195B-2009-4657-9017-056FDE5200F3}"/>
     <cellStyle name="磨葬e義" xfId="87" xr:uid="{01F1AEA5-347B-44A2-A7DA-3C793BC29CB2}"/>
     <cellStyle name="未定義" xfId="88" xr:uid="{679AE6B4-1531-4D4A-9F16-F5E170A556F0}"/>
     <cellStyle name="未定義 2" xfId="89" xr:uid="{1E93E0F2-CFBC-45D3-8343-D0C9B578D0E2}"/>
     <cellStyle name="未定義 2 2" xfId="90" xr:uid="{67B09594-EAEB-4EE5-A804-46623F59A13E}"/>
     <cellStyle name="良い 2" xfId="91" xr:uid="{53F5FE76-9BC9-4213-A57B-78E4FE6AC045}"/>
   </cellStyles>
-  <dxfs count="5">
+  <dxfs count="6">
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFF0066"/>
+          <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0066"/>
+        </patternFill>
+      </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AP$53" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
@@ -4940,255 +4945,255 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/markets/paid-info-equities/reference/tvdivq0000002n2l-att/tvdivq000000u5tk.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/corporate/governance/security/personal-information/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxx@xx.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:BU66"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A55" zoomScale="120" zoomScaleNormal="177" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="AE67" sqref="AE67"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="177" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="AO9" sqref="AO9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="14.1" customHeight="1"/>
   <cols>
     <col min="1" max="6" width="2.44140625" style="1"/>
     <col min="7" max="10" width="2.44140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="2.44140625" style="1"/>
     <col min="13" max="13" width="2.44140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="2.44140625" style="1"/>
     <col min="15" max="17" width="2.44140625" style="1" customWidth="1"/>
     <col min="18" max="19" width="2.44140625" style="1"/>
     <col min="20" max="24" width="2.44140625" style="1" customWidth="1"/>
     <col min="25" max="31" width="2.44140625" style="1"/>
     <col min="32" max="32" width="2.44140625" style="1" customWidth="1"/>
     <col min="33" max="41" width="2.44140625" style="1"/>
     <col min="42" max="42" width="2.44140625" style="21" customWidth="1"/>
     <col min="43" max="48" width="2.44140625" style="1"/>
     <col min="49" max="51" width="2.44140625" style="5" customWidth="1"/>
     <col min="52" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="14.1" customHeight="1">
-      <c r="A1" s="140" t="s">
+      <c r="A1" s="152" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="140"/>
-[...35 lines deleted...]
-      <c r="AL1" s="140"/>
+      <c r="B1" s="152"/>
+      <c r="C1" s="152"/>
+      <c r="D1" s="152"/>
+      <c r="E1" s="152"/>
+      <c r="F1" s="152"/>
+      <c r="G1" s="152"/>
+      <c r="H1" s="152"/>
+      <c r="I1" s="152"/>
+      <c r="J1" s="152"/>
+      <c r="K1" s="152"/>
+      <c r="L1" s="152"/>
+      <c r="M1" s="152"/>
+      <c r="N1" s="152"/>
+      <c r="O1" s="152"/>
+      <c r="P1" s="152"/>
+      <c r="Q1" s="152"/>
+      <c r="R1" s="152"/>
+      <c r="S1" s="152"/>
+      <c r="T1" s="152"/>
+      <c r="U1" s="152"/>
+      <c r="V1" s="152"/>
+      <c r="W1" s="152"/>
+      <c r="X1" s="152"/>
+      <c r="Y1" s="152"/>
+      <c r="Z1" s="152"/>
+      <c r="AA1" s="152"/>
+      <c r="AB1" s="152"/>
+      <c r="AC1" s="152"/>
+      <c r="AD1" s="152"/>
+      <c r="AE1" s="152"/>
+      <c r="AF1" s="152"/>
+      <c r="AG1" s="152"/>
+      <c r="AH1" s="152"/>
+      <c r="AI1" s="152"/>
+      <c r="AJ1" s="152"/>
+      <c r="AK1" s="152"/>
+      <c r="AL1" s="152"/>
       <c r="AM1" s="17"/>
       <c r="AN1" s="17"/>
       <c r="AO1" s="17"/>
       <c r="AP1" s="19"/>
       <c r="AQ1" s="17"/>
       <c r="AR1" s="17"/>
       <c r="AS1" s="17"/>
     </row>
     <row r="2" spans="1:51" ht="14.1" customHeight="1">
-      <c r="A2" s="140"/>
-[...36 lines deleted...]
-      <c r="AL2" s="140"/>
+      <c r="A2" s="152"/>
+      <c r="B2" s="152"/>
+      <c r="C2" s="152"/>
+      <c r="D2" s="152"/>
+      <c r="E2" s="152"/>
+      <c r="F2" s="152"/>
+      <c r="G2" s="152"/>
+      <c r="H2" s="152"/>
+      <c r="I2" s="152"/>
+      <c r="J2" s="152"/>
+      <c r="K2" s="152"/>
+      <c r="L2" s="152"/>
+      <c r="M2" s="152"/>
+      <c r="N2" s="152"/>
+      <c r="O2" s="152"/>
+      <c r="P2" s="152"/>
+      <c r="Q2" s="152"/>
+      <c r="R2" s="152"/>
+      <c r="S2" s="152"/>
+      <c r="T2" s="152"/>
+      <c r="U2" s="152"/>
+      <c r="V2" s="152"/>
+      <c r="W2" s="152"/>
+      <c r="X2" s="152"/>
+      <c r="Y2" s="152"/>
+      <c r="Z2" s="152"/>
+      <c r="AA2" s="152"/>
+      <c r="AB2" s="152"/>
+      <c r="AC2" s="152"/>
+      <c r="AD2" s="152"/>
+      <c r="AE2" s="152"/>
+      <c r="AF2" s="152"/>
+      <c r="AG2" s="152"/>
+      <c r="AH2" s="152"/>
+      <c r="AI2" s="152"/>
+      <c r="AJ2" s="152"/>
+      <c r="AK2" s="152"/>
+      <c r="AL2" s="152"/>
       <c r="AM2" s="17"/>
       <c r="AN2" s="17"/>
       <c r="AO2" s="17"/>
       <c r="AP2" s="19"/>
       <c r="AQ2" s="17"/>
       <c r="AR2" s="17"/>
       <c r="AS2" s="17"/>
     </row>
     <row r="3" spans="1:51" ht="14.1" customHeight="1">
-      <c r="A3" s="140"/>
-[...36 lines deleted...]
-      <c r="AL3" s="140"/>
+      <c r="A3" s="152"/>
+      <c r="B3" s="152"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="152"/>
+      <c r="E3" s="152"/>
+      <c r="F3" s="152"/>
+      <c r="G3" s="152"/>
+      <c r="H3" s="152"/>
+      <c r="I3" s="152"/>
+      <c r="J3" s="152"/>
+      <c r="K3" s="152"/>
+      <c r="L3" s="152"/>
+      <c r="M3" s="152"/>
+      <c r="N3" s="152"/>
+      <c r="O3" s="152"/>
+      <c r="P3" s="152"/>
+      <c r="Q3" s="152"/>
+      <c r="R3" s="152"/>
+      <c r="S3" s="152"/>
+      <c r="T3" s="152"/>
+      <c r="U3" s="152"/>
+      <c r="V3" s="152"/>
+      <c r="W3" s="152"/>
+      <c r="X3" s="152"/>
+      <c r="Y3" s="152"/>
+      <c r="Z3" s="152"/>
+      <c r="AA3" s="152"/>
+      <c r="AB3" s="152"/>
+      <c r="AC3" s="152"/>
+      <c r="AD3" s="152"/>
+      <c r="AE3" s="152"/>
+      <c r="AF3" s="152"/>
+      <c r="AG3" s="152"/>
+      <c r="AH3" s="152"/>
+      <c r="AI3" s="152"/>
+      <c r="AJ3" s="152"/>
+      <c r="AK3" s="152"/>
+      <c r="AL3" s="152"/>
       <c r="AM3" s="17"/>
       <c r="AN3" s="17"/>
       <c r="AO3" s="17"/>
       <c r="AP3" s="19"/>
       <c r="AQ3" s="17"/>
       <c r="AR3" s="17"/>
       <c r="AS3" s="17"/>
     </row>
     <row r="4" spans="1:51" ht="5.0999999999999996" customHeight="1">
-      <c r="A4" s="140"/>
-[...36 lines deleted...]
-      <c r="AL4" s="140"/>
+      <c r="A4" s="152"/>
+      <c r="B4" s="152"/>
+      <c r="C4" s="152"/>
+      <c r="D4" s="152"/>
+      <c r="E4" s="152"/>
+      <c r="F4" s="152"/>
+      <c r="G4" s="152"/>
+      <c r="H4" s="152"/>
+      <c r="I4" s="152"/>
+      <c r="J4" s="152"/>
+      <c r="K4" s="152"/>
+      <c r="L4" s="152"/>
+      <c r="M4" s="152"/>
+      <c r="N4" s="152"/>
+      <c r="O4" s="152"/>
+      <c r="P4" s="152"/>
+      <c r="Q4" s="152"/>
+      <c r="R4" s="152"/>
+      <c r="S4" s="152"/>
+      <c r="T4" s="152"/>
+      <c r="U4" s="152"/>
+      <c r="V4" s="152"/>
+      <c r="W4" s="152"/>
+      <c r="X4" s="152"/>
+      <c r="Y4" s="152"/>
+      <c r="Z4" s="152"/>
+      <c r="AA4" s="152"/>
+      <c r="AB4" s="152"/>
+      <c r="AC4" s="152"/>
+      <c r="AD4" s="152"/>
+      <c r="AE4" s="152"/>
+      <c r="AF4" s="152"/>
+      <c r="AG4" s="152"/>
+      <c r="AH4" s="152"/>
+      <c r="AI4" s="152"/>
+      <c r="AJ4" s="152"/>
+      <c r="AK4" s="152"/>
+      <c r="AL4" s="152"/>
       <c r="AM4" s="17"/>
       <c r="AN4" s="17"/>
       <c r="AO4" s="17"/>
       <c r="AP4" s="19"/>
       <c r="AQ4" s="17"/>
       <c r="AR4" s="17"/>
       <c r="AS4" s="17"/>
     </row>
     <row r="5" spans="1:51" ht="6.9" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
@@ -5199,164 +5204,164 @@
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
       <c r="AP5" s="20"/>
       <c r="AQ5" s="2"/>
       <c r="AR5" s="2"/>
       <c r="AS5" s="2"/>
     </row>
     <row r="6" spans="1:51" ht="14.1" customHeight="1">
-      <c r="W6" s="141" t="s">
+      <c r="W6" s="154" t="s">
         <v>3</v>
       </c>
-      <c r="X6" s="141"/>
-      <c r="Y6" s="141"/>
+      <c r="X6" s="154"/>
+      <c r="Y6" s="154"/>
       <c r="Z6" s="13"/>
-      <c r="AA6" s="159"/>
-[...6 lines deleted...]
-      <c r="AH6" s="159"/>
+      <c r="AA6" s="125"/>
+      <c r="AB6" s="125"/>
+      <c r="AC6" s="125"/>
+      <c r="AD6" s="125"/>
+      <c r="AE6" s="125"/>
+      <c r="AF6" s="125"/>
+      <c r="AG6" s="125"/>
+      <c r="AH6" s="125"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AW6" s="1"/>
       <c r="AX6" s="1"/>
       <c r="AY6" s="1"/>
     </row>
     <row r="7" spans="1:51" ht="6.9" customHeight="1"/>
     <row r="8" spans="1:51" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="135" t="s">
+      <c r="A8" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="135"/>
-[...34 lines deleted...]
-      <c r="AK8" s="135"/>
+      <c r="B8" s="138"/>
+      <c r="C8" s="138"/>
+      <c r="D8" s="138"/>
+      <c r="E8" s="138"/>
+      <c r="F8" s="138"/>
+      <c r="G8" s="138"/>
+      <c r="H8" s="138"/>
+      <c r="I8" s="138"/>
+      <c r="J8" s="138"/>
+      <c r="K8" s="138"/>
+      <c r="L8" s="138"/>
+      <c r="M8" s="138"/>
+      <c r="N8" s="138"/>
+      <c r="O8" s="138"/>
+      <c r="P8" s="138"/>
+      <c r="Q8" s="138"/>
+      <c r="R8" s="138"/>
+      <c r="S8" s="138"/>
+      <c r="T8" s="138"/>
+      <c r="U8" s="138"/>
+      <c r="V8" s="138"/>
+      <c r="W8" s="138"/>
+      <c r="X8" s="138"/>
+      <c r="Y8" s="138"/>
+      <c r="Z8" s="138"/>
+      <c r="AA8" s="138"/>
+      <c r="AB8" s="138"/>
+      <c r="AC8" s="138"/>
+      <c r="AD8" s="138"/>
+      <c r="AE8" s="138"/>
+      <c r="AF8" s="138"/>
+      <c r="AG8" s="138"/>
+      <c r="AH8" s="138"/>
+      <c r="AI8" s="138"/>
+      <c r="AJ8" s="138"/>
+      <c r="AK8" s="138"/>
       <c r="AL8" s="18"/>
       <c r="AM8" s="18"/>
       <c r="AN8" s="18"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="22"/>
       <c r="AQ8" s="18"/>
       <c r="AR8" s="18"/>
       <c r="AS8" s="18"/>
     </row>
     <row r="9" spans="1:51" ht="20.100000000000001" customHeight="1">
       <c r="A9" s="10"/>
-      <c r="B9" s="142" t="s">
+      <c r="B9" s="156" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="142"/>
-[...33 lines deleted...]
-      <c r="AK9" s="142"/>
+      <c r="C9" s="156"/>
+      <c r="D9" s="156"/>
+      <c r="E9" s="156"/>
+      <c r="F9" s="156"/>
+      <c r="G9" s="156"/>
+      <c r="H9" s="156"/>
+      <c r="I9" s="156"/>
+      <c r="J9" s="156"/>
+      <c r="K9" s="156"/>
+      <c r="L9" s="156"/>
+      <c r="M9" s="156"/>
+      <c r="N9" s="156"/>
+      <c r="O9" s="156"/>
+      <c r="P9" s="156"/>
+      <c r="Q9" s="156"/>
+      <c r="R9" s="156"/>
+      <c r="S9" s="156"/>
+      <c r="T9" s="156"/>
+      <c r="U9" s="156"/>
+      <c r="V9" s="156"/>
+      <c r="W9" s="156"/>
+      <c r="X9" s="156"/>
+      <c r="Y9" s="156"/>
+      <c r="Z9" s="156"/>
+      <c r="AA9" s="156"/>
+      <c r="AB9" s="156"/>
+      <c r="AC9" s="156"/>
+      <c r="AD9" s="156"/>
+      <c r="AE9" s="156"/>
+      <c r="AF9" s="156"/>
+      <c r="AG9" s="156"/>
+      <c r="AH9" s="156"/>
+      <c r="AI9" s="156"/>
+      <c r="AJ9" s="156"/>
+      <c r="AK9" s="156"/>
       <c r="AL9" s="11"/>
       <c r="AM9" s="11"/>
       <c r="AN9" s="11"/>
       <c r="AO9" s="11"/>
       <c r="AP9" s="23"/>
       <c r="AQ9" s="11"/>
       <c r="AR9" s="10"/>
       <c r="AS9" s="10"/>
     </row>
     <row r="10" spans="1:51" ht="6.9" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
@@ -5370,80 +5375,80 @@
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
       <c r="AB10" s="3"/>
       <c r="AC10" s="3"/>
       <c r="AD10" s="3"/>
       <c r="AE10" s="3"/>
       <c r="AF10" s="3"/>
       <c r="AG10" s="3"/>
       <c r="AH10" s="3"/>
       <c r="AI10" s="3"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
     </row>
     <row r="11" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C11" s="133" t="s">
+      <c r="C11" s="153" t="s">
         <v>8</v>
       </c>
-      <c r="D11" s="133"/>
-[...3 lines deleted...]
-      <c r="H11" s="133"/>
+      <c r="D11" s="153"/>
+      <c r="E11" s="153"/>
+      <c r="F11" s="153"/>
+      <c r="G11" s="153"/>
+      <c r="H11" s="153"/>
       <c r="I11" s="2"/>
-      <c r="J11" s="134"/>
-[...19 lines deleted...]
-      <c r="AD11" s="134"/>
+      <c r="J11" s="155"/>
+      <c r="K11" s="155"/>
+      <c r="L11" s="155"/>
+      <c r="M11" s="155"/>
+      <c r="N11" s="155"/>
+      <c r="O11" s="155"/>
+      <c r="P11" s="155"/>
+      <c r="Q11" s="155"/>
+      <c r="R11" s="155"/>
+      <c r="S11" s="155"/>
+      <c r="T11" s="155"/>
+      <c r="U11" s="155"/>
+      <c r="V11" s="155"/>
+      <c r="W11" s="155"/>
+      <c r="X11" s="155"/>
+      <c r="Y11" s="155"/>
+      <c r="Z11" s="155"/>
+      <c r="AA11" s="155"/>
+      <c r="AB11" s="155"/>
+      <c r="AC11" s="155"/>
+      <c r="AD11" s="155"/>
       <c r="AE11" s="3"/>
       <c r="AF11" s="3"/>
       <c r="AG11" s="3"/>
       <c r="AH11" s="3"/>
       <c r="AI11" s="3"/>
       <c r="AJ11" s="3"/>
       <c r="AK11" s="3"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AW11" s="1"/>
       <c r="AX11" s="1"/>
       <c r="AY11" s="1"/>
     </row>
     <row r="12" spans="1:51" ht="6.9" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
@@ -5461,205 +5466,205 @@
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
       <c r="AB12" s="3"/>
       <c r="AC12" s="3"/>
       <c r="AD12" s="3"/>
       <c r="AE12" s="3"/>
       <c r="AF12" s="3"/>
       <c r="AG12" s="3"/>
       <c r="AH12" s="3"/>
       <c r="AI12" s="3"/>
       <c r="AJ12" s="3"/>
       <c r="AK12" s="3"/>
       <c r="AL12" s="3"/>
       <c r="AM12" s="3"/>
       <c r="AN12" s="3"/>
       <c r="AO12" s="3"/>
       <c r="AP12" s="24"/>
       <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
     </row>
     <row r="13" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C13" s="133" t="s">
+      <c r="C13" s="153" t="s">
         <v>6</v>
       </c>
-      <c r="D13" s="133"/>
-[...3 lines deleted...]
-      <c r="H13" s="133"/>
+      <c r="D13" s="153"/>
+      <c r="E13" s="153"/>
+      <c r="F13" s="153"/>
+      <c r="G13" s="153"/>
+      <c r="H13" s="153"/>
       <c r="I13" s="2"/>
-      <c r="J13" s="134"/>
-[...19 lines deleted...]
-      <c r="AD13" s="134"/>
+      <c r="J13" s="155"/>
+      <c r="K13" s="155"/>
+      <c r="L13" s="155"/>
+      <c r="M13" s="155"/>
+      <c r="N13" s="155"/>
+      <c r="O13" s="155"/>
+      <c r="P13" s="155"/>
+      <c r="Q13" s="155"/>
+      <c r="R13" s="155"/>
+      <c r="S13" s="155"/>
+      <c r="T13" s="155"/>
+      <c r="U13" s="155"/>
+      <c r="V13" s="155"/>
+      <c r="W13" s="155"/>
+      <c r="X13" s="155"/>
+      <c r="Y13" s="155"/>
+      <c r="Z13" s="155"/>
+      <c r="AA13" s="155"/>
+      <c r="AB13" s="155"/>
+      <c r="AC13" s="155"/>
+      <c r="AD13" s="155"/>
       <c r="AE13" s="3"/>
       <c r="AF13" s="3"/>
       <c r="AG13" s="3"/>
       <c r="AH13" s="3"/>
       <c r="AI13" s="3"/>
       <c r="AJ13" s="3"/>
       <c r="AK13" s="3"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AW13" s="1"/>
       <c r="AX13" s="1"/>
       <c r="AY13" s="1"/>
     </row>
     <row r="14" spans="1:51" ht="6.9" customHeight="1"/>
     <row r="15" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C15" s="143" t="s">
+      <c r="C15" s="157" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="143"/>
-[...32 lines deleted...]
-      <c r="AK15" s="143"/>
+      <c r="D15" s="157"/>
+      <c r="E15" s="157"/>
+      <c r="F15" s="157"/>
+      <c r="G15" s="157"/>
+      <c r="H15" s="157"/>
+      <c r="I15" s="157"/>
+      <c r="J15" s="157"/>
+      <c r="K15" s="157"/>
+      <c r="L15" s="157"/>
+      <c r="M15" s="157"/>
+      <c r="N15" s="157"/>
+      <c r="O15" s="157"/>
+      <c r="P15" s="157"/>
+      <c r="Q15" s="157"/>
+      <c r="R15" s="157"/>
+      <c r="S15" s="157"/>
+      <c r="T15" s="157"/>
+      <c r="U15" s="157"/>
+      <c r="V15" s="157"/>
+      <c r="W15" s="157"/>
+      <c r="X15" s="157"/>
+      <c r="Y15" s="157"/>
+      <c r="Z15" s="157"/>
+      <c r="AA15" s="157"/>
+      <c r="AB15" s="157"/>
+      <c r="AC15" s="157"/>
+      <c r="AD15" s="157"/>
+      <c r="AE15" s="157"/>
+      <c r="AF15" s="157"/>
+      <c r="AG15" s="157"/>
+      <c r="AH15" s="157"/>
+      <c r="AI15" s="157"/>
+      <c r="AJ15" s="157"/>
+      <c r="AK15" s="157"/>
       <c r="AL15" s="15"/>
       <c r="AM15" s="15"/>
       <c r="AN15" s="15"/>
       <c r="AO15" s="15"/>
       <c r="AP15" s="25"/>
       <c r="AQ15" s="15"/>
     </row>
     <row r="16" spans="1:51" ht="5.0999999999999996" customHeight="1">
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="14"/>
       <c r="O16" s="14"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="14"/>
       <c r="R16" s="14"/>
       <c r="S16" s="14"/>
       <c r="T16" s="14"/>
       <c r="U16" s="14"/>
       <c r="V16" s="14"/>
       <c r="W16" s="14"/>
       <c r="X16" s="14"/>
       <c r="Y16" s="14"/>
       <c r="Z16" s="14"/>
       <c r="AA16" s="14"/>
       <c r="AB16" s="14"/>
       <c r="AC16" s="14"/>
       <c r="AD16" s="14"/>
       <c r="AE16" s="14"/>
       <c r="AF16" s="14"/>
       <c r="AG16" s="14"/>
       <c r="AH16" s="14"/>
       <c r="AI16" s="14"/>
       <c r="AJ16" s="14"/>
       <c r="AK16" s="14"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AW16" s="1"/>
       <c r="AX16" s="1"/>
       <c r="AY16" s="1"/>
     </row>
     <row r="17" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C17" s="133" t="s">
+      <c r="C17" s="153" t="s">
         <v>12</v>
       </c>
-      <c r="D17" s="133"/>
-[...3 lines deleted...]
-      <c r="H17" s="133"/>
+      <c r="D17" s="153"/>
+      <c r="E17" s="153"/>
+      <c r="F17" s="153"/>
+      <c r="G17" s="153"/>
+      <c r="H17" s="153"/>
       <c r="I17" s="2"/>
-      <c r="J17" s="134"/>
-[...19 lines deleted...]
-      <c r="AD17" s="134"/>
+      <c r="J17" s="155"/>
+      <c r="K17" s="155"/>
+      <c r="L17" s="155"/>
+      <c r="M17" s="155"/>
+      <c r="N17" s="155"/>
+      <c r="O17" s="155"/>
+      <c r="P17" s="155"/>
+      <c r="Q17" s="155"/>
+      <c r="R17" s="155"/>
+      <c r="S17" s="155"/>
+      <c r="T17" s="155"/>
+      <c r="U17" s="155"/>
+      <c r="V17" s="155"/>
+      <c r="W17" s="155"/>
+      <c r="X17" s="155"/>
+      <c r="Y17" s="155"/>
+      <c r="Z17" s="155"/>
+      <c r="AA17" s="155"/>
+      <c r="AB17" s="155"/>
+      <c r="AC17" s="155"/>
+      <c r="AD17" s="155"/>
       <c r="AE17" s="3"/>
       <c r="AF17" s="3"/>
       <c r="AG17" s="3"/>
       <c r="AH17" s="3"/>
       <c r="AI17" s="3"/>
       <c r="AJ17" s="3"/>
       <c r="AK17" s="3"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AW17" s="1"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="1"/>
     </row>
     <row r="18" spans="1:51" ht="4.5" customHeight="1">
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
       <c r="N18" s="14"/>
       <c r="O18" s="14"/>
       <c r="P18" s="14"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="14"/>
       <c r="S18" s="14"/>
       <c r="T18" s="14"/>
@@ -5700,238 +5705,238 @@
       <c r="T19" s="14"/>
       <c r="U19" s="14"/>
       <c r="V19" s="14"/>
       <c r="W19" s="14"/>
       <c r="X19" s="14"/>
       <c r="Y19" s="14"/>
       <c r="Z19" s="14"/>
       <c r="AA19" s="14"/>
       <c r="AB19" s="14"/>
       <c r="AC19" s="14"/>
       <c r="AD19" s="14"/>
       <c r="AE19" s="14"/>
       <c r="AF19" s="14"/>
       <c r="AG19" s="14"/>
       <c r="AH19" s="14"/>
       <c r="AI19" s="14"/>
       <c r="AJ19" s="14"/>
       <c r="AK19" s="14"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AW19" s="1"/>
       <c r="AX19" s="1"/>
       <c r="AY19" s="1"/>
     </row>
     <row r="20" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C20" s="133" t="s">
+      <c r="C20" s="153" t="s">
         <v>11</v>
       </c>
-      <c r="D20" s="133"/>
-[...3 lines deleted...]
-      <c r="H20" s="133"/>
+      <c r="D20" s="153"/>
+      <c r="E20" s="153"/>
+      <c r="F20" s="153"/>
+      <c r="G20" s="153"/>
+      <c r="H20" s="153"/>
       <c r="I20" s="2"/>
-      <c r="J20" s="134"/>
-[...19 lines deleted...]
-      <c r="AD20" s="134"/>
+      <c r="J20" s="155"/>
+      <c r="K20" s="155"/>
+      <c r="L20" s="155"/>
+      <c r="M20" s="155"/>
+      <c r="N20" s="155"/>
+      <c r="O20" s="155"/>
+      <c r="P20" s="155"/>
+      <c r="Q20" s="155"/>
+      <c r="R20" s="155"/>
+      <c r="S20" s="155"/>
+      <c r="T20" s="155"/>
+      <c r="U20" s="155"/>
+      <c r="V20" s="155"/>
+      <c r="W20" s="155"/>
+      <c r="X20" s="155"/>
+      <c r="Y20" s="155"/>
+      <c r="Z20" s="155"/>
+      <c r="AA20" s="155"/>
+      <c r="AB20" s="155"/>
+      <c r="AC20" s="155"/>
+      <c r="AD20" s="155"/>
       <c r="AE20" s="3"/>
       <c r="AF20" s="3"/>
       <c r="AG20" s="3"/>
       <c r="AH20" s="3"/>
       <c r="AI20" s="3"/>
       <c r="AJ20" s="3"/>
       <c r="AK20" s="3"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AW20" s="1"/>
       <c r="AX20" s="1"/>
       <c r="AY20" s="1"/>
     </row>
     <row r="21" spans="1:51" ht="5.0999999999999996" customHeight="1">
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="14"/>
       <c r="O21" s="14"/>
       <c r="P21" s="14"/>
       <c r="Q21" s="14"/>
       <c r="R21" s="14"/>
       <c r="S21" s="14"/>
       <c r="T21" s="14"/>
       <c r="U21" s="14"/>
       <c r="V21" s="14"/>
       <c r="W21" s="14"/>
       <c r="X21" s="14"/>
       <c r="Y21" s="14"/>
       <c r="Z21" s="14"/>
       <c r="AA21" s="14"/>
       <c r="AB21" s="14"/>
       <c r="AC21" s="14"/>
       <c r="AD21" s="14"/>
       <c r="AE21" s="14"/>
       <c r="AF21" s="14"/>
       <c r="AG21" s="14"/>
       <c r="AH21" s="14"/>
       <c r="AI21" s="14"/>
       <c r="AJ21" s="14"/>
       <c r="AK21" s="14"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AW21" s="1"/>
       <c r="AX21" s="1"/>
       <c r="AY21" s="1"/>
     </row>
     <row r="22" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C22" s="133" t="s">
+      <c r="C22" s="153" t="s">
         <v>0</v>
       </c>
-      <c r="D22" s="133"/>
-[...3 lines deleted...]
-      <c r="H22" s="133"/>
+      <c r="D22" s="153"/>
+      <c r="E22" s="153"/>
+      <c r="F22" s="153"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="153"/>
       <c r="I22" s="2"/>
-      <c r="J22" s="134"/>
-[...19 lines deleted...]
-      <c r="AD22" s="134"/>
+      <c r="J22" s="155"/>
+      <c r="K22" s="155"/>
+      <c r="L22" s="155"/>
+      <c r="M22" s="155"/>
+      <c r="N22" s="155"/>
+      <c r="O22" s="155"/>
+      <c r="P22" s="155"/>
+      <c r="Q22" s="155"/>
+      <c r="R22" s="155"/>
+      <c r="S22" s="155"/>
+      <c r="T22" s="155"/>
+      <c r="U22" s="155"/>
+      <c r="V22" s="155"/>
+      <c r="W22" s="155"/>
+      <c r="X22" s="155"/>
+      <c r="Y22" s="155"/>
+      <c r="Z22" s="155"/>
+      <c r="AA22" s="155"/>
+      <c r="AB22" s="155"/>
+      <c r="AC22" s="155"/>
+      <c r="AD22" s="155"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
       <c r="AH22" s="3"/>
       <c r="AI22" s="3"/>
       <c r="AJ22" s="3"/>
       <c r="AK22" s="3"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AW22" s="1"/>
       <c r="AX22" s="1"/>
       <c r="AY22" s="1"/>
     </row>
     <row r="23" spans="1:51" ht="5.0999999999999996" customHeight="1">
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
       <c r="N23" s="14"/>
       <c r="O23" s="14"/>
       <c r="P23" s="14"/>
       <c r="Q23" s="14"/>
       <c r="R23" s="14"/>
       <c r="S23" s="14"/>
       <c r="T23" s="14"/>
       <c r="U23" s="14"/>
       <c r="V23" s="14"/>
       <c r="W23" s="14"/>
       <c r="X23" s="14"/>
       <c r="Y23" s="14"/>
       <c r="Z23" s="14"/>
       <c r="AA23" s="14"/>
       <c r="AB23" s="14"/>
       <c r="AC23" s="14"/>
       <c r="AD23" s="14"/>
       <c r="AE23" s="14"/>
       <c r="AF23" s="14"/>
       <c r="AG23" s="14"/>
       <c r="AH23" s="14"/>
       <c r="AI23" s="14"/>
       <c r="AJ23" s="14"/>
       <c r="AK23" s="14"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AW23" s="1"/>
       <c r="AX23" s="1"/>
       <c r="AY23" s="1"/>
     </row>
     <row r="24" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C24" s="133" t="s">
+      <c r="C24" s="153" t="s">
         <v>7</v>
       </c>
-      <c r="D24" s="133"/>
-[...3 lines deleted...]
-      <c r="H24" s="133"/>
+      <c r="D24" s="153"/>
+      <c r="E24" s="153"/>
+      <c r="F24" s="153"/>
+      <c r="G24" s="153"/>
+      <c r="H24" s="153"/>
       <c r="I24" s="2"/>
-      <c r="J24" s="134"/>
-[...19 lines deleted...]
-      <c r="AD24" s="134"/>
+      <c r="J24" s="155"/>
+      <c r="K24" s="155"/>
+      <c r="L24" s="155"/>
+      <c r="M24" s="155"/>
+      <c r="N24" s="155"/>
+      <c r="O24" s="155"/>
+      <c r="P24" s="155"/>
+      <c r="Q24" s="155"/>
+      <c r="R24" s="155"/>
+      <c r="S24" s="155"/>
+      <c r="T24" s="155"/>
+      <c r="U24" s="155"/>
+      <c r="V24" s="155"/>
+      <c r="W24" s="155"/>
+      <c r="X24" s="155"/>
+      <c r="Y24" s="155"/>
+      <c r="Z24" s="155"/>
+      <c r="AA24" s="155"/>
+      <c r="AB24" s="155"/>
+      <c r="AC24" s="155"/>
+      <c r="AD24" s="155"/>
       <c r="AE24" s="3"/>
       <c r="AF24" s="3"/>
       <c r="AG24" s="3"/>
       <c r="AH24" s="3"/>
       <c r="AI24" s="3"/>
       <c r="AJ24" s="3"/>
       <c r="AK24" s="3"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AW24" s="1"/>
       <c r="AX24" s="1"/>
       <c r="AY24" s="1"/>
     </row>
     <row r="25" spans="1:51" ht="5.0999999999999996" customHeight="1">
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
       <c r="N25" s="14"/>
       <c r="O25" s="14"/>
       <c r="P25" s="14"/>
       <c r="Q25" s="14"/>
       <c r="R25" s="14"/>
       <c r="S25" s="14"/>
       <c r="T25" s="14"/>
@@ -5972,79 +5977,79 @@
       <c r="T26" s="14"/>
       <c r="U26" s="14"/>
       <c r="V26" s="14"/>
       <c r="W26" s="14"/>
       <c r="X26" s="14"/>
       <c r="Y26" s="14"/>
       <c r="Z26" s="14"/>
       <c r="AA26" s="14"/>
       <c r="AB26" s="14"/>
       <c r="AC26" s="14"/>
       <c r="AD26" s="14"/>
       <c r="AE26" s="14"/>
       <c r="AF26" s="14"/>
       <c r="AG26" s="14"/>
       <c r="AH26" s="14"/>
       <c r="AI26" s="14"/>
       <c r="AJ26" s="14"/>
       <c r="AK26" s="14"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AW26" s="1"/>
       <c r="AX26" s="1"/>
       <c r="AY26" s="1"/>
     </row>
     <row r="27" spans="1:51" ht="19.2" customHeight="1">
-      <c r="C27" s="146" t="s">
+      <c r="C27" s="145" t="s">
         <v>41</v>
       </c>
-      <c r="D27" s="146"/>
-[...24 lines deleted...]
-      <c r="AD27" s="145"/>
+      <c r="D27" s="145"/>
+      <c r="E27" s="145"/>
+      <c r="F27" s="145"/>
+      <c r="G27" s="145"/>
+      <c r="H27" s="145"/>
+      <c r="J27" s="144"/>
+      <c r="K27" s="144"/>
+      <c r="L27" s="144"/>
+      <c r="M27" s="144"/>
+      <c r="N27" s="144"/>
+      <c r="O27" s="144"/>
+      <c r="P27" s="144"/>
+      <c r="Q27" s="144"/>
+      <c r="R27" s="144"/>
+      <c r="S27" s="144"/>
+      <c r="T27" s="144"/>
+      <c r="U27" s="144"/>
+      <c r="V27" s="144"/>
+      <c r="W27" s="144"/>
+      <c r="X27" s="144"/>
+      <c r="Y27" s="144"/>
+      <c r="Z27" s="144"/>
+      <c r="AA27" s="144"/>
+      <c r="AB27" s="144"/>
+      <c r="AC27" s="144"/>
+      <c r="AD27" s="144"/>
       <c r="AE27" s="14"/>
       <c r="AF27" s="14"/>
       <c r="AG27" s="14"/>
       <c r="AH27" s="14"/>
       <c r="AI27" s="14"/>
       <c r="AJ27" s="14"/>
       <c r="AK27" s="14"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AW27" s="1"/>
       <c r="AX27" s="1"/>
       <c r="AY27" s="1"/>
     </row>
     <row r="28" spans="1:51" ht="13.8" customHeight="1">
       <c r="J28" s="29" t="s">
         <v>23</v>
       </c>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="14"/>
       <c r="O28" s="14"/>
       <c r="P28" s="14"/>
       <c r="Q28" s="14"/>
       <c r="R28" s="14"/>
@@ -6087,194 +6092,194 @@
       <c r="T29" s="14"/>
       <c r="U29" s="14"/>
       <c r="V29" s="14"/>
       <c r="W29" s="14"/>
       <c r="X29" s="14"/>
       <c r="Y29" s="14"/>
       <c r="Z29" s="14"/>
       <c r="AA29" s="14"/>
       <c r="AB29" s="14"/>
       <c r="AC29" s="14"/>
       <c r="AD29" s="14"/>
       <c r="AE29" s="14"/>
       <c r="AF29" s="14"/>
       <c r="AG29" s="14"/>
       <c r="AH29" s="14"/>
       <c r="AI29" s="14"/>
       <c r="AJ29" s="14"/>
       <c r="AK29" s="14"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AW29" s="1"/>
       <c r="AX29" s="1"/>
       <c r="AY29" s="1"/>
     </row>
     <row r="30" spans="1:51" ht="14.1" customHeight="1">
-      <c r="A30" s="135" t="s">
+      <c r="A30" s="138" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="135"/>
-[...34 lines deleted...]
-      <c r="AK30" s="135"/>
+      <c r="B30" s="138"/>
+      <c r="C30" s="138"/>
+      <c r="D30" s="138"/>
+      <c r="E30" s="138"/>
+      <c r="F30" s="138"/>
+      <c r="G30" s="138"/>
+      <c r="H30" s="138"/>
+      <c r="I30" s="138"/>
+      <c r="J30" s="138"/>
+      <c r="K30" s="138"/>
+      <c r="L30" s="138"/>
+      <c r="M30" s="138"/>
+      <c r="N30" s="138"/>
+      <c r="O30" s="138"/>
+      <c r="P30" s="138"/>
+      <c r="Q30" s="138"/>
+      <c r="R30" s="138"/>
+      <c r="S30" s="138"/>
+      <c r="T30" s="138"/>
+      <c r="U30" s="138"/>
+      <c r="V30" s="138"/>
+      <c r="W30" s="138"/>
+      <c r="X30" s="138"/>
+      <c r="Y30" s="138"/>
+      <c r="Z30" s="138"/>
+      <c r="AA30" s="138"/>
+      <c r="AB30" s="138"/>
+      <c r="AC30" s="138"/>
+      <c r="AD30" s="138"/>
+      <c r="AE30" s="138"/>
+      <c r="AF30" s="138"/>
+      <c r="AG30" s="138"/>
+      <c r="AH30" s="138"/>
+      <c r="AI30" s="138"/>
+      <c r="AJ30" s="138"/>
+      <c r="AK30" s="138"/>
       <c r="AL30" s="15"/>
       <c r="AM30" s="15"/>
       <c r="AN30" s="15"/>
       <c r="AO30" s="15"/>
       <c r="AP30" s="25"/>
       <c r="AQ30" s="15"/>
     </row>
     <row r="31" spans="1:51" ht="17.399999999999999" customHeight="1">
       <c r="C31" s="15"/>
-      <c r="J31" s="144"/>
-[...19 lines deleted...]
-      <c r="AD31" s="144"/>
+      <c r="J31" s="143"/>
+      <c r="K31" s="143"/>
+      <c r="L31" s="143"/>
+      <c r="M31" s="143"/>
+      <c r="N31" s="143"/>
+      <c r="O31" s="143"/>
+      <c r="P31" s="143"/>
+      <c r="Q31" s="143"/>
+      <c r="R31" s="143"/>
+      <c r="S31" s="143"/>
+      <c r="T31" s="143"/>
+      <c r="U31" s="143"/>
+      <c r="V31" s="143"/>
+      <c r="W31" s="143"/>
+      <c r="X31" s="143"/>
+      <c r="Y31" s="143"/>
+      <c r="Z31" s="143"/>
+      <c r="AA31" s="143"/>
+      <c r="AB31" s="143"/>
+      <c r="AC31" s="143"/>
+      <c r="AD31" s="143"/>
     </row>
     <row r="32" spans="1:51" ht="17.399999999999999" customHeight="1">
-      <c r="C32" s="150" t="s">
+      <c r="C32" s="149" t="s">
         <v>158</v>
       </c>
-      <c r="D32" s="150"/>
-[...24 lines deleted...]
-      <c r="AD32" s="151"/>
+      <c r="D32" s="149"/>
+      <c r="E32" s="149"/>
+      <c r="F32" s="149"/>
+      <c r="G32" s="149"/>
+      <c r="H32" s="149"/>
+      <c r="J32" s="150"/>
+      <c r="K32" s="150"/>
+      <c r="L32" s="150"/>
+      <c r="M32" s="150"/>
+      <c r="N32" s="150"/>
+      <c r="O32" s="150"/>
+      <c r="P32" s="150"/>
+      <c r="Q32" s="150"/>
+      <c r="R32" s="150"/>
+      <c r="S32" s="150"/>
+      <c r="T32" s="150"/>
+      <c r="U32" s="150"/>
+      <c r="V32" s="150"/>
+      <c r="W32" s="150"/>
+      <c r="X32" s="150"/>
+      <c r="Y32" s="150"/>
+      <c r="Z32" s="150"/>
+      <c r="AA32" s="150"/>
+      <c r="AB32" s="150"/>
+      <c r="AC32" s="150"/>
+      <c r="AD32" s="150"/>
     </row>
     <row r="33" spans="1:73" ht="17.399999999999999" customHeight="1">
       <c r="C33" s="15"/>
     </row>
     <row r="34" spans="1:73" ht="20.100000000000001" customHeight="1">
-      <c r="A34" s="135" t="s">
+      <c r="A34" s="138" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="135"/>
-[...34 lines deleted...]
-      <c r="AK34" s="135"/>
+      <c r="B34" s="138"/>
+      <c r="C34" s="138"/>
+      <c r="D34" s="138"/>
+      <c r="E34" s="138"/>
+      <c r="F34" s="138"/>
+      <c r="G34" s="138"/>
+      <c r="H34" s="138"/>
+      <c r="I34" s="138"/>
+      <c r="J34" s="138"/>
+      <c r="K34" s="138"/>
+      <c r="L34" s="138"/>
+      <c r="M34" s="138"/>
+      <c r="N34" s="138"/>
+      <c r="O34" s="138"/>
+      <c r="P34" s="138"/>
+      <c r="Q34" s="138"/>
+      <c r="R34" s="138"/>
+      <c r="S34" s="138"/>
+      <c r="T34" s="138"/>
+      <c r="U34" s="138"/>
+      <c r="V34" s="138"/>
+      <c r="W34" s="138"/>
+      <c r="X34" s="138"/>
+      <c r="Y34" s="138"/>
+      <c r="Z34" s="138"/>
+      <c r="AA34" s="138"/>
+      <c r="AB34" s="138"/>
+      <c r="AC34" s="138"/>
+      <c r="AD34" s="138"/>
+      <c r="AE34" s="138"/>
+      <c r="AF34" s="138"/>
+      <c r="AG34" s="138"/>
+      <c r="AH34" s="138"/>
+      <c r="AI34" s="138"/>
+      <c r="AJ34" s="138"/>
+      <c r="AK34" s="138"/>
       <c r="AL34" s="18"/>
       <c r="AM34" s="18"/>
       <c r="AN34" s="18"/>
       <c r="AO34" s="18"/>
       <c r="AP34" s="22"/>
       <c r="AQ34" s="18"/>
       <c r="AR34" s="18"/>
       <c r="AS34" s="18"/>
     </row>
     <row r="35" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A35" s="28"/>
       <c r="B35" s="28"/>
       <c r="C35" s="37" t="s">
         <v>36</v>
       </c>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
@@ -6292,468 +6297,468 @@
       <c r="Y35" s="28"/>
       <c r="Z35" s="28"/>
       <c r="AA35" s="28"/>
       <c r="AB35" s="28"/>
       <c r="AC35" s="28"/>
       <c r="AD35" s="28"/>
       <c r="AE35" s="28"/>
       <c r="AF35" s="28"/>
       <c r="AG35" s="28"/>
       <c r="AH35" s="28"/>
       <c r="AI35" s="28"/>
       <c r="AJ35" s="28"/>
       <c r="AK35" s="28"/>
       <c r="AL35" s="18"/>
       <c r="AM35" s="18"/>
       <c r="AN35" s="18"/>
       <c r="AO35" s="18"/>
       <c r="AP35" s="22"/>
       <c r="AQ35" s="18"/>
       <c r="AR35" s="18"/>
       <c r="AS35" s="18"/>
     </row>
     <row r="36" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A36" s="28"/>
       <c r="B36" s="28"/>
-      <c r="C36" s="152" t="s">
+      <c r="C36" s="151" t="s">
         <v>152</v>
       </c>
-      <c r="D36" s="152"/>
-[...3 lines deleted...]
-      <c r="H36" s="152"/>
+      <c r="D36" s="151"/>
+      <c r="E36" s="151"/>
+      <c r="F36" s="151"/>
+      <c r="G36" s="151"/>
+      <c r="H36" s="151"/>
       <c r="I36" s="28"/>
-      <c r="J36" s="147"/>
-[...3 lines deleted...]
-      <c r="N36" s="149"/>
+      <c r="J36" s="146"/>
+      <c r="K36" s="147"/>
+      <c r="L36" s="147"/>
+      <c r="M36" s="147"/>
+      <c r="N36" s="148"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="Q36" s="28"/>
       <c r="R36" s="28"/>
       <c r="S36" s="28"/>
       <c r="T36" s="28"/>
       <c r="U36" s="28"/>
       <c r="V36" s="28"/>
       <c r="W36" s="28"/>
       <c r="X36" s="28"/>
       <c r="Y36" s="28"/>
       <c r="Z36" s="28"/>
       <c r="AA36" s="28"/>
       <c r="AB36" s="28"/>
       <c r="AC36" s="28"/>
       <c r="AD36" s="28"/>
       <c r="AE36" s="28"/>
       <c r="AF36" s="28"/>
       <c r="AG36" s="28"/>
       <c r="AH36" s="28"/>
       <c r="AI36" s="28"/>
       <c r="AJ36" s="28"/>
       <c r="AK36" s="28"/>
       <c r="AL36" s="18"/>
       <c r="AM36" s="18"/>
       <c r="AN36" s="18"/>
       <c r="AO36" s="18"/>
       <c r="AP36" s="22"/>
       <c r="AQ36" s="18"/>
       <c r="AR36" s="18"/>
       <c r="AS36" s="18"/>
     </row>
     <row r="37" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A37" s="28"/>
       <c r="B37" s="28"/>
       <c r="C37" s="37" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="36"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
       <c r="I37" s="28"/>
-      <c r="J37" s="139"/>
-[...19 lines deleted...]
-      <c r="AD37" s="139"/>
+      <c r="J37" s="170"/>
+      <c r="K37" s="170"/>
+      <c r="L37" s="170"/>
+      <c r="M37" s="170"/>
+      <c r="N37" s="170"/>
+      <c r="O37" s="170"/>
+      <c r="P37" s="170"/>
+      <c r="Q37" s="170"/>
+      <c r="R37" s="170"/>
+      <c r="S37" s="170"/>
+      <c r="T37" s="170"/>
+      <c r="U37" s="170"/>
+      <c r="V37" s="170"/>
+      <c r="W37" s="170"/>
+      <c r="X37" s="170"/>
+      <c r="Y37" s="170"/>
+      <c r="Z37" s="170"/>
+      <c r="AA37" s="170"/>
+      <c r="AB37" s="170"/>
+      <c r="AC37" s="170"/>
+      <c r="AD37" s="170"/>
       <c r="AF37" s="28"/>
       <c r="AG37" s="28"/>
       <c r="AH37" s="28"/>
       <c r="AI37" s="28"/>
       <c r="AJ37" s="28"/>
       <c r="AK37" s="28"/>
       <c r="AL37" s="18"/>
       <c r="AM37" s="18"/>
       <c r="AN37" s="18"/>
       <c r="AO37" s="18"/>
       <c r="AP37" s="22"/>
       <c r="AQ37" s="18"/>
       <c r="AR37" s="18"/>
       <c r="AS37" s="18"/>
     </row>
     <row r="38" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A38" s="28"/>
       <c r="B38" s="28"/>
       <c r="C38" s="37" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="36"/>
       <c r="I38" s="28"/>
-      <c r="J38" s="156"/>
-[...19 lines deleted...]
-      <c r="AD38" s="156"/>
+      <c r="J38" s="142"/>
+      <c r="K38" s="142"/>
+      <c r="L38" s="142"/>
+      <c r="M38" s="142"/>
+      <c r="N38" s="142"/>
+      <c r="O38" s="142"/>
+      <c r="P38" s="142"/>
+      <c r="Q38" s="142"/>
+      <c r="R38" s="142"/>
+      <c r="S38" s="142"/>
+      <c r="T38" s="142"/>
+      <c r="U38" s="142"/>
+      <c r="V38" s="142"/>
+      <c r="W38" s="142"/>
+      <c r="X38" s="142"/>
+      <c r="Y38" s="142"/>
+      <c r="Z38" s="142"/>
+      <c r="AA38" s="142"/>
+      <c r="AB38" s="142"/>
+      <c r="AC38" s="142"/>
+      <c r="AD38" s="142"/>
       <c r="AE38" s="28"/>
       <c r="AF38" s="28"/>
       <c r="AG38" s="28"/>
       <c r="AH38" s="28"/>
       <c r="AI38" s="28"/>
       <c r="AJ38" s="28"/>
       <c r="AK38" s="28"/>
       <c r="AL38" s="18"/>
       <c r="AM38" s="18"/>
       <c r="AN38" s="18"/>
       <c r="AO38" s="18"/>
       <c r="AP38" s="22"/>
       <c r="AQ38" s="18"/>
       <c r="AR38" s="18"/>
       <c r="AS38" s="18"/>
     </row>
     <row r="39" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A39" s="28"/>
       <c r="B39" s="28"/>
       <c r="C39" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="36"/>
       <c r="I39" s="28"/>
-      <c r="J39" s="156"/>
-[...19 lines deleted...]
-      <c r="AD39" s="156"/>
+      <c r="J39" s="142"/>
+      <c r="K39" s="142"/>
+      <c r="L39" s="142"/>
+      <c r="M39" s="142"/>
+      <c r="N39" s="142"/>
+      <c r="O39" s="142"/>
+      <c r="P39" s="142"/>
+      <c r="Q39" s="142"/>
+      <c r="R39" s="142"/>
+      <c r="S39" s="142"/>
+      <c r="T39" s="142"/>
+      <c r="U39" s="142"/>
+      <c r="V39" s="142"/>
+      <c r="W39" s="142"/>
+      <c r="X39" s="142"/>
+      <c r="Y39" s="142"/>
+      <c r="Z39" s="142"/>
+      <c r="AA39" s="142"/>
+      <c r="AB39" s="142"/>
+      <c r="AC39" s="142"/>
+      <c r="AD39" s="142"/>
       <c r="AE39" s="28"/>
       <c r="AF39" s="28"/>
       <c r="AG39" s="28"/>
       <c r="AH39" s="28"/>
       <c r="AI39" s="28"/>
       <c r="AJ39" s="28"/>
       <c r="AK39" s="28"/>
       <c r="AL39" s="18"/>
       <c r="AM39" s="18"/>
       <c r="AN39" s="18"/>
       <c r="AO39" s="18"/>
       <c r="AP39" s="22"/>
       <c r="AQ39" s="18"/>
       <c r="AR39" s="18"/>
       <c r="AS39" s="18"/>
     </row>
     <row r="40" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A40" s="28"/>
       <c r="B40" s="28"/>
       <c r="C40" s="37" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
       <c r="I40" s="28"/>
-      <c r="J40" s="156"/>
-[...19 lines deleted...]
-      <c r="AD40" s="156"/>
+      <c r="J40" s="142"/>
+      <c r="K40" s="142"/>
+      <c r="L40" s="142"/>
+      <c r="M40" s="142"/>
+      <c r="N40" s="142"/>
+      <c r="O40" s="142"/>
+      <c r="P40" s="142"/>
+      <c r="Q40" s="142"/>
+      <c r="R40" s="142"/>
+      <c r="S40" s="142"/>
+      <c r="T40" s="142"/>
+      <c r="U40" s="142"/>
+      <c r="V40" s="142"/>
+      <c r="W40" s="142"/>
+      <c r="X40" s="142"/>
+      <c r="Y40" s="142"/>
+      <c r="Z40" s="142"/>
+      <c r="AA40" s="142"/>
+      <c r="AB40" s="142"/>
+      <c r="AC40" s="142"/>
+      <c r="AD40" s="142"/>
       <c r="AE40" s="28"/>
       <c r="AF40" s="28"/>
       <c r="AG40" s="28"/>
       <c r="AH40" s="28"/>
       <c r="AI40" s="28"/>
       <c r="AJ40" s="28"/>
       <c r="AK40" s="28"/>
       <c r="AL40" s="18"/>
       <c r="AM40" s="18"/>
       <c r="AN40" s="18"/>
       <c r="AO40" s="18"/>
       <c r="AP40" s="22"/>
       <c r="AQ40" s="18"/>
       <c r="AR40" s="18"/>
       <c r="AS40" s="18"/>
     </row>
     <row r="41" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A41" s="28"/>
       <c r="B41" s="28"/>
-      <c r="C41" s="161" t="s">
+      <c r="C41" s="127" t="s">
         <v>151</v>
       </c>
-      <c r="D41" s="161"/>
-[...25 lines deleted...]
-      <c r="AD41" s="157"/>
+      <c r="D41" s="127"/>
+      <c r="E41" s="127"/>
+      <c r="F41" s="127"/>
+      <c r="G41" s="127"/>
+      <c r="H41" s="127"/>
+      <c r="I41" s="127"/>
+      <c r="J41" s="128"/>
+      <c r="K41" s="128"/>
+      <c r="L41" s="128"/>
+      <c r="M41" s="128"/>
+      <c r="N41" s="128"/>
+      <c r="O41" s="128"/>
+      <c r="P41" s="128"/>
+      <c r="Q41" s="128"/>
+      <c r="R41" s="128"/>
+      <c r="S41" s="128"/>
+      <c r="T41" s="128"/>
+      <c r="U41" s="128"/>
+      <c r="V41" s="128"/>
+      <c r="W41" s="128"/>
+      <c r="X41" s="128"/>
+      <c r="Y41" s="128"/>
+      <c r="Z41" s="128"/>
+      <c r="AA41" s="128"/>
+      <c r="AB41" s="128"/>
+      <c r="AC41" s="128"/>
+      <c r="AD41" s="128"/>
       <c r="AE41" s="28"/>
       <c r="AF41" s="28"/>
       <c r="AG41" s="28"/>
       <c r="AH41" s="28"/>
       <c r="AI41" s="28"/>
       <c r="AJ41" s="28"/>
       <c r="AK41" s="28"/>
       <c r="AL41" s="18"/>
       <c r="AM41" s="18"/>
       <c r="AN41" s="18"/>
       <c r="AO41" s="18"/>
       <c r="AP41" s="22"/>
       <c r="AQ41" s="18"/>
       <c r="AR41" s="18"/>
       <c r="AS41" s="18"/>
     </row>
     <row r="42" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A42" s="28"/>
       <c r="B42" s="28"/>
       <c r="C42" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
       <c r="I42" s="28"/>
-      <c r="J42" s="156"/>
-[...19 lines deleted...]
-      <c r="AD42" s="156"/>
+      <c r="J42" s="142"/>
+      <c r="K42" s="142"/>
+      <c r="L42" s="142"/>
+      <c r="M42" s="142"/>
+      <c r="N42" s="142"/>
+      <c r="O42" s="142"/>
+      <c r="P42" s="142"/>
+      <c r="Q42" s="142"/>
+      <c r="R42" s="142"/>
+      <c r="S42" s="142"/>
+      <c r="T42" s="142"/>
+      <c r="U42" s="142"/>
+      <c r="V42" s="142"/>
+      <c r="W42" s="142"/>
+      <c r="X42" s="142"/>
+      <c r="Y42" s="142"/>
+      <c r="Z42" s="142"/>
+      <c r="AA42" s="142"/>
+      <c r="AB42" s="142"/>
+      <c r="AC42" s="142"/>
+      <c r="AD42" s="142"/>
       <c r="AE42" s="28"/>
       <c r="AF42" s="28"/>
       <c r="AG42" s="28"/>
       <c r="AH42" s="28"/>
       <c r="AI42" s="28"/>
       <c r="AJ42" s="28"/>
       <c r="AK42" s="28"/>
       <c r="AL42" s="18"/>
       <c r="AM42" s="18"/>
       <c r="AN42" s="18"/>
       <c r="AO42" s="18"/>
       <c r="AP42" s="22"/>
       <c r="AQ42" s="18"/>
       <c r="AR42" s="18"/>
       <c r="AS42" s="18"/>
     </row>
     <row r="43" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A43" s="28"/>
       <c r="B43" s="28"/>
-      <c r="C43" s="160" t="s">
+      <c r="C43" s="126" t="s">
         <v>38</v>
       </c>
-      <c r="D43" s="160"/>
-[...3 lines deleted...]
-      <c r="H43" s="160"/>
+      <c r="D43" s="126"/>
+      <c r="E43" s="126"/>
+      <c r="F43" s="126"/>
+      <c r="G43" s="126"/>
+      <c r="H43" s="126"/>
       <c r="I43" s="28"/>
-      <c r="J43" s="157"/>
-[...19 lines deleted...]
-      <c r="AD43" s="157"/>
+      <c r="J43" s="128"/>
+      <c r="K43" s="128"/>
+      <c r="L43" s="128"/>
+      <c r="M43" s="128"/>
+      <c r="N43" s="128"/>
+      <c r="O43" s="128"/>
+      <c r="P43" s="128"/>
+      <c r="Q43" s="128"/>
+      <c r="R43" s="128"/>
+      <c r="S43" s="128"/>
+      <c r="T43" s="128"/>
+      <c r="U43" s="128"/>
+      <c r="V43" s="128"/>
+      <c r="W43" s="128"/>
+      <c r="X43" s="128"/>
+      <c r="Y43" s="128"/>
+      <c r="Z43" s="128"/>
+      <c r="AA43" s="128"/>
+      <c r="AB43" s="128"/>
+      <c r="AC43" s="128"/>
+      <c r="AD43" s="128"/>
       <c r="AE43" s="28"/>
       <c r="AF43" s="28"/>
       <c r="AG43" s="28"/>
       <c r="AH43" s="28"/>
       <c r="AI43" s="28"/>
       <c r="AJ43" s="28"/>
       <c r="AK43" s="28"/>
       <c r="AL43" s="18"/>
       <c r="AM43" s="18"/>
       <c r="AN43" s="18"/>
       <c r="AO43" s="18"/>
       <c r="AP43" s="22"/>
       <c r="AQ43" s="18"/>
       <c r="AR43" s="18"/>
       <c r="AS43" s="18"/>
     </row>
     <row r="44" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A44" s="28"/>
       <c r="B44" s="28"/>
       <c r="C44" s="39" t="s">
         <v>26</v>
       </c>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="28"/>
-      <c r="J44" s="157"/>
-[...16 lines deleted...]
-      <c r="AA44" s="157"/>
+      <c r="J44" s="128"/>
+      <c r="K44" s="128"/>
+      <c r="L44" s="128"/>
+      <c r="M44" s="128"/>
+      <c r="N44" s="128"/>
+      <c r="O44" s="128"/>
+      <c r="P44" s="128"/>
+      <c r="Q44" s="128"/>
+      <c r="R44" s="128"/>
+      <c r="S44" s="128"/>
+      <c r="T44" s="128"/>
+      <c r="U44" s="128"/>
+      <c r="V44" s="128"/>
+      <c r="W44" s="128"/>
+      <c r="X44" s="128"/>
+      <c r="Y44" s="128"/>
+      <c r="Z44" s="128"/>
+      <c r="AA44" s="128"/>
       <c r="AB44" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC44" s="28"/>
       <c r="AD44" s="28"/>
       <c r="AE44" s="28"/>
       <c r="AF44" s="28"/>
       <c r="AG44" s="28"/>
       <c r="AH44" s="28"/>
       <c r="AI44" s="28"/>
       <c r="AJ44" s="28"/>
       <c r="AK44" s="28"/>
       <c r="AL44" s="18"/>
       <c r="AM44" s="18"/>
       <c r="AN44" s="18"/>
       <c r="AO44" s="18"/>
       <c r="AP44" s="22"/>
       <c r="AQ44" s="18"/>
       <c r="AR44" s="18"/>
       <c r="AS44" s="18"/>
     </row>
     <row r="45" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
@@ -6778,89 +6783,89 @@
       <c r="W45" s="28"/>
       <c r="X45" s="28"/>
       <c r="Y45" s="28"/>
       <c r="Z45" s="28"/>
       <c r="AA45" s="28"/>
       <c r="AB45" s="28"/>
       <c r="AC45" s="28"/>
       <c r="AD45" s="28"/>
       <c r="AE45" s="28"/>
       <c r="AF45" s="28"/>
       <c r="AG45" s="28"/>
       <c r="AH45" s="28"/>
       <c r="AI45" s="28"/>
       <c r="AJ45" s="28"/>
       <c r="AK45" s="28"/>
       <c r="AL45" s="18"/>
       <c r="AM45" s="18"/>
       <c r="AN45" s="18"/>
       <c r="AO45" s="18"/>
       <c r="AP45" s="22"/>
       <c r="AQ45" s="18"/>
       <c r="AR45" s="18"/>
       <c r="AS45" s="18"/>
     </row>
     <row r="46" spans="1:73" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A46" s="135" t="s">
+      <c r="A46" s="138" t="s">
         <v>25</v>
       </c>
-      <c r="B46" s="135"/>
-[...34 lines deleted...]
-      <c r="AK46" s="135"/>
+      <c r="B46" s="138"/>
+      <c r="C46" s="138"/>
+      <c r="D46" s="138"/>
+      <c r="E46" s="138"/>
+      <c r="F46" s="138"/>
+      <c r="G46" s="138"/>
+      <c r="H46" s="138"/>
+      <c r="I46" s="138"/>
+      <c r="J46" s="138"/>
+      <c r="K46" s="138"/>
+      <c r="L46" s="138"/>
+      <c r="M46" s="138"/>
+      <c r="N46" s="138"/>
+      <c r="O46" s="138"/>
+      <c r="P46" s="138"/>
+      <c r="Q46" s="138"/>
+      <c r="R46" s="138"/>
+      <c r="S46" s="138"/>
+      <c r="T46" s="138"/>
+      <c r="U46" s="138"/>
+      <c r="V46" s="138"/>
+      <c r="W46" s="138"/>
+      <c r="X46" s="138"/>
+      <c r="Y46" s="138"/>
+      <c r="Z46" s="138"/>
+      <c r="AA46" s="138"/>
+      <c r="AB46" s="138"/>
+      <c r="AC46" s="138"/>
+      <c r="AD46" s="138"/>
+      <c r="AE46" s="138"/>
+      <c r="AF46" s="138"/>
+      <c r="AG46" s="138"/>
+      <c r="AH46" s="138"/>
+      <c r="AI46" s="138"/>
+      <c r="AJ46" s="138"/>
+      <c r="AK46" s="138"/>
       <c r="AL46" s="18"/>
       <c r="AM46" s="18"/>
       <c r="AN46" s="18"/>
       <c r="AO46" s="18"/>
       <c r="AP46" s="22"/>
       <c r="AQ46" s="18"/>
       <c r="AR46" s="18"/>
       <c r="AS46" s="18"/>
       <c r="AW46" s="30"/>
       <c r="AX46" s="30"/>
       <c r="AY46" s="30"/>
     </row>
     <row r="47" spans="1:73" ht="17.399999999999999" customHeight="1">
       <c r="A47" s="3"/>
       <c r="B47" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
@@ -6883,262 +6888,262 @@
       <c r="AA47" s="3"/>
       <c r="AB47" s="3"/>
       <c r="AC47" s="3"/>
       <c r="AD47" s="3"/>
       <c r="AE47" s="3"/>
       <c r="AF47" s="3"/>
       <c r="AG47" s="3"/>
       <c r="AH47" s="3"/>
       <c r="AI47" s="3"/>
       <c r="AJ47" s="3"/>
       <c r="AK47" s="3"/>
       <c r="AL47" s="3"/>
       <c r="AM47" s="3"/>
       <c r="AN47" s="3"/>
       <c r="AO47" s="3"/>
       <c r="AP47" s="24"/>
       <c r="AQ47" s="3"/>
       <c r="AR47" s="3"/>
       <c r="AS47" s="3"/>
     </row>
     <row r="48" spans="1:73" ht="15" customHeight="1">
       <c r="B48" s="31"/>
       <c r="C48" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="D48" s="153" t="s">
+      <c r="D48" s="139" t="s">
         <v>13</v>
       </c>
-      <c r="E48" s="153"/>
-[...1 lines deleted...]
-      <c r="G48" s="162" t="s">
+      <c r="E48" s="139"/>
+      <c r="F48" s="140"/>
+      <c r="G48" s="129" t="s">
         <v>11</v>
       </c>
-      <c r="H48" s="163"/>
-[...8 lines deleted...]
-      <c r="Q48" s="155" t="s">
+      <c r="H48" s="130"/>
+      <c r="I48" s="130"/>
+      <c r="J48" s="130"/>
+      <c r="K48" s="130"/>
+      <c r="L48" s="130"/>
+      <c r="M48" s="130"/>
+      <c r="N48" s="130"/>
+      <c r="O48" s="130"/>
+      <c r="P48" s="131"/>
+      <c r="Q48" s="141" t="s">
         <v>0</v>
       </c>
-      <c r="R48" s="155"/>
-[...7 lines deleted...]
-      <c r="Z48" s="155"/>
+      <c r="R48" s="141"/>
+      <c r="S48" s="141"/>
+      <c r="T48" s="141"/>
+      <c r="U48" s="141"/>
+      <c r="V48" s="141"/>
+      <c r="W48" s="141"/>
+      <c r="X48" s="141"/>
+      <c r="Y48" s="141"/>
+      <c r="Z48" s="141"/>
       <c r="AA48" s="40"/>
       <c r="AB48" s="40"/>
       <c r="AC48" s="40"/>
       <c r="AD48" s="40"/>
       <c r="AE48" s="40"/>
       <c r="AF48" s="40"/>
       <c r="AG48" s="40"/>
       <c r="AH48" s="40"/>
       <c r="AI48" s="40"/>
       <c r="AJ48" s="40"/>
       <c r="AM48" s="7"/>
       <c r="AQ48" s="21"/>
       <c r="AR48" s="21"/>
       <c r="BC48" s="21"/>
       <c r="BD48" s="21"/>
       <c r="BE48" s="21"/>
       <c r="BF48" s="21"/>
       <c r="BG48" s="21"/>
       <c r="BH48" s="21"/>
       <c r="BI48" s="21"/>
       <c r="BJ48" s="21"/>
       <c r="BK48" s="21"/>
       <c r="BL48" s="21"/>
       <c r="BM48" s="21"/>
       <c r="BN48" s="21"/>
       <c r="BO48" s="21"/>
       <c r="BP48" s="21"/>
       <c r="BQ48" s="21"/>
       <c r="BR48" s="21"/>
       <c r="BS48" s="21"/>
       <c r="BT48" s="21"/>
       <c r="BU48" s="21"/>
     </row>
     <row r="49" spans="1:73" ht="12" customHeight="1">
       <c r="B49" s="31"/>
       <c r="C49" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="D49" s="168"/>
-[...21 lines deleted...]
-      <c r="Z49" s="170"/>
+      <c r="D49" s="135"/>
+      <c r="E49" s="135"/>
+      <c r="F49" s="136"/>
+      <c r="G49" s="132"/>
+      <c r="H49" s="133"/>
+      <c r="I49" s="133"/>
+      <c r="J49" s="133"/>
+      <c r="K49" s="133"/>
+      <c r="L49" s="133"/>
+      <c r="M49" s="133"/>
+      <c r="N49" s="133"/>
+      <c r="O49" s="133"/>
+      <c r="P49" s="134"/>
+      <c r="Q49" s="137"/>
+      <c r="R49" s="137"/>
+      <c r="S49" s="137"/>
+      <c r="T49" s="137"/>
+      <c r="U49" s="137"/>
+      <c r="V49" s="137"/>
+      <c r="W49" s="137"/>
+      <c r="X49" s="137"/>
+      <c r="Y49" s="137"/>
+      <c r="Z49" s="137"/>
       <c r="AA49" s="41"/>
       <c r="AB49" s="41"/>
       <c r="AC49" s="41"/>
       <c r="AD49" s="41"/>
       <c r="AE49" s="41"/>
       <c r="AF49" s="41"/>
       <c r="AG49" s="41"/>
       <c r="AH49" s="41"/>
       <c r="AI49" s="41"/>
       <c r="AJ49" s="41"/>
       <c r="AM49" s="7"/>
       <c r="AQ49" s="21"/>
       <c r="AR49" s="21"/>
       <c r="BC49" s="21"/>
       <c r="BD49" s="21"/>
       <c r="BE49" s="21"/>
       <c r="BF49" s="21"/>
       <c r="BG49" s="21"/>
       <c r="BH49" s="21"/>
       <c r="BI49" s="21"/>
       <c r="BJ49" s="21"/>
       <c r="BK49" s="21"/>
       <c r="BL49" s="21"/>
       <c r="BM49" s="21"/>
       <c r="BN49" s="21"/>
       <c r="BO49" s="21"/>
       <c r="BP49" s="21"/>
       <c r="BQ49" s="21"/>
       <c r="BR49" s="21"/>
       <c r="BS49" s="21"/>
       <c r="BT49" s="21"/>
       <c r="BU49" s="21"/>
     </row>
     <row r="50" spans="1:73" ht="12" customHeight="1">
       <c r="B50" s="31"/>
       <c r="C50" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="D50" s="168"/>
-[...21 lines deleted...]
-      <c r="Z50" s="170"/>
+      <c r="D50" s="135"/>
+      <c r="E50" s="135"/>
+      <c r="F50" s="136"/>
+      <c r="G50" s="132"/>
+      <c r="H50" s="133"/>
+      <c r="I50" s="133"/>
+      <c r="J50" s="133"/>
+      <c r="K50" s="133"/>
+      <c r="L50" s="133"/>
+      <c r="M50" s="133"/>
+      <c r="N50" s="133"/>
+      <c r="O50" s="133"/>
+      <c r="P50" s="134"/>
+      <c r="Q50" s="137"/>
+      <c r="R50" s="137"/>
+      <c r="S50" s="137"/>
+      <c r="T50" s="137"/>
+      <c r="U50" s="137"/>
+      <c r="V50" s="137"/>
+      <c r="W50" s="137"/>
+      <c r="X50" s="137"/>
+      <c r="Y50" s="137"/>
+      <c r="Z50" s="137"/>
       <c r="AA50" s="41"/>
       <c r="AB50" s="41"/>
       <c r="AC50" s="41"/>
       <c r="AD50" s="41"/>
       <c r="AE50" s="41"/>
       <c r="AF50" s="41"/>
       <c r="AG50" s="41"/>
       <c r="AH50" s="41"/>
       <c r="AI50" s="41"/>
       <c r="AJ50" s="41"/>
       <c r="AM50" s="7"/>
       <c r="AQ50" s="21"/>
       <c r="AR50" s="21"/>
       <c r="BC50" s="21"/>
       <c r="BD50" s="21"/>
       <c r="BE50" s="21"/>
       <c r="BF50" s="21"/>
       <c r="BG50" s="21"/>
       <c r="BH50" s="21"/>
       <c r="BI50" s="21"/>
       <c r="BJ50" s="21"/>
       <c r="BK50" s="21"/>
       <c r="BL50" s="21"/>
       <c r="BM50" s="21"/>
       <c r="BN50" s="21"/>
       <c r="BO50" s="21"/>
       <c r="BP50" s="21"/>
       <c r="BQ50" s="21"/>
       <c r="BR50" s="21"/>
       <c r="BS50" s="21"/>
       <c r="BT50" s="21"/>
       <c r="BU50" s="21"/>
     </row>
     <row r="51" spans="1:73" ht="12" customHeight="1">
       <c r="B51" s="31"/>
       <c r="C51" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="D51" s="168"/>
-[...21 lines deleted...]
-      <c r="Z51" s="170"/>
+      <c r="D51" s="135"/>
+      <c r="E51" s="135"/>
+      <c r="F51" s="136"/>
+      <c r="G51" s="132"/>
+      <c r="H51" s="133"/>
+      <c r="I51" s="133"/>
+      <c r="J51" s="133"/>
+      <c r="K51" s="133"/>
+      <c r="L51" s="133"/>
+      <c r="M51" s="133"/>
+      <c r="N51" s="133"/>
+      <c r="O51" s="133"/>
+      <c r="P51" s="134"/>
+      <c r="Q51" s="137"/>
+      <c r="R51" s="137"/>
+      <c r="S51" s="137"/>
+      <c r="T51" s="137"/>
+      <c r="U51" s="137"/>
+      <c r="V51" s="137"/>
+      <c r="W51" s="137"/>
+      <c r="X51" s="137"/>
+      <c r="Y51" s="137"/>
+      <c r="Z51" s="137"/>
       <c r="AA51" s="41"/>
       <c r="AB51" s="41"/>
       <c r="AC51" s="41"/>
       <c r="AD51" s="41"/>
       <c r="AE51" s="41"/>
       <c r="AF51" s="41"/>
       <c r="AG51" s="41"/>
       <c r="AH51" s="41"/>
       <c r="AI51" s="41"/>
       <c r="AJ51" s="41"/>
       <c r="AM51" s="7"/>
       <c r="AQ51" s="21"/>
       <c r="AR51" s="21"/>
       <c r="BC51" s="21"/>
       <c r="BD51" s="21"/>
       <c r="BE51" s="21"/>
       <c r="BF51" s="21"/>
       <c r="BG51" s="21"/>
       <c r="BH51" s="21"/>
       <c r="BI51" s="21"/>
       <c r="BJ51" s="21"/>
       <c r="BK51" s="21"/>
       <c r="BL51" s="21"/>
       <c r="BM51" s="21"/>
       <c r="BN51" s="21"/>
@@ -7235,246 +7240,246 @@
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
       <c r="Z53" s="2"/>
       <c r="AC53" s="2"/>
       <c r="AD53" s="2"/>
       <c r="AE53" s="2"/>
       <c r="AF53" s="2"/>
       <c r="AG53" s="2"/>
       <c r="AH53" s="2"/>
       <c r="AI53" s="2"/>
       <c r="AJ53" s="2"/>
       <c r="AK53" s="2"/>
       <c r="AL53" s="2"/>
       <c r="AM53" s="2"/>
       <c r="AN53" s="2"/>
       <c r="AO53" s="2"/>
       <c r="AP53" s="26"/>
       <c r="AQ53" s="2"/>
       <c r="AR53" s="2"/>
       <c r="AW53" s="7"/>
     </row>
     <row r="54" spans="1:73" ht="6.9" customHeight="1"/>
     <row r="55" spans="1:73" s="4" customFormat="1" ht="24.6" customHeight="1">
-      <c r="E55" s="158" t="s">
+      <c r="E55" s="124" t="s">
         <v>40</v>
       </c>
-      <c r="F55" s="158"/>
-[...25 lines deleted...]
-      <c r="AF55" s="158"/>
+      <c r="F55" s="124"/>
+      <c r="G55" s="124"/>
+      <c r="H55" s="124"/>
+      <c r="I55" s="124"/>
+      <c r="J55" s="124"/>
+      <c r="K55" s="124"/>
+      <c r="L55" s="124"/>
+      <c r="M55" s="124"/>
+      <c r="N55" s="124"/>
+      <c r="O55" s="124"/>
+      <c r="P55" s="124"/>
+      <c r="Q55" s="124"/>
+      <c r="R55" s="124"/>
+      <c r="S55" s="124"/>
+      <c r="T55" s="124"/>
+      <c r="U55" s="124"/>
+      <c r="V55" s="124"/>
+      <c r="W55" s="124"/>
+      <c r="X55" s="124"/>
+      <c r="Y55" s="124"/>
+      <c r="Z55" s="124"/>
+      <c r="AA55" s="124"/>
+      <c r="AB55" s="124"/>
+      <c r="AC55" s="124"/>
+      <c r="AD55" s="124"/>
+      <c r="AE55" s="124"/>
+      <c r="AF55" s="124"/>
       <c r="AG55" s="34"/>
       <c r="AH55" s="34"/>
       <c r="AI55" s="34"/>
       <c r="AJ55" s="34"/>
       <c r="AK55" s="34"/>
       <c r="AL55" s="34"/>
       <c r="AP55" s="27"/>
       <c r="AQ55" s="6"/>
       <c r="AR55" s="6"/>
     </row>
     <row r="56" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1">
-      <c r="E56" s="136" t="s">
+      <c r="E56" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="F56" s="136"/>
-[...29 lines deleted...]
-      <c r="AJ56" s="136"/>
+      <c r="F56" s="167"/>
+      <c r="G56" s="167"/>
+      <c r="H56" s="167"/>
+      <c r="I56" s="167"/>
+      <c r="J56" s="167"/>
+      <c r="K56" s="167"/>
+      <c r="L56" s="167"/>
+      <c r="M56" s="167"/>
+      <c r="N56" s="167"/>
+      <c r="O56" s="167"/>
+      <c r="P56" s="167"/>
+      <c r="Q56" s="167"/>
+      <c r="R56" s="167"/>
+      <c r="S56" s="167"/>
+      <c r="T56" s="167"/>
+      <c r="U56" s="167"/>
+      <c r="V56" s="167"/>
+      <c r="W56" s="167"/>
+      <c r="X56" s="167"/>
+      <c r="Y56" s="167"/>
+      <c r="Z56" s="167"/>
+      <c r="AA56" s="167"/>
+      <c r="AB56" s="167"/>
+      <c r="AC56" s="167"/>
+      <c r="AD56" s="167"/>
+      <c r="AE56" s="167"/>
+      <c r="AF56" s="167"/>
+      <c r="AG56" s="167"/>
+      <c r="AH56" s="167"/>
+      <c r="AI56" s="167"/>
+      <c r="AJ56" s="167"/>
       <c r="AK56" s="12"/>
       <c r="AL56" s="12"/>
       <c r="AP56" s="27"/>
       <c r="AQ56" s="6"/>
       <c r="AR56" s="6"/>
     </row>
     <row r="57" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1">
-      <c r="F57" s="137" t="s">
+      <c r="F57" s="168" t="s">
         <v>1</v>
       </c>
-      <c r="G57" s="137"/>
-[...28 lines deleted...]
-      <c r="AJ57" s="137"/>
+      <c r="G57" s="168"/>
+      <c r="H57" s="168"/>
+      <c r="I57" s="168"/>
+      <c r="J57" s="168"/>
+      <c r="K57" s="168"/>
+      <c r="L57" s="168"/>
+      <c r="M57" s="168"/>
+      <c r="N57" s="168"/>
+      <c r="O57" s="168"/>
+      <c r="P57" s="168"/>
+      <c r="Q57" s="168"/>
+      <c r="R57" s="168"/>
+      <c r="S57" s="168"/>
+      <c r="T57" s="168"/>
+      <c r="U57" s="168"/>
+      <c r="V57" s="168"/>
+      <c r="W57" s="168"/>
+      <c r="X57" s="168"/>
+      <c r="Y57" s="168"/>
+      <c r="Z57" s="168"/>
+      <c r="AA57" s="168"/>
+      <c r="AB57" s="168"/>
+      <c r="AC57" s="168"/>
+      <c r="AD57" s="168"/>
+      <c r="AE57" s="168"/>
+      <c r="AF57" s="168"/>
+      <c r="AG57" s="168"/>
+      <c r="AH57" s="168"/>
+      <c r="AI57" s="168"/>
+      <c r="AJ57" s="168"/>
       <c r="AK57" s="8"/>
       <c r="AL57" s="8"/>
       <c r="AP57" s="27"/>
       <c r="AQ57" s="6"/>
       <c r="AR57" s="6"/>
     </row>
     <row r="58" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1">
-      <c r="E58" s="136" t="s">
+      <c r="E58" s="167" t="s">
         <v>34</v>
       </c>
-      <c r="F58" s="136"/>
-[...29 lines deleted...]
-      <c r="AJ58" s="136"/>
+      <c r="F58" s="167"/>
+      <c r="G58" s="167"/>
+      <c r="H58" s="167"/>
+      <c r="I58" s="167"/>
+      <c r="J58" s="167"/>
+      <c r="K58" s="167"/>
+      <c r="L58" s="167"/>
+      <c r="M58" s="167"/>
+      <c r="N58" s="167"/>
+      <c r="O58" s="167"/>
+      <c r="P58" s="167"/>
+      <c r="Q58" s="167"/>
+      <c r="R58" s="167"/>
+      <c r="S58" s="167"/>
+      <c r="T58" s="167"/>
+      <c r="U58" s="167"/>
+      <c r="V58" s="167"/>
+      <c r="W58" s="167"/>
+      <c r="X58" s="167"/>
+      <c r="Y58" s="167"/>
+      <c r="Z58" s="167"/>
+      <c r="AA58" s="167"/>
+      <c r="AB58" s="167"/>
+      <c r="AC58" s="167"/>
+      <c r="AD58" s="167"/>
+      <c r="AE58" s="167"/>
+      <c r="AF58" s="167"/>
+      <c r="AG58" s="167"/>
+      <c r="AH58" s="167"/>
+      <c r="AI58" s="167"/>
+      <c r="AJ58" s="167"/>
       <c r="AK58" s="12"/>
       <c r="AL58" s="12"/>
       <c r="AP58" s="27"/>
       <c r="AQ58" s="6"/>
       <c r="AR58" s="6"/>
     </row>
     <row r="59" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1">
-      <c r="F59" s="138" t="s">
+      <c r="F59" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="G59" s="138"/>
-[...28 lines deleted...]
-      <c r="AJ59" s="138"/>
+      <c r="G59" s="169"/>
+      <c r="H59" s="169"/>
+      <c r="I59" s="169"/>
+      <c r="J59" s="169"/>
+      <c r="K59" s="169"/>
+      <c r="L59" s="169"/>
+      <c r="M59" s="169"/>
+      <c r="N59" s="169"/>
+      <c r="O59" s="169"/>
+      <c r="P59" s="169"/>
+      <c r="Q59" s="169"/>
+      <c r="R59" s="169"/>
+      <c r="S59" s="169"/>
+      <c r="T59" s="169"/>
+      <c r="U59" s="169"/>
+      <c r="V59" s="169"/>
+      <c r="W59" s="169"/>
+      <c r="X59" s="169"/>
+      <c r="Y59" s="169"/>
+      <c r="Z59" s="169"/>
+      <c r="AA59" s="169"/>
+      <c r="AB59" s="169"/>
+      <c r="AC59" s="169"/>
+      <c r="AD59" s="169"/>
+      <c r="AE59" s="169"/>
+      <c r="AF59" s="169"/>
+      <c r="AG59" s="169"/>
+      <c r="AH59" s="169"/>
+      <c r="AI59" s="169"/>
+      <c r="AJ59" s="169"/>
       <c r="AK59" s="8"/>
       <c r="AL59" s="8"/>
       <c r="AP59" s="27"/>
       <c r="AQ59" s="6"/>
       <c r="AR59" s="6"/>
     </row>
     <row r="60" spans="1:73" s="4" customFormat="1" ht="9.9" customHeight="1">
       <c r="AP60" s="27"/>
       <c r="AW60" s="6"/>
       <c r="AX60" s="6"/>
       <c r="AY60" s="6"/>
     </row>
     <row r="61" spans="1:73" ht="6.9" customHeight="1" thickBot="1">
       <c r="A61" s="3"/>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
@@ -7491,262 +7496,267 @@
       <c r="W61" s="3"/>
       <c r="X61" s="3"/>
       <c r="Y61" s="3"/>
       <c r="Z61" s="3"/>
       <c r="AA61" s="3"/>
       <c r="AB61" s="3"/>
       <c r="AC61" s="3"/>
       <c r="AD61" s="3"/>
       <c r="AE61" s="3"/>
       <c r="AF61" s="3"/>
       <c r="AG61" s="3"/>
       <c r="AH61" s="3"/>
       <c r="AI61" s="3"/>
       <c r="AJ61" s="3"/>
       <c r="AK61" s="3"/>
       <c r="AL61" s="3"/>
       <c r="AM61" s="3"/>
       <c r="AN61" s="3"/>
       <c r="AO61" s="3"/>
       <c r="AP61" s="24"/>
       <c r="AQ61" s="3"/>
       <c r="AR61" s="3"/>
       <c r="AS61" s="3"/>
     </row>
     <row r="62" spans="1:73" ht="14.1" customHeight="1">
-      <c r="J62" s="124" t="s">
+      <c r="J62" s="158" t="s">
         <v>4</v>
       </c>
-      <c r="K62" s="125"/>
-[...16 lines deleted...]
-      <c r="AB62" s="126"/>
+      <c r="K62" s="159"/>
+      <c r="L62" s="159"/>
+      <c r="M62" s="159"/>
+      <c r="N62" s="159"/>
+      <c r="O62" s="159"/>
+      <c r="P62" s="159"/>
+      <c r="Q62" s="159"/>
+      <c r="R62" s="159"/>
+      <c r="S62" s="159"/>
+      <c r="T62" s="159"/>
+      <c r="U62" s="159"/>
+      <c r="V62" s="159"/>
+      <c r="W62" s="159"/>
+      <c r="X62" s="159"/>
+      <c r="Y62" s="159"/>
+      <c r="Z62" s="159"/>
+      <c r="AA62" s="159"/>
+      <c r="AB62" s="160"/>
       <c r="AQ62" s="5"/>
       <c r="AR62" s="5"/>
       <c r="AW62" s="1"/>
       <c r="AX62" s="1"/>
       <c r="AY62" s="1"/>
     </row>
     <row r="63" spans="1:73" ht="14.1" customHeight="1">
-      <c r="J63" s="127" t="s">
+      <c r="J63" s="161" t="s">
         <v>9</v>
       </c>
-      <c r="K63" s="128"/>
-[...16 lines deleted...]
-      <c r="AB63" s="129"/>
+      <c r="K63" s="162"/>
+      <c r="L63" s="162"/>
+      <c r="M63" s="162"/>
+      <c r="N63" s="162"/>
+      <c r="O63" s="162"/>
+      <c r="P63" s="162"/>
+      <c r="Q63" s="162"/>
+      <c r="R63" s="162"/>
+      <c r="S63" s="162"/>
+      <c r="T63" s="162"/>
+      <c r="U63" s="162"/>
+      <c r="V63" s="162"/>
+      <c r="W63" s="162"/>
+      <c r="X63" s="162"/>
+      <c r="Y63" s="162"/>
+      <c r="Z63" s="162"/>
+      <c r="AA63" s="162"/>
+      <c r="AB63" s="163"/>
       <c r="AQ63" s="5"/>
       <c r="AR63" s="5"/>
       <c r="AW63" s="1"/>
       <c r="AX63" s="1"/>
       <c r="AY63" s="1"/>
     </row>
     <row r="64" spans="1:73" ht="14.1" customHeight="1">
-      <c r="J64" s="127" t="s">
+      <c r="J64" s="161" t="s">
         <v>10</v>
       </c>
-      <c r="K64" s="128"/>
-[...16 lines deleted...]
-      <c r="AB64" s="129"/>
+      <c r="K64" s="162"/>
+      <c r="L64" s="162"/>
+      <c r="M64" s="162"/>
+      <c r="N64" s="162"/>
+      <c r="O64" s="162"/>
+      <c r="P64" s="162"/>
+      <c r="Q64" s="162"/>
+      <c r="R64" s="162"/>
+      <c r="S64" s="162"/>
+      <c r="T64" s="162"/>
+      <c r="U64" s="162"/>
+      <c r="V64" s="162"/>
+      <c r="W64" s="162"/>
+      <c r="X64" s="162"/>
+      <c r="Y64" s="162"/>
+      <c r="Z64" s="162"/>
+      <c r="AA64" s="162"/>
+      <c r="AB64" s="163"/>
       <c r="AQ64" s="5"/>
       <c r="AR64" s="5"/>
       <c r="AW64" s="1"/>
       <c r="AX64" s="1"/>
       <c r="AY64" s="1"/>
     </row>
     <row r="65" spans="10:51" ht="14.1" customHeight="1" thickBot="1">
-      <c r="J65" s="130" t="s">
+      <c r="J65" s="164" t="s">
         <v>5</v>
       </c>
-      <c r="K65" s="131"/>
-[...16 lines deleted...]
-      <c r="AB65" s="132"/>
+      <c r="K65" s="165"/>
+      <c r="L65" s="165"/>
+      <c r="M65" s="165"/>
+      <c r="N65" s="165"/>
+      <c r="O65" s="165"/>
+      <c r="P65" s="165"/>
+      <c r="Q65" s="165"/>
+      <c r="R65" s="165"/>
+      <c r="S65" s="165"/>
+      <c r="T65" s="165"/>
+      <c r="U65" s="165"/>
+      <c r="V65" s="165"/>
+      <c r="W65" s="165"/>
+      <c r="X65" s="165"/>
+      <c r="Y65" s="165"/>
+      <c r="Z65" s="165"/>
+      <c r="AA65" s="165"/>
+      <c r="AB65" s="166"/>
       <c r="AQ65" s="5"/>
       <c r="AR65" s="5"/>
       <c r="AW65" s="1"/>
       <c r="AX65" s="1"/>
       <c r="AY65" s="1"/>
     </row>
     <row r="66" spans="10:51" ht="14.1" customHeight="1">
       <c r="AE66" s="42" t="s">
         <v>159</v>
       </c>
       <c r="AF66" s="35"/>
       <c r="AG66" s="35"/>
       <c r="AH66" s="35"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" insertRows="0" deleteRows="0" pivotTables="0"/>
   <mergeCells count="59">
+    <mergeCell ref="J62:AB62"/>
+    <mergeCell ref="J63:AB63"/>
+    <mergeCell ref="J64:AB64"/>
+    <mergeCell ref="J65:AB65"/>
+    <mergeCell ref="C20:H20"/>
+    <mergeCell ref="J20:AD20"/>
+    <mergeCell ref="A34:AK34"/>
+    <mergeCell ref="E56:AJ56"/>
+    <mergeCell ref="C22:H22"/>
+    <mergeCell ref="J22:AD22"/>
+    <mergeCell ref="C24:H24"/>
+    <mergeCell ref="J24:AD24"/>
+    <mergeCell ref="F57:AJ57"/>
+    <mergeCell ref="E58:AJ58"/>
+    <mergeCell ref="F59:AJ59"/>
+    <mergeCell ref="J37:AD37"/>
+    <mergeCell ref="A1:AL4"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="C17:H17"/>
+    <mergeCell ref="W6:Y6"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="J11:AD11"/>
+    <mergeCell ref="J17:AD17"/>
+    <mergeCell ref="A8:AK8"/>
+    <mergeCell ref="B9:AK9"/>
+    <mergeCell ref="J13:AD13"/>
+    <mergeCell ref="C15:AK15"/>
+    <mergeCell ref="A30:AK30"/>
+    <mergeCell ref="J31:AD31"/>
+    <mergeCell ref="J27:AD27"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="J36:N36"/>
+    <mergeCell ref="C32:H32"/>
+    <mergeCell ref="J32:AD32"/>
+    <mergeCell ref="C36:H36"/>
+    <mergeCell ref="A46:AK46"/>
+    <mergeCell ref="D48:F48"/>
+    <mergeCell ref="Q48:Z48"/>
+    <mergeCell ref="J38:AD38"/>
+    <mergeCell ref="J39:AD39"/>
+    <mergeCell ref="J40:AD40"/>
+    <mergeCell ref="J42:AD42"/>
+    <mergeCell ref="J44:AA44"/>
     <mergeCell ref="E55:AF55"/>
     <mergeCell ref="AA6:AH6"/>
     <mergeCell ref="C43:H43"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="J41:AD41"/>
     <mergeCell ref="J43:AD43"/>
     <mergeCell ref="G48:P48"/>
     <mergeCell ref="G49:P49"/>
     <mergeCell ref="G50:P50"/>
     <mergeCell ref="G51:P51"/>
     <mergeCell ref="D51:F51"/>
     <mergeCell ref="Q51:Z51"/>
     <mergeCell ref="D50:F50"/>
     <mergeCell ref="Q50:Z50"/>
     <mergeCell ref="D49:F49"/>
     <mergeCell ref="Q49:Z49"/>
-    <mergeCell ref="A46:AK46"/>
-[...41 lines deleted...]
-    <mergeCell ref="J37:AD37"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="C27 J28">
-    <cfRule type="expression" dxfId="4" priority="4">
+    <cfRule type="expression" dxfId="4" priority="5">
       <formula>$J$11="MM：マーケットメイカー（取引参加者を除く）"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C32">
-    <cfRule type="expression" dxfId="3" priority="2">
+    <cfRule type="expression" dxfId="3" priority="3">
       <formula>$J$31="初回登録"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J27:AD27">
-    <cfRule type="expression" dxfId="2" priority="3">
+    <cfRule type="expression" dxfId="2" priority="4">
       <formula>$J$11="MM：マーケットメイカー（取引参加者を除く）"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J32:AD32">
-    <cfRule type="expression" dxfId="1" priority="1">
+    <cfRule type="expression" dxfId="1" priority="2">
       <formula>$J$31="初回登録"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J13:AD13">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>$J$11="VD：ベンダー"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="12">
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J13:AD13" xr:uid="{27184AE3-5CA8-4BBB-9265-36972C267059}">
       <formula1>5</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D49:F51" xr:uid="{E9C893E2-035B-4692-8EDE-2173D2701A57}">
       <formula1>"追加,削除"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J11:AD11" xr:uid="{81C82800-D540-43E9-9E45-C2F2132D3FF5}">
-      <formula1>"AP：指定参加者,AM：管理会社,TB：信託銀行,MM：マーケットメイカー（取引参加者を除く）"</formula1>
+      <formula1>"AP：指定参加者,AM：管理会社,TB：信託銀行,MM：マーケットメイカー（取引参加者を除く）,VD：ベンダー"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K31:AD31 J31" xr:uid="{2F1A98C4-5383-43ED-AA75-39556526093D}">
       <formula1>"初回登録,登録内容の変更"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J27:AD27" xr:uid="{DE516053-8A5F-4FDE-94F8-7DFC2E506811}">
       <formula1>"登録あり,登録なし"</formula1>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="1行あたり25文字まで_x000a_2行目への記載をお願いします。" sqref="J39:AD39" xr:uid="{904762D5-3DD2-4DF3-A8B1-8E63247155BF}">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="1行あたり25文字以内" sqref="J40:J41 K40:AA40 AB40:AD40" xr:uid="{2273AA8C-C687-4EE0-B45B-5BBAB948E642}">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="1行あたり25文字までのため、_x000a_2行目への記載をお願いします。" sqref="J37" xr:uid="{53A4C99F-08D2-47D6-BDF6-E36C7F79B236}">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="1行あたり25文字以内で_x000a_お願いします。" sqref="J38:AD38" xr:uid="{010CC3A5-34D9-4A28-9FDE-D77D1F8FB158}">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="全角25文字以内でお願いします。" sqref="J42:J43 K42:AA42 AB42:AD42" xr:uid="{9240CE5A-134B-485D-A9D1-6E24C6BA9768}">
       <formula1>0</formula1>
@@ -8048,51 +8058,51 @@
       <c r="AR2" s="74" t="s">
         <v>139</v>
       </c>
       <c r="AS2" s="74" t="s">
         <v>140</v>
       </c>
       <c r="AT2" s="74" t="s">
         <v>141</v>
       </c>
       <c r="AU2" s="74" t="s">
         <v>142</v>
       </c>
       <c r="AV2" s="75" t="s">
         <v>143</v>
       </c>
       <c r="AW2" s="75" t="s">
         <v>144</v>
       </c>
       <c r="AX2" s="75" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="3" spans="1:50">
       <c r="A3" s="89">
         <f ca="1">TODAY()</f>
-        <v>46072</v>
+        <v>46149</v>
       </c>
       <c r="B3" s="90" t="str">
         <f>IF('UT-54'!$D49="","",'UT-54'!$D49)</f>
         <v/>
       </c>
       <c r="C3" s="90"/>
       <c r="D3" s="91"/>
       <c r="E3" s="92"/>
       <c r="F3" s="93" t="str">
         <f>IF('UT-54'!$G49="","",'UT-54'!$G49)</f>
         <v/>
       </c>
       <c r="G3" s="94"/>
       <c r="H3" s="95"/>
       <c r="I3" s="93" t="str">
         <f>IF('UT-54'!$G49="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
       <c r="J3" s="94"/>
       <c r="K3" s="94"/>
       <c r="L3" s="94"/>
       <c r="M3" s="94"/>
       <c r="N3" s="96" t="str">
         <f>IF('UT-54'!$Q49="","",'UT-54'!$Q49)</f>
         <v/>
@@ -8115,51 +8125,51 @@
       <c r="AD3" s="71"/>
       <c r="AE3" s="71"/>
       <c r="AF3" s="71"/>
       <c r="AG3" s="71"/>
       <c r="AH3" s="71"/>
       <c r="AI3" s="71"/>
       <c r="AJ3" s="71"/>
       <c r="AK3" s="71"/>
       <c r="AL3" s="71"/>
       <c r="AM3" s="71"/>
       <c r="AN3" s="71"/>
       <c r="AO3" s="71"/>
       <c r="AP3" s="71"/>
       <c r="AQ3" s="71"/>
       <c r="AR3" s="71"/>
       <c r="AS3" s="71"/>
       <c r="AT3" s="71"/>
       <c r="AU3" s="71"/>
       <c r="AV3" s="71"/>
       <c r="AW3" s="71"/>
       <c r="AX3" s="71"/>
     </row>
     <row r="4" spans="1:50">
       <c r="A4" s="97">
         <f t="shared" ref="A4:A5" ca="1" si="0">TODAY()</f>
-        <v>46072</v>
+        <v>46149</v>
       </c>
       <c r="B4" s="85" t="str">
         <f>IF('UT-54'!$D50="","",'UT-54'!$D50)</f>
         <v/>
       </c>
       <c r="C4" s="85"/>
       <c r="D4" s="76"/>
       <c r="E4" s="77"/>
       <c r="F4" s="84" t="str">
         <f>IF('UT-54'!$G50="","",'UT-54'!$G50)</f>
         <v/>
       </c>
       <c r="G4" s="69"/>
       <c r="H4" s="70"/>
       <c r="I4" s="84" t="str">
         <f>IF('UT-54'!$G50="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
       <c r="J4" s="69"/>
       <c r="K4" s="69"/>
       <c r="L4" s="69"/>
       <c r="M4" s="69"/>
       <c r="N4" s="98" t="str">
         <f>IF('UT-54'!$Q50="","",'UT-54'!$Q50)</f>
         <v/>
@@ -8182,51 +8192,51 @@
       <c r="AD4" s="71"/>
       <c r="AE4" s="71"/>
       <c r="AF4" s="71"/>
       <c r="AG4" s="71"/>
       <c r="AH4" s="71"/>
       <c r="AI4" s="71"/>
       <c r="AJ4" s="71"/>
       <c r="AK4" s="71"/>
       <c r="AL4" s="71"/>
       <c r="AM4" s="71"/>
       <c r="AN4" s="71"/>
       <c r="AO4" s="71"/>
       <c r="AP4" s="71"/>
       <c r="AQ4" s="71"/>
       <c r="AR4" s="71"/>
       <c r="AS4" s="71"/>
       <c r="AT4" s="71"/>
       <c r="AU4" s="71"/>
       <c r="AV4" s="71"/>
       <c r="AW4" s="71"/>
       <c r="AX4" s="71"/>
     </row>
     <row r="5" spans="1:50" ht="13.8" thickBot="1">
       <c r="A5" s="99">
         <f t="shared" ca="1" si="0"/>
-        <v>46072</v>
+        <v>46149</v>
       </c>
       <c r="B5" s="100" t="str">
         <f>IF('UT-54'!$D51="","",'UT-54'!$D51)</f>
         <v/>
       </c>
       <c r="C5" s="100"/>
       <c r="D5" s="101"/>
       <c r="E5" s="102"/>
       <c r="F5" s="103" t="str">
         <f>IF('UT-54'!$G51="","",'UT-54'!$G51)</f>
         <v/>
       </c>
       <c r="G5" s="104"/>
       <c r="H5" s="105"/>
       <c r="I5" s="103" t="str">
         <f>IF('UT-54'!$G51="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
       <c r="J5" s="104"/>
       <c r="K5" s="104"/>
       <c r="L5" s="104"/>
       <c r="M5" s="104"/>
       <c r="N5" s="106" t="str">
         <f>IF('UT-54'!$Q51="","",'UT-54'!$Q51)</f>
         <v/>
@@ -8321,206 +8331,206 @@
     <col min="13" max="13" width="17.33203125" customWidth="1"/>
     <col min="14" max="14" width="14.33203125" customWidth="1"/>
     <col min="38" max="38" width="10.88671875" style="60" customWidth="1" outlineLevel="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42">
       <c r="AL1" s="60" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="3" spans="1:42">
       <c r="AL3" s="78" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="4" spans="1:42" s="51" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="177" t="s">
         <v>153</v>
       </c>
       <c r="B4" s="177" t="s">
         <v>154</v>
       </c>
       <c r="C4" s="177" t="s">
         <v>156</v>
       </c>
-      <c r="D4" s="179"/>
-      <c r="E4" s="181" t="s">
+      <c r="D4" s="193"/>
+      <c r="E4" s="179" t="s">
         <v>42</v>
       </c>
-      <c r="F4" s="183" t="s">
+      <c r="F4" s="186" t="s">
         <v>43</v>
       </c>
-      <c r="G4" s="183" t="s">
+      <c r="G4" s="186" t="s">
         <v>44</v>
       </c>
-      <c r="H4" s="185" t="s">
+      <c r="H4" s="182" t="s">
         <v>45</v>
       </c>
-      <c r="I4" s="189" t="s">
+      <c r="I4" s="190" t="s">
         <v>46</v>
       </c>
-      <c r="J4" s="190"/>
-[...6 lines deleted...]
-      <c r="Q4" s="181" t="s">
+      <c r="J4" s="191"/>
+      <c r="K4" s="191"/>
+      <c r="L4" s="191"/>
+      <c r="M4" s="191"/>
+      <c r="N4" s="191"/>
+      <c r="O4" s="191"/>
+      <c r="P4" s="192"/>
+      <c r="Q4" s="179" t="s">
         <v>47</v>
       </c>
-      <c r="R4" s="192" t="s">
+      <c r="R4" s="181" t="s">
         <v>48</v>
       </c>
       <c r="S4" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="T4" s="193" t="s">
+      <c r="T4" s="183" t="s">
         <v>50</v>
       </c>
-      <c r="U4" s="194"/>
-[...1 lines deleted...]
-      <c r="W4" s="181" t="s">
+      <c r="U4" s="184"/>
+      <c r="V4" s="185"/>
+      <c r="W4" s="179" t="s">
         <v>51</v>
       </c>
-      <c r="X4" s="181" t="s">
+      <c r="X4" s="179" t="s">
         <v>52</v>
       </c>
-      <c r="Y4" s="181" t="s">
+      <c r="Y4" s="179" t="s">
         <v>53</v>
       </c>
-      <c r="Z4" s="181" t="s">
+      <c r="Z4" s="179" t="s">
         <v>54</v>
       </c>
-      <c r="AA4" s="181" t="s">
+      <c r="AA4" s="179" t="s">
         <v>55</v>
       </c>
-      <c r="AB4" s="181" t="s">
+      <c r="AB4" s="179" t="s">
         <v>56</v>
       </c>
-      <c r="AC4" s="181" t="s">
+      <c r="AC4" s="179" t="s">
         <v>57</v>
       </c>
-      <c r="AD4" s="181" t="s">
+      <c r="AD4" s="179" t="s">
         <v>58</v>
       </c>
-      <c r="AE4" s="181" t="s">
+      <c r="AE4" s="179" t="s">
         <v>59</v>
       </c>
-      <c r="AF4" s="181" t="s">
+      <c r="AF4" s="179" t="s">
         <v>60</v>
       </c>
-      <c r="AG4" s="181" t="s">
+      <c r="AG4" s="179" t="s">
         <v>61</v>
       </c>
-      <c r="AH4" s="181" t="s">
+      <c r="AH4" s="179" t="s">
         <v>62</v>
       </c>
-      <c r="AI4" s="181" t="s">
+      <c r="AI4" s="179" t="s">
         <v>63</v>
       </c>
-      <c r="AJ4" s="181" t="s">
+      <c r="AJ4" s="179" t="s">
         <v>64</v>
       </c>
       <c r="AK4" s="47"/>
       <c r="AL4" s="45" t="s">
         <v>65</v>
       </c>
       <c r="AM4" s="48"/>
       <c r="AN4" s="49"/>
       <c r="AO4" s="50"/>
       <c r="AP4" s="50"/>
     </row>
     <row r="5" spans="1:42" s="51" customFormat="1" ht="33" customHeight="1">
       <c r="A5" s="177"/>
       <c r="B5" s="177"/>
       <c r="C5" s="177"/>
-      <c r="D5" s="180"/>
-[...3 lines deleted...]
-      <c r="H5" s="186"/>
+      <c r="D5" s="194"/>
+      <c r="E5" s="195"/>
+      <c r="F5" s="187"/>
+      <c r="G5" s="187"/>
+      <c r="H5" s="180"/>
       <c r="I5" s="81" t="s">
         <v>66</v>
       </c>
       <c r="J5" s="82" t="s">
         <v>67</v>
       </c>
       <c r="K5" s="82" t="s">
         <v>68</v>
       </c>
       <c r="L5" s="82" t="s">
         <v>69</v>
       </c>
-      <c r="M5" s="187" t="s">
+      <c r="M5" s="188" t="s">
         <v>70</v>
       </c>
-      <c r="N5" s="188"/>
-      <c r="O5" s="187" t="s">
+      <c r="N5" s="189"/>
+      <c r="O5" s="188" t="s">
         <v>71</v>
       </c>
-      <c r="P5" s="188"/>
-[...1 lines deleted...]
-      <c r="R5" s="185"/>
+      <c r="P5" s="189"/>
+      <c r="Q5" s="180"/>
+      <c r="R5" s="182"/>
       <c r="S5" s="52"/>
       <c r="T5" s="53" t="s">
         <v>72</v>
       </c>
       <c r="U5" s="54" t="s">
         <v>73</v>
       </c>
       <c r="V5" s="55" t="s">
         <v>74</v>
       </c>
-      <c r="W5" s="186"/>
-[...12 lines deleted...]
-      <c r="AJ5" s="186"/>
+      <c r="W5" s="180"/>
+      <c r="X5" s="180"/>
+      <c r="Y5" s="180"/>
+      <c r="Z5" s="180"/>
+      <c r="AA5" s="180"/>
+      <c r="AB5" s="180"/>
+      <c r="AC5" s="180"/>
+      <c r="AD5" s="180"/>
+      <c r="AE5" s="180"/>
+      <c r="AF5" s="180"/>
+      <c r="AG5" s="180"/>
+      <c r="AH5" s="180"/>
+      <c r="AI5" s="180"/>
+      <c r="AJ5" s="180"/>
       <c r="AK5" s="47"/>
       <c r="AL5" s="45" t="s">
         <v>75</v>
       </c>
       <c r="AM5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AO5" s="50"/>
       <c r="AP5" s="50"/>
     </row>
     <row r="6" spans="1:42" s="51" customFormat="1" ht="30" customHeight="1">
       <c r="A6" s="107">
         <f ca="1">TODAY()</f>
-        <v>46072</v>
+        <v>46149</v>
       </c>
       <c r="B6" s="84" t="str" cm="1">
         <f t="array" ref="B6">_xlfn.IFS('UT-54'!$J$27="","",'UT-54'!$J$27="登録なし","",'UT-54'!$J$27="登録あり","○")</f>
         <v/>
       </c>
       <c r="C6" s="85"/>
       <c r="D6" s="108" t="s">
         <v>76</v>
       </c>
       <c r="E6" s="84" t="str" cm="1">
         <f t="array" ref="E6">_xlfn.IFS('UT-54'!$J$31="初回登録","新規",'UT-54'!$J$31="登録内容の変更","変更",'UT-54'!$J$31="","")</f>
         <v/>
       </c>
       <c r="F6" s="109"/>
       <c r="G6" s="84" t="str" cm="1">
         <f t="array" ref="G6">_xlfn.IFS('UT-54'!$J$32="日本語(Japanese)","和文",'UT-54'!$J$32="英語(English)","英文",'UT-54'!$J$32="","")</f>
         <v/>
       </c>
       <c r="H6" s="84" t="str">
         <f>IF('UT-54'!$J$41="","",'UT-54'!$J$41)</f>
         <v/>
       </c>
       <c r="I6" s="84" t="str">
         <f>IF('UT-54'!$J$42="","",'UT-54'!$J$42)</f>
         <v/>
@@ -8817,163 +8827,134 @@
     </row>
     <row r="20" spans="38:38">
       <c r="AL20" s="58" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="21" spans="38:38">
       <c r="AL21" s="58" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="38:38">
       <c r="AL22" s="48"/>
     </row>
     <row r="23" spans="38:38">
       <c r="AL23" s="48"/>
     </row>
     <row r="24" spans="38:38">
       <c r="AL24" s="48"/>
     </row>
     <row r="25" spans="38:38">
       <c r="AL25" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="AF4:AF5"/>
-[...3 lines deleted...]
-    <mergeCell ref="AJ4:AJ5"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="AC4:AC5"/>
+    <mergeCell ref="AD4:AD5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="I4:P4"/>
     <mergeCell ref="AE4:AE5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="AA4:AA5"/>
     <mergeCell ref="AB4:AB5"/>
-    <mergeCell ref="F4:F5"/>
-[...11 lines deleted...]
-    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="AF4:AF5"/>
+    <mergeCell ref="AG4:AG5"/>
+    <mergeCell ref="AH4:AH5"/>
+    <mergeCell ref="AI4:AI5"/>
+    <mergeCell ref="AJ4:AJ5"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="K6">
-    <cfRule type="containsText" dxfId="0" priority="1" stopIfTrue="1" operator="containsText" text=",">
+    <cfRule type="containsText" dxfId="5" priority="1" stopIfTrue="1" operator="containsText" text=",">
       <formula>NOT(ISERROR(SEARCH(",",K6)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="7">
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="全角５０文字以内で入力してください。" prompt="各行、半角50文字もしくは全角25文字以内で入力してください。_x000a_※半角ｶﾝﾏは使用不可です。" sqref="WVT6:WVW6 JH6:JK6 TD6:TG6 ACZ6:ADC6 AMV6:AMY6 AWR6:AWU6 BGN6:BGQ6 BQJ6:BQM6 CAF6:CAI6 CKB6:CKE6 CTX6:CUA6 DDT6:DDW6 DNP6:DNS6 DXL6:DXO6 EHH6:EHK6 ERD6:ERG6 FAZ6:FBC6 FKV6:FKY6 FUR6:FUU6 GEN6:GEQ6 GOJ6:GOM6 GYF6:GYI6 HIB6:HIE6 HRX6:HSA6 IBT6:IBW6 ILP6:ILS6 IVL6:IVO6 JFH6:JFK6 JPD6:JPG6 JYZ6:JZC6 KIV6:KIY6 KSR6:KSU6 LCN6:LCQ6 LMJ6:LMM6 LWF6:LWI6 MGB6:MGE6 MPX6:MQA6 MZT6:MZW6 NJP6:NJS6 NTL6:NTO6 ODH6:ODK6 OND6:ONG6 OWZ6:OXC6 PGV6:PGY6 PQR6:PQU6 QAN6:QAQ6 QKJ6:QKM6 QUF6:QUI6 REB6:REE6 RNX6:ROA6 RXT6:RXW6 SHP6:SHS6 SRL6:SRO6 TBH6:TBK6 TLD6:TLG6 TUZ6:TVC6 UEV6:UEY6 UOR6:UOU6 UYN6:UYQ6 VIJ6:VIM6 VSF6:VSI6 WCB6:WCE6 WLX6:WMA6" xr:uid="{0617B813-1FD6-45DE-A3BF-1ABD1F84082C}">
       <formula1>LENB(JH6)&lt;=50</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="半角50文字、全角25文字以内で入力してください。_x000a_※半角ｶﾅは使用できません。" prompt="半角50文字、全角25文字以内で入力してください。_x000a_※半角ｶﾅ、ｶﾝﾏは使用不可です。" sqref="WVP6:WVQ6 JD6:JE6 SZ6:TA6 ACV6:ACW6 AMR6:AMS6 AWN6:AWO6 BGJ6:BGK6 BQF6:BQG6 CAB6:CAC6 CJX6:CJY6 CTT6:CTU6 DDP6:DDQ6 DNL6:DNM6 DXH6:DXI6 EHD6:EHE6 EQZ6:ERA6 FAV6:FAW6 FKR6:FKS6 FUN6:FUO6 GEJ6:GEK6 GOF6:GOG6 GYB6:GYC6 HHX6:HHY6 HRT6:HRU6 IBP6:IBQ6 ILL6:ILM6 IVH6:IVI6 JFD6:JFE6 JOZ6:JPA6 JYV6:JYW6 KIR6:KIS6 KSN6:KSO6 LCJ6:LCK6 LMF6:LMG6 LWB6:LWC6 MFX6:MFY6 MPT6:MPU6 MZP6:MZQ6 NJL6:NJM6 NTH6:NTI6 ODD6:ODE6 OMZ6:ONA6 OWV6:OWW6 PGR6:PGS6 PQN6:PQO6 QAJ6:QAK6 QKF6:QKG6 QUB6:QUC6 RDX6:RDY6 RNT6:RNU6 RXP6:RXQ6 SHL6:SHM6 SRH6:SRI6 TBD6:TBE6 TKZ6:TLA6 TUV6:TUW6 UER6:UES6 UON6:UOO6 UYJ6:UYK6 VIF6:VIG6 VSB6:VSC6 WBX6:WBY6 WLT6:WLU6" xr:uid="{42A6FC04-32D3-4367-8D14-B76C5356CD9A}">
       <formula1>LENB(JD6)&lt;=50</formula1>
     </dataValidation>
     <dataValidation type="textLength" imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="-(ハイフン)は入れないでください。" prompt="-(ハイフン)なしの7桁で入力してください。_x000a_英文請求書の場合は入力不可ですので、郵便番号は住所1or住所2にご入力ください。" sqref="WVS6 JG6 TC6 ACY6 AMU6 AWQ6 BGM6 BQI6 CAE6 CKA6 CTW6 DDS6 DNO6 DXK6 EHG6 ERC6 FAY6 FKU6 FUQ6 GEM6 GOI6 GYE6 HIA6 HRW6 IBS6 ILO6 IVK6 JFG6 JPC6 JYY6 KIU6 KSQ6 LCM6 LMI6 LWE6 MGA6 MPW6 MZS6 NJO6 NTK6 ODG6 ONC6 OWY6 PGU6 PQQ6 QAM6 QKI6 QUE6 REA6 RNW6 RXS6 SHO6 SRK6 TBG6 TLC6 TUY6 UEU6 UOQ6 UYM6 VII6 VSE6 WCA6 WLW6" xr:uid="{354783FD-4FE4-4040-BDB1-6A20D993E65F}">
       <formula1>0</formula1>
       <formula2>7</formula2>
     </dataValidation>
     <dataValidation type="textLength" imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="全角カナ20文字以内で入力して下さい。" prompt="・全角カナ20文字以内_x000a_・「カブシキガイシャ」は入力不要" sqref="WVO6 JC6 SY6 ACU6 AMQ6 AWM6 BGI6 BQE6 CAA6 CJW6 CTS6 DDO6 DNK6 DXG6 EHC6 EQY6 FAU6 FKQ6 FUM6 GEI6 GOE6 GYA6 HHW6 HRS6 IBO6 ILK6 IVG6 JFC6 JOY6 JYU6 KIQ6 KSM6 LCI6 LME6 LWA6 MFW6 MPS6 MZO6 NJK6 NTG6 ODC6 OMY6 OWU6 PGQ6 PQM6 QAI6 QKE6 QUA6 RDW6 RNS6 RXO6 SHK6 SRG6 TBC6 TKY6 TUU6 UEQ6 UOM6 UYI6 VIE6 VSA6 WBW6 WLS6" xr:uid="{76BDA2EB-9BB9-4602-BC15-8CB1FC117A98}">
       <formula1>0</formula1>
       <formula2>20</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K7 WWM6 WMQ6 WCU6 VSY6 VJC6 UZG6 UPK6 UFO6 TVS6 TLW6 TCA6 SSE6 SII6 RYM6 ROQ6 REU6 QUY6 QLC6 QBG6 PRK6 PHO6 OXS6 ONW6 OEA6 NUE6 NKI6 NAM6 MQQ6 MGU6 LWY6 LNC6 LDG6 KTK6 KJO6 JZS6 JPW6 JGA6 IWE6 IMI6 ICM6 HSQ6 HIU6 GYY6 GPC6 GFG6 FVK6 FLO6 FBS6 ERW6 EIA6 DYE6 DOI6 DEM6 CUQ6 CKU6 CAY6 BRC6 BHG6 AXK6 ANO6 ADS6 TW6 KA6 AF6 WVR6:WVR7 WLV6:WLV7 WBZ6:WBZ7 VSD6:VSD7 VIH6:VIH7 UYL6:UYL7 UOP6:UOP7 UET6:UET7 TUX6:TUX7 TLB6:TLB7 TBF6:TBF7 SRJ6:SRJ7 SHN6:SHN7 RXR6:RXR7 RNV6:RNV7 RDZ6:RDZ7 QUD6:QUD7 QKH6:QKH7 QAL6:QAL7 PQP6:PQP7 PGT6:PGT7 OWX6:OWX7 ONB6:ONB7 ODF6:ODF7 NTJ6:NTJ7 NJN6:NJN7 MZR6:MZR7 MPV6:MPV7 MFZ6:MFZ7 LWD6:LWD7 LMH6:LMH7 LCL6:LCL7 KSP6:KSP7 KIT6:KIT7 JYX6:JYX7 JPB6:JPB7 JFF6:JFF7 IVJ6:IVJ7 ILN6:ILN7 IBR6:IBR7 HRV6:HRV7 HHZ6:HHZ7 GYD6:GYD7 GOH6:GOH7 GEL6:GEL7 FUP6:FUP7 FKT6:FKT7 FAX6:FAX7 ERB6:ERB7 EHF6:EHF7 DXJ6:DXJ7 DNN6:DNN7 DDR6:DDR7 CTV6:CTV7 CJZ6:CJZ7 CAD6:CAD7 BQH6:BQH7 BGL6:BGL7 AWP6:AWP7 AMT6:AMT7 ACX6:ACX7 TB6:TB7 JF6:JF7 JB6 WWD6:WWE6 WMH6:WMI6 WCL6:WCM6 VSP6:VSQ6 VIT6:VIU6 UYX6:UYY6 UPB6:UPC6 UFF6:UFG6 TVJ6:TVK6 TLN6:TLO6 TBR6:TBS6 SRV6:SRW6 SHZ6:SIA6 RYD6:RYE6 ROH6:ROI6 REL6:REM6 QUP6:QUQ6 QKT6:QKU6 QAX6:QAY6 PRB6:PRC6 PHF6:PHG6 OXJ6:OXK6 ONN6:ONO6 ODR6:ODS6 NTV6:NTW6 NJZ6:NKA6 NAD6:NAE6 MQH6:MQI6 MGL6:MGM6 LWP6:LWQ6 LMT6:LMU6 LCX6:LCY6 KTB6:KTC6 KJF6:KJG6 JZJ6:JZK6 JPN6:JPO6 JFR6:JFS6 IVV6:IVW6 ILZ6:IMA6 ICD6:ICE6 HSH6:HSI6 HIL6:HIM6 GYP6:GYQ6 GOT6:GOU6 GEX6:GEY6 FVB6:FVC6 FLF6:FLG6 FBJ6:FBK6 ERN6:ERO6 EHR6:EHS6 DXV6:DXW6 DNZ6:DOA6 DED6:DEE6 CUH6:CUI6 CKL6:CKM6 CAP6:CAQ6 BQT6:BQU6 BGX6:BGY6 AXB6:AXC6 ANF6:ANG6 ADJ6:ADK6 TN6:TO6 JR6:JS6 SX6 ACT6 AMP6 AWL6 BGH6 BQD6 BZZ6 CJV6 CTR6 DDN6 DNJ6 DXF6 EHB6 EQX6 FAT6 FKP6 FUL6 GEH6 GOD6 GXZ6 HHV6 HRR6 IBN6 ILJ6 IVF6 JFB6 JOX6 JYT6 KIP6 KSL6 LCH6 LMD6 LVZ6 MFV6 MPR6 MZN6 NJJ6 NTF6 ODB6 OMX6 OWT6 PGP6 PQL6 QAH6 QKD6 QTZ6 RDV6 RNR6 RXN6 SHJ6 SRF6 TBB6 TKX6 TUT6 UEP6 UOL6 UYH6 VID6 VRZ6 WBV6 WLR6 WVN6" xr:uid="{4A2537A4-1125-4303-980B-08A1ED0FC75D}">
       <formula1>#REF!</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WVL6 WLP6 WBT6 VRX6 VIB6 UYF6 UOJ6 UEN6 TUR6 TKV6 TAZ6 SRD6 SHH6 RXL6 RNP6 RDT6 QTX6 QKB6 QAF6 PQJ6 PGN6 OWR6 OMV6 OCZ6 NTD6 NJH6 MZL6 MPP6 MFT6 LVX6 LMB6 LCF6 KSJ6 KIN6 JYR6 JOV6 JEZ6 IVD6 ILH6 IBL6 HRP6 HHT6 GXX6 GOB6 GEF6 FUJ6 FKN6 FAR6 EQV6 EGZ6 DXD6 DNH6 DDL6 CTP6 CJT6 BZX6 BQB6 BGF6 AWJ6 AMN6 ACR6 SV6 IZ6" xr:uid="{8F04833D-0F11-4077-AEC4-58AC658DF5DF}">
       <formula1>$AL$1:$AL$1</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K6" xr:uid="{8F0048E6-2C66-459F-9EBC-8665A9FAC160}">
       <formula1>$AL$10:$AL$11</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{194db3f9-2286-46b9-ba58-9c0f26e25b2c}" enabled="1" method="Privileged" siteId="{fe7a9aa7-6097-47a2-9163-81d624f8cbfd}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <DocSecurity>2</DocSecurity>
   <Application>Microsoft Excel</Application>
-  <DocSecurity>2</DocSecurity>
-[...28 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2023-02-01T06:36:32Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
     <vt:lpwstr>2026-02-10T14:43:22Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>