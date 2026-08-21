--- v1 (2026-06-21)
+++ v2 (2026-08-21)
@@ -1,346 +1,357 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{6D12FC09-9A6A-462E-A8B0-17D306570660}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UT-54" sheetId="2" r:id="rId1"/>
     <sheet name="Target" sheetId="8" state="hidden" r:id="rId2"/>
     <sheet name="取引先マスタ" sheetId="7" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'UT-54'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'UT-54'!$A$1:$AI$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I4" i="8" l="1"/>
-[...1 lines deleted...]
-  <c r="I3" i="8"/>
+  <c r="D6" i="7" l="1"/>
+  <c r="G2" i="8"/>
+  <c r="F2" i="8"/>
+  <c r="E2" i="8"/>
+  <c r="B2" i="8"/>
+  <c r="I6" i="7"/>
+  <c r="G3" i="8"/>
+  <c r="G4" i="8"/>
+  <c r="F3" i="8"/>
+  <c r="F4" i="8"/>
+  <c r="E3" i="8"/>
+  <c r="E4" i="8"/>
+  <c r="B3" i="8"/>
   <c r="B4" i="8"/>
-  <c r="B5" i="8"/>
-  <c r="B3" i="8"/>
   <c r="A4" i="8"/>
-  <c r="A5" i="8"/>
   <c r="A3" i="8"/>
-  <c r="N4" i="8"/>
-[...4 lines deleted...]
-  <c r="F3" i="8"/>
+  <c r="A2" i="8"/>
+  <c r="K3" i="8"/>
+  <c r="K4" i="8"/>
+  <c r="K2" i="8"/>
+  <c r="P3" i="8"/>
+  <c r="P4" i="8"/>
+  <c r="P2" i="8"/>
+  <c r="H3" i="8"/>
+  <c r="H4" i="8"/>
+  <c r="H2" i="8"/>
   <c r="B6" i="7" a="1"/>
   <c r="B6" i="7"/>
   <c r="A6" i="7"/>
-  <c r="AC6" i="7"/>
+  <c r="AD6" i="7"/>
+  <c r="O6" i="7"/>
   <c r="N6" i="7"/>
+  <c r="Q6" i="7"/>
+  <c r="P6" i="7"/>
   <c r="M6" i="7"/>
-  <c r="P6" i="7"/>
-[...1 lines deleted...]
-  <c r="L6" i="7"/>
+  <c r="K6" i="7"/>
   <c r="J6" i="7"/>
-  <c r="I6" i="7"/>
+  <c r="F6" i="7" a="1"/>
+  <c r="F6" i="7"/>
+  <c r="H6" i="7" a="1"/>
   <c r="H6" i="7"/>
-  <c r="E6" i="7" a="1"/>
-[...2 lines deleted...]
-  <c r="G6" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="162">
   <si>
     <t>メールアドレス</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>https://www.jpx.co.jp/corporate/governance/security/personal-information/</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>* 日本取引所グループの個人情報の取扱いについては、下記のウェブサイトをご参照ください。</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>申込日</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>お問合せ・申込書のご送付先</t>
     <rPh sb="5" eb="8">
       <t>モウシコミショ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ソウフ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>サキ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>電話番号：　　03-3666-0141（代表）</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>会社コード</t>
     <rPh sb="0" eb="2">
       <t>カイシャ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="4">
       <t>デンワバンゴウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>組織区分</t>
     <rPh sb="0" eb="4">
       <t>ソシキクブン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>東京証券取引所 株式部 CredNex担当</t>
     <rPh sb="19" eb="21">
       <t>タントウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>メール：　　　ask-crednex@jpx.co.jp</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>氏名</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>会社名</t>
     <rPh sb="0" eb="3">
       <t>カイシャメイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>区分</t>
     <rPh sb="0" eb="2">
       <t>クブン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>　＊AP：取引参加者コード　AM：ETF特別清算参加者コード　TB：清算参加者コード　MM：LLTコード</t>
     <rPh sb="20" eb="22">
       <t>トクベツ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>セイサン</t>
     </rPh>
     <rPh sb="24" eb="27">
       <t>サンカシャ</t>
     </rPh>
     <rPh sb="34" eb="39">
       <t>セイサンサンカシャ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>#</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>1</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>2</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>メールアドレス</t>
   </si>
   <si>
     <t>申請は届出を行っている事務連絡担当者のみ可能です。</t>
     <rPh sb="0" eb="2">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>トドケデ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>オコナ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジム</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>レンラク</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>カノウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>1.　申請者</t>
     <rPh sb="3" eb="6">
       <t>シンセイシャ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>2. 今回申請する内容</t>
     <rPh sb="3" eb="5">
       <t>コンカイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>※登録の有無により利用料金が異なります。</t>
     <rPh sb="1" eb="3">
       <t>トウロク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ウム</t>
     </rPh>
     <rPh sb="9" eb="13">
       <t>リヨウリョウキン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>コト</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>3. 請求書宛先欄登録</t>
     <rPh sb="3" eb="6">
       <t>セイキュウショ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>アテサキラン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トウロク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <r>
       <t>4. Target IDアカウント登録</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（変更の場合は、変更前情報を削除、変更後情報を追加に2行で記載お願いします。）</t>
     </r>
     <rPh sb="17" eb="19">
       <t>トウロク</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>バアイ</t>
     </rPh>
@@ -352,1069 +363,1026 @@
     </rPh>
     <rPh sb="30" eb="32">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>サクジョ</t>
     </rPh>
     <rPh sb="36" eb="39">
       <t>ヘンコウゴ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="42" eb="44">
       <t>ツイカ</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>キサイ</t>
     </rPh>
     <rPh sb="51" eb="52">
       <t>ネガ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>部署名・（任意）担当者</t>
     <rPh sb="0" eb="2">
       <t>ブショ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ニンイ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>タントウシャ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t xml:space="preserve">  御中・様</t>
     <rPh sb="2" eb="4">
       <t>オンチュウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>サマ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>　　　　(2行目)</t>
     <rPh sb="6" eb="8">
       <t>ギョウメ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>住所　(1行目)</t>
     <rPh sb="0" eb="2">
       <t>ジュウショ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>ビル名等　 (1行目)</t>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>　　　　　　　(2行目)</t>
     <rPh sb="9" eb="11">
       <t>ギョウメ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>「個人情報の取扱い」及び「Target利用規程」に同意する</t>
     <rPh sb="10" eb="11">
       <t>オヨ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>キテイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>https://www.jpx.co.jp/markets/paid-info-equities/reference/tvdivq0000002n2l-att/tvdivq000000u5tk.pdf</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>* Target利用規約は、下記のウェブサイトをご参照ください。</t>
     <rPh sb="8" eb="10">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キヤク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>CredNex請求書ダウンロードに必要なIDになります。最大3アカウントまで払出し可能です。</t>
     <rPh sb="7" eb="10">
       <t>セイキュウショ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>サイダイ</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>ハライダ</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>カノウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>住所・ビル名等・部署名については、1行あたり全角25字以内でお願いします。任意で担当者名も表示可能です。</t>
     <rPh sb="0" eb="2">
       <t>ジュウショ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>メイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>トウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ブショメイ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ゼンカク</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ジ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>イナイ</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>ネガ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>ニンイ</t>
     </rPh>
     <rPh sb="40" eb="43">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>メイ</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>ヒョウジ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>カノウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>会社名（正式名称）</t>
     <rPh sb="0" eb="2">
       <t>カイシャ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>セイシキメイショウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>会社代表者氏名</t>
     <rPh sb="0" eb="2">
       <t>カイシャ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ダイヒョウシャ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シメイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>CredNex請求書情報申請書</t>
     <rPh sb="7" eb="10">
       <t>セイキュウショ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>シンセイショ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>* 記入いただいた個人情報は、CredNexに係る各種ご連絡等、運営業務のために利用し、
 　他の目的のために利用しません。</t>
     <rPh sb="30" eb="31">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>東証指定MM</t>
     <rPh sb="0" eb="2">
       <t>トウショウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シテイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>新規・
 変更</t>
     <rPh sb="0" eb="2">
       <t>シンキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>取引先
 コード</t>
     <rPh sb="0" eb="2">
       <t>トリヒキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>請求書
 書式</t>
     <rPh sb="0" eb="3">
       <t>セイキュウショ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショシキ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>取引先名（カナ）</t>
   </si>
   <si>
     <t>請求書表示欄</t>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>ＴＥＬ
 (任意)</t>
     <rPh sb="5" eb="7">
       <t>ニンイ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>請求内容</t>
     <rPh sb="0" eb="2">
       <t>セイキュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>使用開始日</t>
     <rPh sb="0" eb="2">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>カイシビ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>《財務部使用欄》</t>
     <rPh sb="1" eb="4">
       <t>ザイムブ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ラン</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>取引開始の可否
 （プルダウンより選択）</t>
     <rPh sb="0" eb="2">
       <t>トリヒキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カイシ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カヒ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>センタク</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>●法人・個人の別
 （プルダウンより選択）</t>
     <rPh sb="1" eb="3">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コジン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ベツ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>センタク</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>●所在地</t>
     <rPh sb="1" eb="4">
       <t>ショザイチ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>業務内容</t>
     <rPh sb="0" eb="2">
       <t>ギョウム</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>主な取引先</t>
     <rPh sb="0" eb="1">
       <t>オモ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>トリヒキサキ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>主な取引金融機関</t>
     <rPh sb="0" eb="1">
       <t>オモ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トリヒキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キンユウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キカン</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>●代表者氏名（法人の場合）</t>
     <rPh sb="1" eb="4">
       <t>ダイヒョウシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シメイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>バアイ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>新規取引先調査票登録日</t>
     <rPh sb="0" eb="2">
       <t>シンキ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>トリヒキサキ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>チョウサヒョウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>トウロクビ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>日経テレコンによる取引先調査日</t>
     <rPh sb="0" eb="2">
       <t>ニッケイ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>トリヒキサキ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ビ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>取引先調査結果
 （プルダウンより選択）</t>
     <rPh sb="0" eb="3">
       <t>トリヒキサキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>センタク</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>記事の掲載誌（紙）
 及び掲載日時</t>
     <rPh sb="0" eb="2">
       <t>キジ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ケイサイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>シ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>カミ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>オヨ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ケイサイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ニチジ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>日経テレコン調査担当者</t>
     <rPh sb="0" eb="2">
       <t>ニッケイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>タントウシャ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>関連部室</t>
     <rPh sb="0" eb="2">
       <t>カンレン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ブシツ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>和文</t>
     <rPh sb="0" eb="2">
       <t>ワブン</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>取引先名1（正式名称）</t>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>取引先名2（部署名）</t>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>敬称</t>
     <rPh sb="0" eb="2">
       <t>ケイショウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>郵便番号</t>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>住所1
 (1行目)　　　　　　　　　　　　(2行目)</t>
     <rPh sb="0" eb="2">
       <t>ジュウショ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ギョウメ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ギョウメ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>住所2（ﾋﾞﾙ名等）
 (1行目)　　　　　　　　　　　　(2行目)</t>
     <rPh sb="8" eb="9">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>取引先略称</t>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>企業コード</t>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>バーチャル
 口座番号</t>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>英文</t>
     <rPh sb="0" eb="2">
       <t>エイブン</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>新規</t>
     <rPh sb="0" eb="2">
       <t>シンキ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t xml:space="preserve">  御中</t>
     <rPh sb="2" eb="4">
       <t>オンチュウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>新規・変更区分</t>
     <rPh sb="0" eb="2">
       <t>シンキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>クブン</t>
     </rPh>
-    <phoneticPr fontId="25"/>
-[...13 lines deleted...]
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>変更</t>
     <rPh sb="0" eb="2">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>取引先名2/敬称</t>
     <rPh sb="0" eb="2">
       <t>トリヒキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ケイショウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t xml:space="preserve">  様</t>
     <rPh sb="2" eb="3">
       <t>サマ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>法人・個人の別</t>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>法人</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>個人</t>
     <rPh sb="0" eb="2">
       <t>コジン</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>取引先調査結果</t>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>該当記事等あり</t>
     <rPh sb="0" eb="2">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キジ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>該当記事等なし</t>
     <rPh sb="0" eb="2">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キジ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>取引開始の可否</t>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>可</t>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>否</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>(注1)日付は全て"YYYY/MM/DD"の形式で入力してください。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヒヅケ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>スベ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>(注2)「新規又は変更後」欄は全ての項目、「変更前(現行)」欄は変更する項目について記載してください。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シンキ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>マタ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ゴ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ラン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>スベ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>コウモク</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>マエ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ゲンコウ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>ラン</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>コウモク</t>
     </rPh>
     <rPh sb="42" eb="44">
       <t>キサイ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>(注3)取引先コードはERPで検索して設定がある場合、記載してください。</t>
     <rPh sb="15" eb="17">
       <t>ケンサク</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>セッテイ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>バアイ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>キサイ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>(注4)取引先名（カナ）は全角カタカナで入力してください。</t>
     <rPh sb="13" eb="15">
       <t>ゼンカク</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ニュウリョク</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>(注5)郵便番号は「-」を入れないでください。</t>
     <rPh sb="4" eb="8">
       <t>ユウビンバンゴウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>イ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
-[...28 lines deleted...]
-    <t>ユーザID</t>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>ユーザ名</t>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="36"/>
   </si>
   <si>
     <t>ユーザ名（カナ）</t>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="36"/>
   </si>
   <si>
     <t>グループID</t>
   </si>
   <si>
     <t>組織名</t>
     <rPh sb="0" eb="2">
       <t>ソシキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="36"/>
   </si>
   <si>
     <t>部署名</t>
     <rPh sb="0" eb="2">
       <t>ブショ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="36"/>
   </si>
   <si>
     <t>副部署名1</t>
   </si>
   <si>
     <t>副部署名2</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">コード
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">発行会社は「銘柄コード（５桁）」
 取引参加者は「統一金融機関コード（５桁）」又は「証券会社等標準コード（５桁）
 取引参加者のうち上記２コードを有さない場合には記載不要。
 </t>
     </r>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="36"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ユーザ種別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>02：グループ管理者
 03：一般ユーザ</t>
     </r>
     <rPh sb="3" eb="5">
       <t>シュベツ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>イッパン</t>
     </rPh>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="36"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">組織種別コード
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>01：取引所（東証）
 02：取引所（東証以外）
 03：発行会社
 04：委託業者
 05：契約ユーザ
 06：取引参加者
 08：証券保管振替機構
 09：JSCC
 10：TOCOM
 11：日本証券金融</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ソシキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュベツ</t>
     </rPh>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="36"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">証明書発行可否フラグ
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>allow：電子証明書を利用する
 deny：電子証明書を利用しない</t>
     </r>
     <rPh sb="0" eb="3">
       <t>ショウメイショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ハッコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カヒ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>デンシ</t>
     </rPh>
     <rPh sb="20" eb="23">
       <t>ショウメイショ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>デンシ</t>
     </rPh>
     <rPh sb="36" eb="39">
       <t>ショウメイショ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>リヨウ</t>
     </rPh>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="36"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">対象システム
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>TDnet
 TMI
 J-IRISS
 Target
 arrowface
 Target/arrowface
 J-NETポータル</t>
     </r>
     <rPh sb="0" eb="2">
       <t>タイショウ</t>
     </rPh>
-    <phoneticPr fontId="34"/>
+    <phoneticPr fontId="35"/>
   </si>
   <si>
     <t>上場会社(東証上場)</t>
   </si>
   <si>
     <t>上場会社(東証以外)</t>
   </si>
   <si>
     <t>REIT 上場会社担当者(登録不可)</t>
   </si>
   <si>
     <t>REIT 上場会社担当者(登録可)</t>
   </si>
   <si>
     <t>REIT上場会社担当者(開示可)</t>
   </si>
   <si>
     <t>ETN 上場会社担当者(登録不可)</t>
   </si>
   <si>
     <t>ETF 上場会社担当者(登録可)</t>
   </si>
   <si>
     <t>ETF上場会社担当者(開示可)</t>
   </si>
@@ -1470,227 +1438,283 @@
     <t>arrownet請求書閲覧者</t>
   </si>
   <si>
     <t>コロケーション請求書閲覧者</t>
   </si>
   <si>
     <t>arrownet-Global請求書閲覧者</t>
   </si>
   <si>
     <t>コロケーションベンダ</t>
   </si>
   <si>
     <t>arrownet-Globalキャリア</t>
   </si>
   <si>
     <t>テストシステム利用者</t>
   </si>
   <si>
     <t>J-NETポータル</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(プルダウンリスト)</t>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>請求書書式</t>
     <rPh sb="0" eb="3">
       <t>セイキュウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショシキ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>法人</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>可</t>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <r>
       <t>会社名（全角カナ）　　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>＊カブシギガイシャは除いた箇所</t>
     </r>
     <rPh sb="0" eb="1">
       <t>カイシャ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>メイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ゼンカク</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ノゾ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>カショ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <r>
       <t>郵便番号　　　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>*入力時ハイフン(-)不要</t>
     </r>
     <rPh sb="0" eb="4">
       <t>ユウビンバンゴウ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ニュウリョクジ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>フヨウ</t>
     </rPh>
-    <phoneticPr fontId="25"/>
+    <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>入力日</t>
     <rPh sb="0" eb="3">
       <t>ニュウリョクヒ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>指定MMフラグ</t>
     <rPh sb="0" eb="2">
       <t>シテイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>申請済フラグ</t>
     <rPh sb="0" eb="3">
       <t>シンセイズ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>申込みを行うために、以下の事項に同意してください。</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>請求書言語</t>
     <rPh sb="0" eb="3">
       <t>セイキュウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ゲンゴ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>更新依頼日</t>
+    <rPh sb="0" eb="2">
+      <t>コウシン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>イライ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ビ</t>
+    </rPh>
+    <phoneticPr fontId="89"/>
+  </si>
+  <si>
+    <t>更新内容</t>
+    <rPh sb="0" eb="4">
+      <t>コウシンナイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="89"/>
+  </si>
+  <si>
+    <t>ステータス</t>
+  </si>
+  <si>
+    <t>会社コード</t>
+    <rPh sb="0" eb="2">
+      <t>カイシャ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>組織区分</t>
+  </si>
+  <si>
+    <t>組織名</t>
+    <rPh sb="0" eb="3">
+      <t>ソシキメイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>未申請</t>
+    <rPh sb="0" eb="3">
+      <t>ミシンセイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>＃</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>会社コード</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>v20260723</t>
+    <phoneticPr fontId="5"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="8" formatCode="&quot;¥&quot;#,##0.00;[Red]&quot;¥&quot;\-#,##0.00"/>
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="[&lt;=999]000;[&lt;=9999]000\-00;000\-0000"/>
     <numFmt numFmtId="177" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="178" formatCode="0_ "/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="0_)"/>
   </numFmts>
-  <fonts count="71">
+  <fonts count="97">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
@@ -2120,52 +2144,251 @@
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color indexed="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="34">
+  <fills count="65">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2282,68 +2505,241 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="54">
+  <borders count="58">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -2778,1211 +3174,1436 @@
       <top style="thin">
         <color indexed="62"/>
       </top>
       <bottom style="double">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...7 lines deleted...]
-      <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...11 lines deleted...]
-      <right/>
       <top style="medium">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color rgb="FFFF0000"/>
       </right>
       <top style="medium">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="92">
+  <cellStyleXfs count="159">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="38" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="55" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="13">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="13">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="26" borderId="33" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="28" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="28" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="35" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="38" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...88 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="29" borderId="36" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="37" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="38" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="39" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="57" fillId="30" borderId="28" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="40" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="29" borderId="41" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="61" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="6" fontId="61" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="13" borderId="36" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0">
-[...36 lines deleted...]
-    <xf numFmtId="180" fontId="61" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
-    <xf numFmtId="180" fontId="61" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="53" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="62" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="180" fontId="62" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="48" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="49" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="50" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="79" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="36" borderId="51" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="37" borderId="52" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="82" fillId="37" borderId="51" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="53" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="38" borderId="54" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="86" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="87" fillId="0" borderId="56" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="88" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="88" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="88" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="88" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="88" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="88" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="90" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="72" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="94" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="39" borderId="55" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="95" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="96" fillId="0" borderId="8">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="72" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="196">
+  <cellXfs count="177">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="0" borderId="11" xfId="86" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="30" fillId="30" borderId="11" xfId="86" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="11" xfId="86" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="30" borderId="11" xfId="86" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="30" borderId="11" xfId="86" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="7" borderId="28" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="7" borderId="28" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="7" borderId="28" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="7" borderId="28" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="7" borderId="28" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="69" fillId="7" borderId="28" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="7" borderId="28" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="65" fillId="7" borderId="28" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="31" borderId="11" xfId="86" applyFont="1" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="7" borderId="27" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="7" borderId="27" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="32" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="31" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="0" borderId="14" xfId="86" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="62" fillId="7" borderId="27" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="14" xfId="86" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="7" borderId="27" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="30" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="31" borderId="45" xfId="86" applyFont="1" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="32" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="31" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="0" borderId="45" xfId="86" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="32" borderId="47" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="43" xfId="86" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="30" borderId="43" xfId="86" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="31" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="30" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="32" borderId="49" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="31" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="30" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="31" borderId="51" xfId="86" applyFont="1" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="32" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="31" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="0" borderId="51" xfId="86" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="32" borderId="53" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="46" xfId="86" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="30" borderId="46" xfId="86" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="31" borderId="47" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="30" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="27" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="58" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="27" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="56" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="27" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="56" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="32" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="176" fontId="26" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="26" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...96 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="71" fillId="32" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="91" fillId="64" borderId="0" xfId="132" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="91" fillId="64" borderId="57" xfId="132" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="91" fillId="64" borderId="0" xfId="132" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="91" fillId="3" borderId="57" xfId="132" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="91" fillId="3" borderId="57" xfId="132" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="92">
+  <cellStyles count="159">
+    <cellStyle name="20% - アクセント 1" xfId="109" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 1 2" xfId="10" xr:uid="{173DB7C9-0FA2-4AE5-A308-2DB05A1F62F6}"/>
+    <cellStyle name="20% - アクセント 2" xfId="113" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2 2" xfId="11" xr:uid="{5DB8F9E5-5083-4C9F-8BCB-B7F17E8C12EE}"/>
+    <cellStyle name="20% - アクセント 3" xfId="117" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3 2" xfId="12" xr:uid="{97BD4B5A-F378-4E4B-8FCF-8F9046C696FB}"/>
+    <cellStyle name="20% - アクセント 4" xfId="121" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4 2" xfId="13" xr:uid="{61EAFC35-419F-47D7-A9F8-2DEF456ED82B}"/>
+    <cellStyle name="20% - アクセント 5" xfId="125" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5 2" xfId="14" xr:uid="{F66D226B-0FEF-4AD3-B1B0-5A85E1A5996E}"/>
+    <cellStyle name="20% - アクセント 6" xfId="129" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6 2" xfId="15" xr:uid="{70532603-8246-4CC9-A9A4-34AD5D4906DD}"/>
+    <cellStyle name="40% - アクセント 1" xfId="110" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1 2" xfId="16" xr:uid="{D400EC2E-049B-43C4-B7B4-65CED1E5DFEA}"/>
+    <cellStyle name="40% - アクセント 2" xfId="114" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2 2" xfId="17" xr:uid="{D754D31E-DB8F-4B7B-9E1E-65747897DC32}"/>
+    <cellStyle name="40% - アクセント 3" xfId="118" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3 2" xfId="18" xr:uid="{AF644EED-07D2-478D-BF3C-BA89FD226D62}"/>
+    <cellStyle name="40% - アクセント 4" xfId="122" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4 2" xfId="19" xr:uid="{7C3640C6-4866-4990-911D-ADF0FCBCFB08}"/>
+    <cellStyle name="40% - アクセント 5" xfId="126" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5 2" xfId="20" xr:uid="{387DBB27-B4BD-40DE-8070-4EB221D24508}"/>
+    <cellStyle name="40% - アクセント 6" xfId="130" builtinId="51" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6 2" xfId="21" xr:uid="{DA02B0C3-5137-40CD-8849-4713320FC35E}"/>
+    <cellStyle name="60% - アクセント 1" xfId="111" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1 2" xfId="22" xr:uid="{B0AC5FC8-4828-4710-A879-C559186C85FF}"/>
+    <cellStyle name="60% - アクセント 2" xfId="115" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2 2" xfId="23" xr:uid="{9E941F77-F5EC-498E-9B01-A76449058144}"/>
+    <cellStyle name="60% - アクセント 3" xfId="119" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3 2" xfId="24" xr:uid="{462E0D33-320F-4C1D-8306-AEED779997A1}"/>
+    <cellStyle name="60% - アクセント 4" xfId="123" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4 2" xfId="25" xr:uid="{171F75AE-6FB8-40E8-8C2A-C2FB38A42555}"/>
+    <cellStyle name="60% - アクセント 5" xfId="127" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5 2" xfId="26" xr:uid="{A8CD5124-935E-44FF-A533-21A4C623AC27}"/>
+    <cellStyle name="60% - アクセント 6" xfId="131" builtinId="52" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6 2" xfId="27" xr:uid="{CDC7DB84-4291-4614-9EDB-F2556454AAB2}"/>
     <cellStyle name="Calc Currency (0)" xfId="28" xr:uid="{7AF780E5-AED4-4AF5-9B6A-0AAFF67C0266}"/>
+    <cellStyle name="Default" xfId="143" xr:uid="{A26820BA-F41F-407D-96E6-385A811F188D}"/>
     <cellStyle name="Header1" xfId="29" xr:uid="{76E4EEA5-21DA-4665-B92B-F8FD035D162F}"/>
     <cellStyle name="Header2" xfId="30" xr:uid="{0934E1BD-244D-48B1-99F6-6FF0AAEF140C}"/>
     <cellStyle name="IBM(401K)" xfId="31" xr:uid="{7911F940-48A3-4FB7-B8F3-B3D9A4F6A6C1}"/>
     <cellStyle name="Normal_#18-Internet" xfId="32" xr:uid="{78A03F87-5A8C-4714-9CB9-5FBCAF3492D3}"/>
+    <cellStyle name="PSChar" xfId="150" xr:uid="{4353630F-6E79-48F6-929A-2E83C5D0521E}"/>
+    <cellStyle name="PSHeading" xfId="151" xr:uid="{890005AC-0620-4505-8E61-18940AD9CFE6}"/>
+    <cellStyle name="アクセント 1" xfId="108" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 1 2" xfId="33" xr:uid="{EE09C9F1-3988-464C-AF31-9E669DDFB0A2}"/>
+    <cellStyle name="アクセント 2" xfId="112" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 2 2" xfId="34" xr:uid="{B21FBD50-2D4C-4D37-BE95-D7AA60C13390}"/>
+    <cellStyle name="アクセント 3" xfId="116" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 3 2" xfId="35" xr:uid="{4CDCBA25-5466-4DA7-8FC8-8C4DC441D183}"/>
+    <cellStyle name="アクセント 4" xfId="120" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 4 2" xfId="36" xr:uid="{5C3D3789-2D2B-4930-9E32-EAFAE4C531AE}"/>
+    <cellStyle name="アクセント 5" xfId="124" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 5 2" xfId="37" xr:uid="{347E5C74-15F9-4E53-960A-23FA8D78009C}"/>
+    <cellStyle name="アクセント 6" xfId="128" builtinId="49" customBuiltin="1"/>
     <cellStyle name="アクセント 6 2" xfId="38" xr:uid="{5454D225-6187-4985-8635-ABAE7E7197D4}"/>
+    <cellStyle name="タイトル" xfId="92" builtinId="15" customBuiltin="1"/>
     <cellStyle name="タイトル 2" xfId="39" xr:uid="{4EC7F096-C2FE-44BB-B832-923DEE01121C}"/>
+    <cellStyle name="チェック セル" xfId="104" builtinId="23" customBuiltin="1"/>
     <cellStyle name="チェック セル 2" xfId="40" xr:uid="{24C6A508-2A8E-4D05-A159-15AD9C10B679}"/>
     <cellStyle name="ドキュメント標準" xfId="41" xr:uid="{4CE43B63-17FF-443C-8069-A3A3CA484263}"/>
     <cellStyle name="ドキュメント標準 2" xfId="42" xr:uid="{B09CAFA7-AB48-49F4-803B-E5CE45ECCD9C}"/>
+    <cellStyle name="どちらでもない" xfId="99" builtinId="28" customBuiltin="1"/>
     <cellStyle name="どちらでもない 2" xfId="43" xr:uid="{3CE2FA45-16C4-44A1-93E8-5C502D6B6698}"/>
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
+    <cellStyle name="ハイパーリンク 2" xfId="134" xr:uid="{71AAB453-440A-44F1-B028-5CDC0CA5933D}"/>
+    <cellStyle name="ハイパーリンク 2 2" xfId="145" xr:uid="{FDF3768D-0E94-4DC5-9F31-EDD574F50136}"/>
+    <cellStyle name="ハイパーリンク 3" xfId="139" xr:uid="{B69F6AF4-06BB-48C9-9B14-3EA654EC2243}"/>
+    <cellStyle name="ハイパーリンク 4" xfId="152" xr:uid="{CC3C6E7D-1D22-4FC1-A31D-D1642FBD11E4}"/>
+    <cellStyle name="ハイパーリンク 5" xfId="158" xr:uid="{C3B87132-6388-4511-9A2F-600FB50011BA}"/>
+    <cellStyle name="ハイパーリンク 6" xfId="138" xr:uid="{CDF5F5F5-C05F-4620-A1E4-4A5A9E27AE75}"/>
     <cellStyle name="メモ 2" xfId="44" xr:uid="{28B5785A-4AC9-48BB-A960-61BD0359A70C}"/>
     <cellStyle name="メモ 2 2" xfId="45" xr:uid="{C0F771A8-2FB7-4BBE-ADDA-6AF4BEAB20E1}"/>
+    <cellStyle name="メモ 3" xfId="149" xr:uid="{7A103E06-FF9C-410C-A979-0B832A019CAC}"/>
+    <cellStyle name="リンク セル" xfId="103" builtinId="24" customBuiltin="1"/>
     <cellStyle name="リンク セル 2" xfId="46" xr:uid="{41BBA6F6-2F7E-4381-BB6B-B13A94CD5511}"/>
     <cellStyle name="_x001d_・_x000c_ﾏ・_x000d_ﾂ・_x0001__x0016__x0011_F5_x0007__x0001__x0001_" xfId="47" xr:uid="{AD6AC2C6-A0DE-471F-A96E-77521FAE792D}"/>
+    <cellStyle name="悪い" xfId="98" builtinId="27" customBuiltin="1"/>
     <cellStyle name="悪い 2" xfId="48" xr:uid="{A530D883-1124-4148-A60F-54AB5A1F00AD}"/>
+    <cellStyle name="計算" xfId="102" builtinId="22" customBuiltin="1"/>
     <cellStyle name="計算 2" xfId="49" xr:uid="{83F0C6A4-DF3C-4C06-B873-5875E0FF5514}"/>
+    <cellStyle name="警告文" xfId="105" builtinId="11" customBuiltin="1"/>
     <cellStyle name="警告文 2" xfId="50" xr:uid="{4275FA38-74D1-4164-9A62-7458111E0358}"/>
     <cellStyle name="桁蟻唇Ｆ [0.00]_Sheet2" xfId="51" xr:uid="{A9459E58-B222-4840-ACD5-3E59DCACD86A}"/>
     <cellStyle name="桁蟻唇Ｆ_Sheet2" xfId="52" xr:uid="{6F7FBBDB-4976-4327-93DF-7661D30424C2}"/>
+    <cellStyle name="桁区切り 2" xfId="136" xr:uid="{56F0C98B-6B8B-4ADA-98D1-068BC93C84E6}"/>
+    <cellStyle name="桁区切り 2 2" xfId="154" xr:uid="{6F736EAF-32B8-43D4-AFEF-CB443DAB4097}"/>
+    <cellStyle name="桁区切り 2 3" xfId="153" xr:uid="{437B5DFE-56AC-4BD4-8182-FD1C80D5E854}"/>
+    <cellStyle name="桁区切り 2 4" xfId="157" xr:uid="{D8DE3992-3697-4997-8530-E73E1ED4B818}"/>
+    <cellStyle name="桁区切り 3" xfId="137" xr:uid="{CA9C6462-00E8-4496-8FF8-8A0CE089C346}"/>
+    <cellStyle name="見出し 1" xfId="93" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 1 2" xfId="53" xr:uid="{F276383C-801A-4F71-9D8B-04B228CA2FCE}"/>
+    <cellStyle name="見出し 2" xfId="94" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 2 2" xfId="54" xr:uid="{AD6F9E9B-8E1E-49E0-97DB-1C7E8CFCA6BB}"/>
+    <cellStyle name="見出し 3" xfId="95" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 3 2" xfId="55" xr:uid="{CD1FACA0-96F5-4EC4-B9DE-9E52B256D4EA}"/>
+    <cellStyle name="見出し 4" xfId="96" builtinId="19" customBuiltin="1"/>
     <cellStyle name="見出し 4 2" xfId="56" xr:uid="{14B2B8F7-4CA2-4AAA-832A-A578520D5F83}"/>
     <cellStyle name="取り消し" xfId="57" xr:uid="{BADA0F6D-ED22-4F5C-9D0D-706F3EFF85CD}"/>
+    <cellStyle name="集計" xfId="107" builtinId="25" customBuiltin="1"/>
     <cellStyle name="集計 2" xfId="58" xr:uid="{225D25DC-0110-4D8C-9394-5FB32B996F6C}"/>
+    <cellStyle name="出力" xfId="101" builtinId="21" customBuiltin="1"/>
     <cellStyle name="出力 2" xfId="59" xr:uid="{18F763E8-667B-421D-B30E-0414E7A41DB1}"/>
+    <cellStyle name="説明文" xfId="106" builtinId="53" customBuiltin="1"/>
     <cellStyle name="説明文 2" xfId="60" xr:uid="{A5147040-A573-4745-9ACA-7E8AC54233D5}"/>
     <cellStyle name="脱浦 [0.00]_?O±U" xfId="61" xr:uid="{CA1730D0-3DB8-4987-B843-A2B97FE5B249}"/>
     <cellStyle name="脱浦_?O±U" xfId="62" xr:uid="{8EE214F5-6B59-4899-AE80-E3617EACF38E}"/>
+    <cellStyle name="入力" xfId="100" builtinId="20" customBuiltin="1"/>
     <cellStyle name="入力 2" xfId="63" xr:uid="{23052FB2-2868-489D-A7D2-E4B48E2CB036}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 10" xfId="64" xr:uid="{7E4AD041-1D1D-4595-AF94-373C02F73B2B}"/>
     <cellStyle name="標準 11" xfId="65" xr:uid="{0F9F6D2C-A03B-4452-A341-41D905BB4877}"/>
     <cellStyle name="標準 12" xfId="9" xr:uid="{B395E132-B10A-4013-BC38-6036BB66C32A}"/>
+    <cellStyle name="標準 13" xfId="132" xr:uid="{B430741F-CBE9-4083-9519-DEA5FF972C2B}"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{CB6D536F-7D7E-4DC0-BB4F-C27B525594E9}"/>
     <cellStyle name="標準 2 2" xfId="67" xr:uid="{510114A9-A045-4FAF-91F7-96C22E7CEB08}"/>
+    <cellStyle name="標準 2 2 2" xfId="144" xr:uid="{A7E9255A-4EAC-4A22-AAEF-90F6890398F4}"/>
     <cellStyle name="標準 2 3" xfId="68" xr:uid="{78369269-CEBC-4B68-BE9F-20AC8BEA7432}"/>
+    <cellStyle name="標準 2 3 2" xfId="156" xr:uid="{AE439201-C5B1-4A87-9D10-2B41B409D385}"/>
     <cellStyle name="標準 2 4" xfId="69" xr:uid="{A0F76E67-A2EC-4DD5-B857-EB0C16E65C77}"/>
+    <cellStyle name="標準 2 4 2" xfId="155" xr:uid="{7B0D7401-83A3-4DF7-B53D-9EFF1D7273CA}"/>
     <cellStyle name="標準 2 5" xfId="66" xr:uid="{F9C27180-5C0F-4A5A-A96D-2AE4033AB8B7}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{62DB4807-4CAC-4DBB-8871-E988CA55038A}"/>
     <cellStyle name="標準 3 2" xfId="4" xr:uid="{396D4C99-91A4-43A0-86A7-BB1142392696}"/>
     <cellStyle name="標準 3 2 2" xfId="7" xr:uid="{AEA2E7DF-4349-4E68-8F90-510B0E0E93E5}"/>
+    <cellStyle name="標準 3 2 2 2" xfId="146" xr:uid="{7CA76925-3E3C-43C0-A9B3-9D51EB3585B1}"/>
     <cellStyle name="標準 3 2 3" xfId="71" xr:uid="{75B7CFC1-FD1C-41C7-854A-B8435044CDFB}"/>
+    <cellStyle name="標準 3 2 3 2" xfId="148" xr:uid="{2EBA890A-CA24-4EB1-AE01-A14273860D76}"/>
+    <cellStyle name="標準 3 2 4" xfId="142" xr:uid="{6DDCCC37-CB11-416C-8F09-600EFFF35AC6}"/>
     <cellStyle name="標準 3 3" xfId="6" xr:uid="{9264C80A-0DEB-4642-AF65-27DF8A00F608}"/>
+    <cellStyle name="標準 3 3 2" xfId="141" xr:uid="{FB4DA8DD-29EF-4BC6-AD0E-051E110743BD}"/>
     <cellStyle name="標準 3 4" xfId="5" xr:uid="{845EED7B-D2C0-4324-88C1-A9D8514F70B1}"/>
+    <cellStyle name="標準 3 4 2" xfId="140" xr:uid="{2A6A78CE-988C-4795-A227-358953E21DF2}"/>
     <cellStyle name="標準 3 5" xfId="70" xr:uid="{561AE949-D1A9-441C-A4E6-E1E145B46565}"/>
+    <cellStyle name="標準 3 5 2" xfId="147" xr:uid="{B8BBD1AC-272C-4AA0-8E05-A482CCBC13DB}"/>
+    <cellStyle name="標準 3 6" xfId="135" xr:uid="{9D01A255-BD14-453B-9D29-0D92EFB27F87}"/>
     <cellStyle name="標準 4" xfId="72" xr:uid="{44EF8A0B-C7AF-4BCD-94D9-D255C73D789C}"/>
     <cellStyle name="標準 4 2" xfId="73" xr:uid="{F12DF466-4B3A-4E61-9B31-DFC2C3898B09}"/>
     <cellStyle name="標準 4 3" xfId="74" xr:uid="{0C7FCE71-B762-4F92-B1DB-D7F59B207295}"/>
+    <cellStyle name="標準 4 4" xfId="133" xr:uid="{608EF4E3-38B4-4B62-A6BC-3E1C5A2EA85B}"/>
     <cellStyle name="標準 5" xfId="75" xr:uid="{9AE500D9-49CE-4536-A639-C22A21AA2913}"/>
     <cellStyle name="標準 5 2" xfId="76" xr:uid="{0BBADC25-2C83-4611-B671-0D74F7D7E6CA}"/>
     <cellStyle name="標準 5 2 2" xfId="77" xr:uid="{044F1F00-3C50-4385-9358-8DEACC4F7305}"/>
     <cellStyle name="標準 5 3" xfId="78" xr:uid="{8812371C-A048-4AE7-9275-546865102B7C}"/>
     <cellStyle name="標準 6" xfId="79" xr:uid="{80266ECC-B7D9-4BBD-91D0-ADB9329436DC}"/>
     <cellStyle name="標準 7" xfId="80" xr:uid="{9C5F4902-09F1-4378-9ED3-4DF9F916F93C}"/>
     <cellStyle name="標準 8" xfId="81" xr:uid="{1F372BC6-816A-4AEB-8A63-2D93E9336F67}"/>
     <cellStyle name="標準 8 2" xfId="82" xr:uid="{D77463F1-4AE2-442B-A61A-F3B790487CDB}"/>
     <cellStyle name="標準 9" xfId="83" xr:uid="{5A681394-D088-44EF-B4D5-AABD89B331FA}"/>
     <cellStyle name="標準 9 2" xfId="84" xr:uid="{1A69AB4A-1B74-4A03-8C94-E26A11993EBE}"/>
     <cellStyle name="標準_メニュー体系案_1別紙4-2 メニュー・アクセス権体系" xfId="85" xr:uid="{9B7A3C0B-B143-4A3B-B1D9-90EA12508820}"/>
     <cellStyle name="標準_次期申請書フォーマット案" xfId="86" xr:uid="{0FD0419A-E03D-4E41-B937-8432A1969672}"/>
     <cellStyle name="標準_新規取引先調査票（●●部）（YYYY年MM月DD日調査分）2.0" xfId="8" xr:uid="{89AB195B-2009-4657-9017-056FDE5200F3}"/>
     <cellStyle name="磨葬e義" xfId="87" xr:uid="{01F1AEA5-347B-44A2-A7DA-3C793BC29CB2}"/>
     <cellStyle name="未定義" xfId="88" xr:uid="{679AE6B4-1531-4D4A-9F16-F5E170A556F0}"/>
     <cellStyle name="未定義 2" xfId="89" xr:uid="{1E93E0F2-CFBC-45D3-8343-D0C9B578D0E2}"/>
     <cellStyle name="未定義 2 2" xfId="90" xr:uid="{67B09594-EAEB-4EE5-A804-46623F59A13E}"/>
+    <cellStyle name="良い" xfId="97" builtinId="26" customBuiltin="1"/>
     <cellStyle name="良い 2" xfId="91" xr:uid="{53F5FE76-9BC9-4213-A57B-78E4FE6AC045}"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor rgb="FFFF0066"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.34998626667073579"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...5 lines deleted...]
-      </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AP$53" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
@@ -4352,179 +4973,59 @@
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 21</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>53340</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>1874520</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-[...114 lines deleted...]
-      <xdr:colOff>1874520</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>426720</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>205740</xdr:rowOff>
-[...4 lines deleted...]
-      <xdr:row>7</xdr:row>
       <xdr:rowOff>182880</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="吹き出し: 四角形 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D0677D7-9EF3-B9C7-D56C-BE40122D870E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9875520" y="1821180"/>
           <a:ext cx="2857500" cy="358140"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -19280"/>
             <a:gd name="adj2" fmla="val -91466"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
@@ -4546,139 +5047,143 @@
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>担当者名入力の場合はプルダウンで様に変更。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>548640</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>45720</xdr:rowOff>
+      <xdr:colOff>220980</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>83820</xdr:colOff>
+      <xdr:colOff>365760</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>175260</xdr:rowOff>
+      <xdr:rowOff>167640</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="吹き出し: 四角形 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A2D2BD-9872-4F05-B130-9AE53F735AE3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="548640" y="2499360"/>
-          <a:ext cx="2697480" cy="358140"/>
+          <a:off x="220980" y="2095500"/>
+          <a:ext cx="3307080" cy="601980"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -20080"/>
-            <a:gd name="adj2" fmla="val -163806"/>
+            <a:gd name="adj1" fmla="val -22384"/>
+            <a:gd name="adj2" fmla="val -120768"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>ここに○がある場合は、メンテ台帳「組織マスタ</a:t>
+          </a:r>
+          <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>6-7</a:t>
+            <a:t>_</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>行目をメンテ台帳にコピペ</a:t>
+            <a:t>本番」シートの</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>(</a:t>
+            <a:t>U</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>行ごとで</a:t>
+            <a:t>列を更新</a:t>
           </a:r>
-          <a:r>
-[...5 lines deleted...]
-          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
+            <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -4933,267 +5438,267 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/markets/paid-info-equities/reference/tvdivq0000002n2l-att/tvdivq000000u5tk.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/corporate/governance/security/personal-information/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxx@xx.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxx@xx.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:BU66"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="177" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="AO9" sqref="AO9"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A46" zoomScale="120" zoomScaleNormal="177" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="AE67" sqref="AE67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="14.1" customHeight="1"/>
   <cols>
     <col min="1" max="6" width="2.44140625" style="1"/>
     <col min="7" max="10" width="2.44140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="2.44140625" style="1"/>
     <col min="13" max="13" width="2.44140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="2.44140625" style="1"/>
     <col min="15" max="17" width="2.44140625" style="1" customWidth="1"/>
     <col min="18" max="19" width="2.44140625" style="1"/>
     <col min="20" max="24" width="2.44140625" style="1" customWidth="1"/>
     <col min="25" max="31" width="2.44140625" style="1"/>
     <col min="32" max="32" width="2.44140625" style="1" customWidth="1"/>
     <col min="33" max="41" width="2.44140625" style="1"/>
     <col min="42" max="42" width="2.44140625" style="21" customWidth="1"/>
     <col min="43" max="48" width="2.44140625" style="1"/>
     <col min="49" max="51" width="2.44140625" style="5" customWidth="1"/>
     <col min="52" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="14.1" customHeight="1">
-      <c r="A1" s="152" t="s">
+      <c r="A1" s="121" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="152"/>
-[...35 lines deleted...]
-      <c r="AL1" s="152"/>
+      <c r="B1" s="121"/>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+      <c r="G1" s="121"/>
+      <c r="H1" s="121"/>
+      <c r="I1" s="121"/>
+      <c r="J1" s="121"/>
+      <c r="K1" s="121"/>
+      <c r="L1" s="121"/>
+      <c r="M1" s="121"/>
+      <c r="N1" s="121"/>
+      <c r="O1" s="121"/>
+      <c r="P1" s="121"/>
+      <c r="Q1" s="121"/>
+      <c r="R1" s="121"/>
+      <c r="S1" s="121"/>
+      <c r="T1" s="121"/>
+      <c r="U1" s="121"/>
+      <c r="V1" s="121"/>
+      <c r="W1" s="121"/>
+      <c r="X1" s="121"/>
+      <c r="Y1" s="121"/>
+      <c r="Z1" s="121"/>
+      <c r="AA1" s="121"/>
+      <c r="AB1" s="121"/>
+      <c r="AC1" s="121"/>
+      <c r="AD1" s="121"/>
+      <c r="AE1" s="121"/>
+      <c r="AF1" s="121"/>
+      <c r="AG1" s="121"/>
+      <c r="AH1" s="121"/>
+      <c r="AI1" s="121"/>
+      <c r="AJ1" s="121"/>
+      <c r="AK1" s="121"/>
+      <c r="AL1" s="121"/>
       <c r="AM1" s="17"/>
       <c r="AN1" s="17"/>
       <c r="AO1" s="17"/>
       <c r="AP1" s="19"/>
       <c r="AQ1" s="17"/>
       <c r="AR1" s="17"/>
       <c r="AS1" s="17"/>
     </row>
     <row r="2" spans="1:51" ht="14.1" customHeight="1">
-      <c r="A2" s="152"/>
-[...36 lines deleted...]
-      <c r="AL2" s="152"/>
+      <c r="A2" s="121"/>
+      <c r="B2" s="121"/>
+      <c r="C2" s="121"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="121"/>
+      <c r="F2" s="121"/>
+      <c r="G2" s="121"/>
+      <c r="H2" s="121"/>
+      <c r="I2" s="121"/>
+      <c r="J2" s="121"/>
+      <c r="K2" s="121"/>
+      <c r="L2" s="121"/>
+      <c r="M2" s="121"/>
+      <c r="N2" s="121"/>
+      <c r="O2" s="121"/>
+      <c r="P2" s="121"/>
+      <c r="Q2" s="121"/>
+      <c r="R2" s="121"/>
+      <c r="S2" s="121"/>
+      <c r="T2" s="121"/>
+      <c r="U2" s="121"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
+      <c r="Z2" s="121"/>
+      <c r="AA2" s="121"/>
+      <c r="AB2" s="121"/>
+      <c r="AC2" s="121"/>
+      <c r="AD2" s="121"/>
+      <c r="AE2" s="121"/>
+      <c r="AF2" s="121"/>
+      <c r="AG2" s="121"/>
+      <c r="AH2" s="121"/>
+      <c r="AI2" s="121"/>
+      <c r="AJ2" s="121"/>
+      <c r="AK2" s="121"/>
+      <c r="AL2" s="121"/>
       <c r="AM2" s="17"/>
       <c r="AN2" s="17"/>
       <c r="AO2" s="17"/>
       <c r="AP2" s="19"/>
       <c r="AQ2" s="17"/>
       <c r="AR2" s="17"/>
       <c r="AS2" s="17"/>
     </row>
     <row r="3" spans="1:51" ht="14.1" customHeight="1">
-      <c r="A3" s="152"/>
-[...36 lines deleted...]
-      <c r="AL3" s="152"/>
+      <c r="A3" s="121"/>
+      <c r="B3" s="121"/>
+      <c r="C3" s="121"/>
+      <c r="D3" s="121"/>
+      <c r="E3" s="121"/>
+      <c r="F3" s="121"/>
+      <c r="G3" s="121"/>
+      <c r="H3" s="121"/>
+      <c r="I3" s="121"/>
+      <c r="J3" s="121"/>
+      <c r="K3" s="121"/>
+      <c r="L3" s="121"/>
+      <c r="M3" s="121"/>
+      <c r="N3" s="121"/>
+      <c r="O3" s="121"/>
+      <c r="P3" s="121"/>
+      <c r="Q3" s="121"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="121"/>
+      <c r="T3" s="121"/>
+      <c r="U3" s="121"/>
+      <c r="V3" s="121"/>
+      <c r="W3" s="121"/>
+      <c r="X3" s="121"/>
+      <c r="Y3" s="121"/>
+      <c r="Z3" s="121"/>
+      <c r="AA3" s="121"/>
+      <c r="AB3" s="121"/>
+      <c r="AC3" s="121"/>
+      <c r="AD3" s="121"/>
+      <c r="AE3" s="121"/>
+      <c r="AF3" s="121"/>
+      <c r="AG3" s="121"/>
+      <c r="AH3" s="121"/>
+      <c r="AI3" s="121"/>
+      <c r="AJ3" s="121"/>
+      <c r="AK3" s="121"/>
+      <c r="AL3" s="121"/>
       <c r="AM3" s="17"/>
       <c r="AN3" s="17"/>
       <c r="AO3" s="17"/>
       <c r="AP3" s="19"/>
       <c r="AQ3" s="17"/>
       <c r="AR3" s="17"/>
       <c r="AS3" s="17"/>
     </row>
     <row r="4" spans="1:51" ht="5.0999999999999996" customHeight="1">
-      <c r="A4" s="152"/>
-[...36 lines deleted...]
-      <c r="AL4" s="152"/>
+      <c r="A4" s="121"/>
+      <c r="B4" s="121"/>
+      <c r="C4" s="121"/>
+      <c r="D4" s="121"/>
+      <c r="E4" s="121"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="121"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="121"/>
+      <c r="J4" s="121"/>
+      <c r="K4" s="121"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="121"/>
+      <c r="N4" s="121"/>
+      <c r="O4" s="121"/>
+      <c r="P4" s="121"/>
+      <c r="Q4" s="121"/>
+      <c r="R4" s="121"/>
+      <c r="S4" s="121"/>
+      <c r="T4" s="121"/>
+      <c r="U4" s="121"/>
+      <c r="V4" s="121"/>
+      <c r="W4" s="121"/>
+      <c r="X4" s="121"/>
+      <c r="Y4" s="121"/>
+      <c r="Z4" s="121"/>
+      <c r="AA4" s="121"/>
+      <c r="AB4" s="121"/>
+      <c r="AC4" s="121"/>
+      <c r="AD4" s="121"/>
+      <c r="AE4" s="121"/>
+      <c r="AF4" s="121"/>
+      <c r="AG4" s="121"/>
+      <c r="AH4" s="121"/>
+      <c r="AI4" s="121"/>
+      <c r="AJ4" s="121"/>
+      <c r="AK4" s="121"/>
+      <c r="AL4" s="121"/>
       <c r="AM4" s="17"/>
       <c r="AN4" s="17"/>
       <c r="AO4" s="17"/>
       <c r="AP4" s="19"/>
       <c r="AQ4" s="17"/>
       <c r="AR4" s="17"/>
       <c r="AS4" s="17"/>
     </row>
     <row r="5" spans="1:51" ht="6.9" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
@@ -5204,164 +5709,164 @@
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
       <c r="AP5" s="20"/>
       <c r="AQ5" s="2"/>
       <c r="AR5" s="2"/>
       <c r="AS5" s="2"/>
     </row>
     <row r="6" spans="1:51" ht="14.1" customHeight="1">
-      <c r="W6" s="154" t="s">
+      <c r="W6" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="X6" s="154"/>
-      <c r="Y6" s="154"/>
+      <c r="X6" s="122"/>
+      <c r="Y6" s="122"/>
       <c r="Z6" s="13"/>
-      <c r="AA6" s="125"/>
-[...6 lines deleted...]
-      <c r="AH6" s="125"/>
+      <c r="AA6" s="140"/>
+      <c r="AB6" s="140"/>
+      <c r="AC6" s="140"/>
+      <c r="AD6" s="140"/>
+      <c r="AE6" s="140"/>
+      <c r="AF6" s="140"/>
+      <c r="AG6" s="140"/>
+      <c r="AH6" s="140"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AW6" s="1"/>
       <c r="AX6" s="1"/>
       <c r="AY6" s="1"/>
     </row>
     <row r="7" spans="1:51" ht="6.9" customHeight="1"/>
     <row r="8" spans="1:51" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="138" t="s">
+      <c r="A8" s="116" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="138"/>
-[...34 lines deleted...]
-      <c r="AK8" s="138"/>
+      <c r="B8" s="116"/>
+      <c r="C8" s="116"/>
+      <c r="D8" s="116"/>
+      <c r="E8" s="116"/>
+      <c r="F8" s="116"/>
+      <c r="G8" s="116"/>
+      <c r="H8" s="116"/>
+      <c r="I8" s="116"/>
+      <c r="J8" s="116"/>
+      <c r="K8" s="116"/>
+      <c r="L8" s="116"/>
+      <c r="M8" s="116"/>
+      <c r="N8" s="116"/>
+      <c r="O8" s="116"/>
+      <c r="P8" s="116"/>
+      <c r="Q8" s="116"/>
+      <c r="R8" s="116"/>
+      <c r="S8" s="116"/>
+      <c r="T8" s="116"/>
+      <c r="U8" s="116"/>
+      <c r="V8" s="116"/>
+      <c r="W8" s="116"/>
+      <c r="X8" s="116"/>
+      <c r="Y8" s="116"/>
+      <c r="Z8" s="116"/>
+      <c r="AA8" s="116"/>
+      <c r="AB8" s="116"/>
+      <c r="AC8" s="116"/>
+      <c r="AD8" s="116"/>
+      <c r="AE8" s="116"/>
+      <c r="AF8" s="116"/>
+      <c r="AG8" s="116"/>
+      <c r="AH8" s="116"/>
+      <c r="AI8" s="116"/>
+      <c r="AJ8" s="116"/>
+      <c r="AK8" s="116"/>
       <c r="AL8" s="18"/>
       <c r="AM8" s="18"/>
       <c r="AN8" s="18"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="22"/>
       <c r="AQ8" s="18"/>
       <c r="AR8" s="18"/>
       <c r="AS8" s="18"/>
     </row>
     <row r="9" spans="1:51" ht="20.100000000000001" customHeight="1">
       <c r="A9" s="10"/>
-      <c r="B9" s="156" t="s">
+      <c r="B9" s="123" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="156"/>
-[...33 lines deleted...]
-      <c r="AK9" s="156"/>
+      <c r="C9" s="123"/>
+      <c r="D9" s="123"/>
+      <c r="E9" s="123"/>
+      <c r="F9" s="123"/>
+      <c r="G9" s="123"/>
+      <c r="H9" s="123"/>
+      <c r="I9" s="123"/>
+      <c r="J9" s="123"/>
+      <c r="K9" s="123"/>
+      <c r="L9" s="123"/>
+      <c r="M9" s="123"/>
+      <c r="N9" s="123"/>
+      <c r="O9" s="123"/>
+      <c r="P9" s="123"/>
+      <c r="Q9" s="123"/>
+      <c r="R9" s="123"/>
+      <c r="S9" s="123"/>
+      <c r="T9" s="123"/>
+      <c r="U9" s="123"/>
+      <c r="V9" s="123"/>
+      <c r="W9" s="123"/>
+      <c r="X9" s="123"/>
+      <c r="Y9" s="123"/>
+      <c r="Z9" s="123"/>
+      <c r="AA9" s="123"/>
+      <c r="AB9" s="123"/>
+      <c r="AC9" s="123"/>
+      <c r="AD9" s="123"/>
+      <c r="AE9" s="123"/>
+      <c r="AF9" s="123"/>
+      <c r="AG9" s="123"/>
+      <c r="AH9" s="123"/>
+      <c r="AI9" s="123"/>
+      <c r="AJ9" s="123"/>
+      <c r="AK9" s="123"/>
       <c r="AL9" s="11"/>
       <c r="AM9" s="11"/>
       <c r="AN9" s="11"/>
       <c r="AO9" s="11"/>
       <c r="AP9" s="23"/>
       <c r="AQ9" s="11"/>
       <c r="AR9" s="10"/>
       <c r="AS9" s="10"/>
     </row>
     <row r="10" spans="1:51" ht="6.9" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
@@ -5375,80 +5880,80 @@
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
       <c r="AB10" s="3"/>
       <c r="AC10" s="3"/>
       <c r="AD10" s="3"/>
       <c r="AE10" s="3"/>
       <c r="AF10" s="3"/>
       <c r="AG10" s="3"/>
       <c r="AH10" s="3"/>
       <c r="AI10" s="3"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
     </row>
     <row r="11" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C11" s="153" t="s">
+      <c r="C11" s="114" t="s">
         <v>8</v>
       </c>
-      <c r="D11" s="153"/>
-[...3 lines deleted...]
-      <c r="H11" s="153"/>
+      <c r="D11" s="114"/>
+      <c r="E11" s="114"/>
+      <c r="F11" s="114"/>
+      <c r="G11" s="114"/>
+      <c r="H11" s="114"/>
       <c r="I11" s="2"/>
-      <c r="J11" s="155"/>
-[...19 lines deleted...]
-      <c r="AD11" s="155"/>
+      <c r="J11" s="115"/>
+      <c r="K11" s="115"/>
+      <c r="L11" s="115"/>
+      <c r="M11" s="115"/>
+      <c r="N11" s="115"/>
+      <c r="O11" s="115"/>
+      <c r="P11" s="115"/>
+      <c r="Q11" s="115"/>
+      <c r="R11" s="115"/>
+      <c r="S11" s="115"/>
+      <c r="T11" s="115"/>
+      <c r="U11" s="115"/>
+      <c r="V11" s="115"/>
+      <c r="W11" s="115"/>
+      <c r="X11" s="115"/>
+      <c r="Y11" s="115"/>
+      <c r="Z11" s="115"/>
+      <c r="AA11" s="115"/>
+      <c r="AB11" s="115"/>
+      <c r="AC11" s="115"/>
+      <c r="AD11" s="115"/>
       <c r="AE11" s="3"/>
       <c r="AF11" s="3"/>
       <c r="AG11" s="3"/>
       <c r="AH11" s="3"/>
       <c r="AI11" s="3"/>
       <c r="AJ11" s="3"/>
       <c r="AK11" s="3"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AW11" s="1"/>
       <c r="AX11" s="1"/>
       <c r="AY11" s="1"/>
     </row>
     <row r="12" spans="1:51" ht="6.9" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
@@ -5466,205 +5971,205 @@
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
       <c r="AB12" s="3"/>
       <c r="AC12" s="3"/>
       <c r="AD12" s="3"/>
       <c r="AE12" s="3"/>
       <c r="AF12" s="3"/>
       <c r="AG12" s="3"/>
       <c r="AH12" s="3"/>
       <c r="AI12" s="3"/>
       <c r="AJ12" s="3"/>
       <c r="AK12" s="3"/>
       <c r="AL12" s="3"/>
       <c r="AM12" s="3"/>
       <c r="AN12" s="3"/>
       <c r="AO12" s="3"/>
       <c r="AP12" s="24"/>
       <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
     </row>
     <row r="13" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C13" s="153" t="s">
+      <c r="C13" s="114" t="s">
         <v>6</v>
       </c>
-      <c r="D13" s="153"/>
-[...3 lines deleted...]
-      <c r="H13" s="153"/>
+      <c r="D13" s="114"/>
+      <c r="E13" s="114"/>
+      <c r="F13" s="114"/>
+      <c r="G13" s="114"/>
+      <c r="H13" s="114"/>
       <c r="I13" s="2"/>
-      <c r="J13" s="155"/>
-[...19 lines deleted...]
-      <c r="AD13" s="155"/>
+      <c r="J13" s="115"/>
+      <c r="K13" s="115"/>
+      <c r="L13" s="115"/>
+      <c r="M13" s="115"/>
+      <c r="N13" s="115"/>
+      <c r="O13" s="115"/>
+      <c r="P13" s="115"/>
+      <c r="Q13" s="115"/>
+      <c r="R13" s="115"/>
+      <c r="S13" s="115"/>
+      <c r="T13" s="115"/>
+      <c r="U13" s="115"/>
+      <c r="V13" s="115"/>
+      <c r="W13" s="115"/>
+      <c r="X13" s="115"/>
+      <c r="Y13" s="115"/>
+      <c r="Z13" s="115"/>
+      <c r="AA13" s="115"/>
+      <c r="AB13" s="115"/>
+      <c r="AC13" s="115"/>
+      <c r="AD13" s="115"/>
       <c r="AE13" s="3"/>
       <c r="AF13" s="3"/>
       <c r="AG13" s="3"/>
       <c r="AH13" s="3"/>
       <c r="AI13" s="3"/>
       <c r="AJ13" s="3"/>
       <c r="AK13" s="3"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AW13" s="1"/>
       <c r="AX13" s="1"/>
       <c r="AY13" s="1"/>
     </row>
     <row r="14" spans="1:51" ht="6.9" customHeight="1"/>
     <row r="15" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C15" s="157" t="s">
+      <c r="C15" s="124" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="157"/>
-[...32 lines deleted...]
-      <c r="AK15" s="157"/>
+      <c r="D15" s="124"/>
+      <c r="E15" s="124"/>
+      <c r="F15" s="124"/>
+      <c r="G15" s="124"/>
+      <c r="H15" s="124"/>
+      <c r="I15" s="124"/>
+      <c r="J15" s="124"/>
+      <c r="K15" s="124"/>
+      <c r="L15" s="124"/>
+      <c r="M15" s="124"/>
+      <c r="N15" s="124"/>
+      <c r="O15" s="124"/>
+      <c r="P15" s="124"/>
+      <c r="Q15" s="124"/>
+      <c r="R15" s="124"/>
+      <c r="S15" s="124"/>
+      <c r="T15" s="124"/>
+      <c r="U15" s="124"/>
+      <c r="V15" s="124"/>
+      <c r="W15" s="124"/>
+      <c r="X15" s="124"/>
+      <c r="Y15" s="124"/>
+      <c r="Z15" s="124"/>
+      <c r="AA15" s="124"/>
+      <c r="AB15" s="124"/>
+      <c r="AC15" s="124"/>
+      <c r="AD15" s="124"/>
+      <c r="AE15" s="124"/>
+      <c r="AF15" s="124"/>
+      <c r="AG15" s="124"/>
+      <c r="AH15" s="124"/>
+      <c r="AI15" s="124"/>
+      <c r="AJ15" s="124"/>
+      <c r="AK15" s="124"/>
       <c r="AL15" s="15"/>
       <c r="AM15" s="15"/>
       <c r="AN15" s="15"/>
       <c r="AO15" s="15"/>
       <c r="AP15" s="25"/>
       <c r="AQ15" s="15"/>
     </row>
     <row r="16" spans="1:51" ht="5.0999999999999996" customHeight="1">
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="14"/>
       <c r="O16" s="14"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="14"/>
       <c r="R16" s="14"/>
       <c r="S16" s="14"/>
       <c r="T16" s="14"/>
       <c r="U16" s="14"/>
       <c r="V16" s="14"/>
       <c r="W16" s="14"/>
       <c r="X16" s="14"/>
       <c r="Y16" s="14"/>
       <c r="Z16" s="14"/>
       <c r="AA16" s="14"/>
       <c r="AB16" s="14"/>
       <c r="AC16" s="14"/>
       <c r="AD16" s="14"/>
       <c r="AE16" s="14"/>
       <c r="AF16" s="14"/>
       <c r="AG16" s="14"/>
       <c r="AH16" s="14"/>
       <c r="AI16" s="14"/>
       <c r="AJ16" s="14"/>
       <c r="AK16" s="14"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AW16" s="1"/>
       <c r="AX16" s="1"/>
       <c r="AY16" s="1"/>
     </row>
     <row r="17" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C17" s="153" t="s">
+      <c r="C17" s="114" t="s">
         <v>12</v>
       </c>
-      <c r="D17" s="153"/>
-[...3 lines deleted...]
-      <c r="H17" s="153"/>
+      <c r="D17" s="114"/>
+      <c r="E17" s="114"/>
+      <c r="F17" s="114"/>
+      <c r="G17" s="114"/>
+      <c r="H17" s="114"/>
       <c r="I17" s="2"/>
-      <c r="J17" s="155"/>
-[...19 lines deleted...]
-      <c r="AD17" s="155"/>
+      <c r="J17" s="115"/>
+      <c r="K17" s="115"/>
+      <c r="L17" s="115"/>
+      <c r="M17" s="115"/>
+      <c r="N17" s="115"/>
+      <c r="O17" s="115"/>
+      <c r="P17" s="115"/>
+      <c r="Q17" s="115"/>
+      <c r="R17" s="115"/>
+      <c r="S17" s="115"/>
+      <c r="T17" s="115"/>
+      <c r="U17" s="115"/>
+      <c r="V17" s="115"/>
+      <c r="W17" s="115"/>
+      <c r="X17" s="115"/>
+      <c r="Y17" s="115"/>
+      <c r="Z17" s="115"/>
+      <c r="AA17" s="115"/>
+      <c r="AB17" s="115"/>
+      <c r="AC17" s="115"/>
+      <c r="AD17" s="115"/>
       <c r="AE17" s="3"/>
       <c r="AF17" s="3"/>
       <c r="AG17" s="3"/>
       <c r="AH17" s="3"/>
       <c r="AI17" s="3"/>
       <c r="AJ17" s="3"/>
       <c r="AK17" s="3"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AW17" s="1"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="1"/>
     </row>
     <row r="18" spans="1:51" ht="4.5" customHeight="1">
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
       <c r="N18" s="14"/>
       <c r="O18" s="14"/>
       <c r="P18" s="14"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="14"/>
       <c r="S18" s="14"/>
       <c r="T18" s="14"/>
@@ -5705,238 +6210,238 @@
       <c r="T19" s="14"/>
       <c r="U19" s="14"/>
       <c r="V19" s="14"/>
       <c r="W19" s="14"/>
       <c r="X19" s="14"/>
       <c r="Y19" s="14"/>
       <c r="Z19" s="14"/>
       <c r="AA19" s="14"/>
       <c r="AB19" s="14"/>
       <c r="AC19" s="14"/>
       <c r="AD19" s="14"/>
       <c r="AE19" s="14"/>
       <c r="AF19" s="14"/>
       <c r="AG19" s="14"/>
       <c r="AH19" s="14"/>
       <c r="AI19" s="14"/>
       <c r="AJ19" s="14"/>
       <c r="AK19" s="14"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AW19" s="1"/>
       <c r="AX19" s="1"/>
       <c r="AY19" s="1"/>
     </row>
     <row r="20" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C20" s="153" t="s">
+      <c r="C20" s="114" t="s">
         <v>11</v>
       </c>
-      <c r="D20" s="153"/>
-[...3 lines deleted...]
-      <c r="H20" s="153"/>
+      <c r="D20" s="114"/>
+      <c r="E20" s="114"/>
+      <c r="F20" s="114"/>
+      <c r="G20" s="114"/>
+      <c r="H20" s="114"/>
       <c r="I20" s="2"/>
-      <c r="J20" s="155"/>
-[...19 lines deleted...]
-      <c r="AD20" s="155"/>
+      <c r="J20" s="115"/>
+      <c r="K20" s="115"/>
+      <c r="L20" s="115"/>
+      <c r="M20" s="115"/>
+      <c r="N20" s="115"/>
+      <c r="O20" s="115"/>
+      <c r="P20" s="115"/>
+      <c r="Q20" s="115"/>
+      <c r="R20" s="115"/>
+      <c r="S20" s="115"/>
+      <c r="T20" s="115"/>
+      <c r="U20" s="115"/>
+      <c r="V20" s="115"/>
+      <c r="W20" s="115"/>
+      <c r="X20" s="115"/>
+      <c r="Y20" s="115"/>
+      <c r="Z20" s="115"/>
+      <c r="AA20" s="115"/>
+      <c r="AB20" s="115"/>
+      <c r="AC20" s="115"/>
+      <c r="AD20" s="115"/>
       <c r="AE20" s="3"/>
       <c r="AF20" s="3"/>
       <c r="AG20" s="3"/>
       <c r="AH20" s="3"/>
       <c r="AI20" s="3"/>
       <c r="AJ20" s="3"/>
       <c r="AK20" s="3"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AW20" s="1"/>
       <c r="AX20" s="1"/>
       <c r="AY20" s="1"/>
     </row>
     <row r="21" spans="1:51" ht="5.0999999999999996" customHeight="1">
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="14"/>
       <c r="O21" s="14"/>
       <c r="P21" s="14"/>
       <c r="Q21" s="14"/>
       <c r="R21" s="14"/>
       <c r="S21" s="14"/>
       <c r="T21" s="14"/>
       <c r="U21" s="14"/>
       <c r="V21" s="14"/>
       <c r="W21" s="14"/>
       <c r="X21" s="14"/>
       <c r="Y21" s="14"/>
       <c r="Z21" s="14"/>
       <c r="AA21" s="14"/>
       <c r="AB21" s="14"/>
       <c r="AC21" s="14"/>
       <c r="AD21" s="14"/>
       <c r="AE21" s="14"/>
       <c r="AF21" s="14"/>
       <c r="AG21" s="14"/>
       <c r="AH21" s="14"/>
       <c r="AI21" s="14"/>
       <c r="AJ21" s="14"/>
       <c r="AK21" s="14"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AW21" s="1"/>
       <c r="AX21" s="1"/>
       <c r="AY21" s="1"/>
     </row>
     <row r="22" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C22" s="153" t="s">
+      <c r="C22" s="114" t="s">
         <v>0</v>
       </c>
-      <c r="D22" s="153"/>
-[...3 lines deleted...]
-      <c r="H22" s="153"/>
+      <c r="D22" s="114"/>
+      <c r="E22" s="114"/>
+      <c r="F22" s="114"/>
+      <c r="G22" s="114"/>
+      <c r="H22" s="114"/>
       <c r="I22" s="2"/>
-      <c r="J22" s="155"/>
-[...19 lines deleted...]
-      <c r="AD22" s="155"/>
+      <c r="J22" s="115"/>
+      <c r="K22" s="115"/>
+      <c r="L22" s="115"/>
+      <c r="M22" s="115"/>
+      <c r="N22" s="115"/>
+      <c r="O22" s="115"/>
+      <c r="P22" s="115"/>
+      <c r="Q22" s="115"/>
+      <c r="R22" s="115"/>
+      <c r="S22" s="115"/>
+      <c r="T22" s="115"/>
+      <c r="U22" s="115"/>
+      <c r="V22" s="115"/>
+      <c r="W22" s="115"/>
+      <c r="X22" s="115"/>
+      <c r="Y22" s="115"/>
+      <c r="Z22" s="115"/>
+      <c r="AA22" s="115"/>
+      <c r="AB22" s="115"/>
+      <c r="AC22" s="115"/>
+      <c r="AD22" s="115"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
       <c r="AH22" s="3"/>
       <c r="AI22" s="3"/>
       <c r="AJ22" s="3"/>
       <c r="AK22" s="3"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AW22" s="1"/>
       <c r="AX22" s="1"/>
       <c r="AY22" s="1"/>
     </row>
     <row r="23" spans="1:51" ht="5.0999999999999996" customHeight="1">
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
       <c r="N23" s="14"/>
       <c r="O23" s="14"/>
       <c r="P23" s="14"/>
       <c r="Q23" s="14"/>
       <c r="R23" s="14"/>
       <c r="S23" s="14"/>
       <c r="T23" s="14"/>
       <c r="U23" s="14"/>
       <c r="V23" s="14"/>
       <c r="W23" s="14"/>
       <c r="X23" s="14"/>
       <c r="Y23" s="14"/>
       <c r="Z23" s="14"/>
       <c r="AA23" s="14"/>
       <c r="AB23" s="14"/>
       <c r="AC23" s="14"/>
       <c r="AD23" s="14"/>
       <c r="AE23" s="14"/>
       <c r="AF23" s="14"/>
       <c r="AG23" s="14"/>
       <c r="AH23" s="14"/>
       <c r="AI23" s="14"/>
       <c r="AJ23" s="14"/>
       <c r="AK23" s="14"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AW23" s="1"/>
       <c r="AX23" s="1"/>
       <c r="AY23" s="1"/>
     </row>
     <row r="24" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C24" s="153" t="s">
+      <c r="C24" s="114" t="s">
         <v>7</v>
       </c>
-      <c r="D24" s="153"/>
-[...3 lines deleted...]
-      <c r="H24" s="153"/>
+      <c r="D24" s="114"/>
+      <c r="E24" s="114"/>
+      <c r="F24" s="114"/>
+      <c r="G24" s="114"/>
+      <c r="H24" s="114"/>
       <c r="I24" s="2"/>
-      <c r="J24" s="155"/>
-[...19 lines deleted...]
-      <c r="AD24" s="155"/>
+      <c r="J24" s="115"/>
+      <c r="K24" s="115"/>
+      <c r="L24" s="115"/>
+      <c r="M24" s="115"/>
+      <c r="N24" s="115"/>
+      <c r="O24" s="115"/>
+      <c r="P24" s="115"/>
+      <c r="Q24" s="115"/>
+      <c r="R24" s="115"/>
+      <c r="S24" s="115"/>
+      <c r="T24" s="115"/>
+      <c r="U24" s="115"/>
+      <c r="V24" s="115"/>
+      <c r="W24" s="115"/>
+      <c r="X24" s="115"/>
+      <c r="Y24" s="115"/>
+      <c r="Z24" s="115"/>
+      <c r="AA24" s="115"/>
+      <c r="AB24" s="115"/>
+      <c r="AC24" s="115"/>
+      <c r="AD24" s="115"/>
       <c r="AE24" s="3"/>
       <c r="AF24" s="3"/>
       <c r="AG24" s="3"/>
       <c r="AH24" s="3"/>
       <c r="AI24" s="3"/>
       <c r="AJ24" s="3"/>
       <c r="AK24" s="3"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AW24" s="1"/>
       <c r="AX24" s="1"/>
       <c r="AY24" s="1"/>
     </row>
     <row r="25" spans="1:51" ht="5.0999999999999996" customHeight="1">
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
       <c r="N25" s="14"/>
       <c r="O25" s="14"/>
       <c r="P25" s="14"/>
       <c r="Q25" s="14"/>
       <c r="R25" s="14"/>
       <c r="S25" s="14"/>
       <c r="T25" s="14"/>
@@ -5977,79 +6482,79 @@
       <c r="T26" s="14"/>
       <c r="U26" s="14"/>
       <c r="V26" s="14"/>
       <c r="W26" s="14"/>
       <c r="X26" s="14"/>
       <c r="Y26" s="14"/>
       <c r="Z26" s="14"/>
       <c r="AA26" s="14"/>
       <c r="AB26" s="14"/>
       <c r="AC26" s="14"/>
       <c r="AD26" s="14"/>
       <c r="AE26" s="14"/>
       <c r="AF26" s="14"/>
       <c r="AG26" s="14"/>
       <c r="AH26" s="14"/>
       <c r="AI26" s="14"/>
       <c r="AJ26" s="14"/>
       <c r="AK26" s="14"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AW26" s="1"/>
       <c r="AX26" s="1"/>
       <c r="AY26" s="1"/>
     </row>
     <row r="27" spans="1:51" ht="19.2" customHeight="1">
-      <c r="C27" s="145" t="s">
+      <c r="C27" s="127" t="s">
         <v>41</v>
       </c>
-      <c r="D27" s="145"/>
-[...24 lines deleted...]
-      <c r="AD27" s="144"/>
+      <c r="D27" s="127"/>
+      <c r="E27" s="127"/>
+      <c r="F27" s="127"/>
+      <c r="G27" s="127"/>
+      <c r="H27" s="127"/>
+      <c r="J27" s="126"/>
+      <c r="K27" s="126"/>
+      <c r="L27" s="126"/>
+      <c r="M27" s="126"/>
+      <c r="N27" s="126"/>
+      <c r="O27" s="126"/>
+      <c r="P27" s="126"/>
+      <c r="Q27" s="126"/>
+      <c r="R27" s="126"/>
+      <c r="S27" s="126"/>
+      <c r="T27" s="126"/>
+      <c r="U27" s="126"/>
+      <c r="V27" s="126"/>
+      <c r="W27" s="126"/>
+      <c r="X27" s="126"/>
+      <c r="Y27" s="126"/>
+      <c r="Z27" s="126"/>
+      <c r="AA27" s="126"/>
+      <c r="AB27" s="126"/>
+      <c r="AC27" s="126"/>
+      <c r="AD27" s="126"/>
       <c r="AE27" s="14"/>
       <c r="AF27" s="14"/>
       <c r="AG27" s="14"/>
       <c r="AH27" s="14"/>
       <c r="AI27" s="14"/>
       <c r="AJ27" s="14"/>
       <c r="AK27" s="14"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AW27" s="1"/>
       <c r="AX27" s="1"/>
       <c r="AY27" s="1"/>
     </row>
     <row r="28" spans="1:51" ht="13.8" customHeight="1">
       <c r="J28" s="29" t="s">
         <v>23</v>
       </c>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="14"/>
       <c r="O28" s="14"/>
       <c r="P28" s="14"/>
       <c r="Q28" s="14"/>
       <c r="R28" s="14"/>
@@ -6092,194 +6597,194 @@
       <c r="T29" s="14"/>
       <c r="U29" s="14"/>
       <c r="V29" s="14"/>
       <c r="W29" s="14"/>
       <c r="X29" s="14"/>
       <c r="Y29" s="14"/>
       <c r="Z29" s="14"/>
       <c r="AA29" s="14"/>
       <c r="AB29" s="14"/>
       <c r="AC29" s="14"/>
       <c r="AD29" s="14"/>
       <c r="AE29" s="14"/>
       <c r="AF29" s="14"/>
       <c r="AG29" s="14"/>
       <c r="AH29" s="14"/>
       <c r="AI29" s="14"/>
       <c r="AJ29" s="14"/>
       <c r="AK29" s="14"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AW29" s="1"/>
       <c r="AX29" s="1"/>
       <c r="AY29" s="1"/>
     </row>
     <row r="30" spans="1:51" ht="14.1" customHeight="1">
-      <c r="A30" s="138" t="s">
+      <c r="A30" s="116" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="138"/>
-[...34 lines deleted...]
-      <c r="AK30" s="138"/>
+      <c r="B30" s="116"/>
+      <c r="C30" s="116"/>
+      <c r="D30" s="116"/>
+      <c r="E30" s="116"/>
+      <c r="F30" s="116"/>
+      <c r="G30" s="116"/>
+      <c r="H30" s="116"/>
+      <c r="I30" s="116"/>
+      <c r="J30" s="116"/>
+      <c r="K30" s="116"/>
+      <c r="L30" s="116"/>
+      <c r="M30" s="116"/>
+      <c r="N30" s="116"/>
+      <c r="O30" s="116"/>
+      <c r="P30" s="116"/>
+      <c r="Q30" s="116"/>
+      <c r="R30" s="116"/>
+      <c r="S30" s="116"/>
+      <c r="T30" s="116"/>
+      <c r="U30" s="116"/>
+      <c r="V30" s="116"/>
+      <c r="W30" s="116"/>
+      <c r="X30" s="116"/>
+      <c r="Y30" s="116"/>
+      <c r="Z30" s="116"/>
+      <c r="AA30" s="116"/>
+      <c r="AB30" s="116"/>
+      <c r="AC30" s="116"/>
+      <c r="AD30" s="116"/>
+      <c r="AE30" s="116"/>
+      <c r="AF30" s="116"/>
+      <c r="AG30" s="116"/>
+      <c r="AH30" s="116"/>
+      <c r="AI30" s="116"/>
+      <c r="AJ30" s="116"/>
+      <c r="AK30" s="116"/>
       <c r="AL30" s="15"/>
       <c r="AM30" s="15"/>
       <c r="AN30" s="15"/>
       <c r="AO30" s="15"/>
       <c r="AP30" s="25"/>
       <c r="AQ30" s="15"/>
     </row>
     <row r="31" spans="1:51" ht="17.399999999999999" customHeight="1">
       <c r="C31" s="15"/>
-      <c r="J31" s="143"/>
-[...19 lines deleted...]
-      <c r="AD31" s="143"/>
+      <c r="J31" s="125"/>
+      <c r="K31" s="125"/>
+      <c r="L31" s="125"/>
+      <c r="M31" s="125"/>
+      <c r="N31" s="125"/>
+      <c r="O31" s="125"/>
+      <c r="P31" s="125"/>
+      <c r="Q31" s="125"/>
+      <c r="R31" s="125"/>
+      <c r="S31" s="125"/>
+      <c r="T31" s="125"/>
+      <c r="U31" s="125"/>
+      <c r="V31" s="125"/>
+      <c r="W31" s="125"/>
+      <c r="X31" s="125"/>
+      <c r="Y31" s="125"/>
+      <c r="Z31" s="125"/>
+      <c r="AA31" s="125"/>
+      <c r="AB31" s="125"/>
+      <c r="AC31" s="125"/>
+      <c r="AD31" s="125"/>
     </row>
     <row r="32" spans="1:51" ht="17.399999999999999" customHeight="1">
-      <c r="C32" s="149" t="s">
-[...27 lines deleted...]
-      <c r="AD32" s="150"/>
+      <c r="C32" s="131" t="s">
+        <v>151</v>
+      </c>
+      <c r="D32" s="131"/>
+      <c r="E32" s="131"/>
+      <c r="F32" s="131"/>
+      <c r="G32" s="131"/>
+      <c r="H32" s="131"/>
+      <c r="J32" s="132"/>
+      <c r="K32" s="132"/>
+      <c r="L32" s="132"/>
+      <c r="M32" s="132"/>
+      <c r="N32" s="132"/>
+      <c r="O32" s="132"/>
+      <c r="P32" s="132"/>
+      <c r="Q32" s="132"/>
+      <c r="R32" s="132"/>
+      <c r="S32" s="132"/>
+      <c r="T32" s="132"/>
+      <c r="U32" s="132"/>
+      <c r="V32" s="132"/>
+      <c r="W32" s="132"/>
+      <c r="X32" s="132"/>
+      <c r="Y32" s="132"/>
+      <c r="Z32" s="132"/>
+      <c r="AA32" s="132"/>
+      <c r="AB32" s="132"/>
+      <c r="AC32" s="132"/>
+      <c r="AD32" s="132"/>
     </row>
     <row r="33" spans="1:73" ht="17.399999999999999" customHeight="1">
       <c r="C33" s="15"/>
     </row>
     <row r="34" spans="1:73" ht="20.100000000000001" customHeight="1">
-      <c r="A34" s="138" t="s">
+      <c r="A34" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="138"/>
-[...34 lines deleted...]
-      <c r="AK34" s="138"/>
+      <c r="B34" s="116"/>
+      <c r="C34" s="116"/>
+      <c r="D34" s="116"/>
+      <c r="E34" s="116"/>
+      <c r="F34" s="116"/>
+      <c r="G34" s="116"/>
+      <c r="H34" s="116"/>
+      <c r="I34" s="116"/>
+      <c r="J34" s="116"/>
+      <c r="K34" s="116"/>
+      <c r="L34" s="116"/>
+      <c r="M34" s="116"/>
+      <c r="N34" s="116"/>
+      <c r="O34" s="116"/>
+      <c r="P34" s="116"/>
+      <c r="Q34" s="116"/>
+      <c r="R34" s="116"/>
+      <c r="S34" s="116"/>
+      <c r="T34" s="116"/>
+      <c r="U34" s="116"/>
+      <c r="V34" s="116"/>
+      <c r="W34" s="116"/>
+      <c r="X34" s="116"/>
+      <c r="Y34" s="116"/>
+      <c r="Z34" s="116"/>
+      <c r="AA34" s="116"/>
+      <c r="AB34" s="116"/>
+      <c r="AC34" s="116"/>
+      <c r="AD34" s="116"/>
+      <c r="AE34" s="116"/>
+      <c r="AF34" s="116"/>
+      <c r="AG34" s="116"/>
+      <c r="AH34" s="116"/>
+      <c r="AI34" s="116"/>
+      <c r="AJ34" s="116"/>
+      <c r="AK34" s="116"/>
       <c r="AL34" s="18"/>
       <c r="AM34" s="18"/>
       <c r="AN34" s="18"/>
       <c r="AO34" s="18"/>
       <c r="AP34" s="22"/>
       <c r="AQ34" s="18"/>
       <c r="AR34" s="18"/>
       <c r="AS34" s="18"/>
     </row>
     <row r="35" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A35" s="28"/>
       <c r="B35" s="28"/>
       <c r="C35" s="37" t="s">
         <v>36</v>
       </c>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
@@ -6297,468 +6802,468 @@
       <c r="Y35" s="28"/>
       <c r="Z35" s="28"/>
       <c r="AA35" s="28"/>
       <c r="AB35" s="28"/>
       <c r="AC35" s="28"/>
       <c r="AD35" s="28"/>
       <c r="AE35" s="28"/>
       <c r="AF35" s="28"/>
       <c r="AG35" s="28"/>
       <c r="AH35" s="28"/>
       <c r="AI35" s="28"/>
       <c r="AJ35" s="28"/>
       <c r="AK35" s="28"/>
       <c r="AL35" s="18"/>
       <c r="AM35" s="18"/>
       <c r="AN35" s="18"/>
       <c r="AO35" s="18"/>
       <c r="AP35" s="22"/>
       <c r="AQ35" s="18"/>
       <c r="AR35" s="18"/>
       <c r="AS35" s="18"/>
     </row>
     <row r="36" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A36" s="28"/>
       <c r="B36" s="28"/>
-      <c r="C36" s="151" t="s">
-[...6 lines deleted...]
-      <c r="H36" s="151"/>
+      <c r="C36" s="133" t="s">
+        <v>146</v>
+      </c>
+      <c r="D36" s="133"/>
+      <c r="E36" s="133"/>
+      <c r="F36" s="133"/>
+      <c r="G36" s="133"/>
+      <c r="H36" s="133"/>
       <c r="I36" s="28"/>
-      <c r="J36" s="146"/>
-[...3 lines deleted...]
-      <c r="N36" s="148"/>
+      <c r="J36" s="128"/>
+      <c r="K36" s="129"/>
+      <c r="L36" s="129"/>
+      <c r="M36" s="129"/>
+      <c r="N36" s="130"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="Q36" s="28"/>
       <c r="R36" s="28"/>
       <c r="S36" s="28"/>
       <c r="T36" s="28"/>
       <c r="U36" s="28"/>
       <c r="V36" s="28"/>
       <c r="W36" s="28"/>
       <c r="X36" s="28"/>
       <c r="Y36" s="28"/>
       <c r="Z36" s="28"/>
       <c r="AA36" s="28"/>
       <c r="AB36" s="28"/>
       <c r="AC36" s="28"/>
       <c r="AD36" s="28"/>
       <c r="AE36" s="28"/>
       <c r="AF36" s="28"/>
       <c r="AG36" s="28"/>
       <c r="AH36" s="28"/>
       <c r="AI36" s="28"/>
       <c r="AJ36" s="28"/>
       <c r="AK36" s="28"/>
       <c r="AL36" s="18"/>
       <c r="AM36" s="18"/>
       <c r="AN36" s="18"/>
       <c r="AO36" s="18"/>
       <c r="AP36" s="22"/>
       <c r="AQ36" s="18"/>
       <c r="AR36" s="18"/>
       <c r="AS36" s="18"/>
     </row>
     <row r="37" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A37" s="28"/>
       <c r="B37" s="28"/>
       <c r="C37" s="37" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="36"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
       <c r="I37" s="28"/>
-      <c r="J37" s="170"/>
-[...19 lines deleted...]
-      <c r="AD37" s="170"/>
+      <c r="J37" s="120"/>
+      <c r="K37" s="120"/>
+      <c r="L37" s="120"/>
+      <c r="M37" s="120"/>
+      <c r="N37" s="120"/>
+      <c r="O37" s="120"/>
+      <c r="P37" s="120"/>
+      <c r="Q37" s="120"/>
+      <c r="R37" s="120"/>
+      <c r="S37" s="120"/>
+      <c r="T37" s="120"/>
+      <c r="U37" s="120"/>
+      <c r="V37" s="120"/>
+      <c r="W37" s="120"/>
+      <c r="X37" s="120"/>
+      <c r="Y37" s="120"/>
+      <c r="Z37" s="120"/>
+      <c r="AA37" s="120"/>
+      <c r="AB37" s="120"/>
+      <c r="AC37" s="120"/>
+      <c r="AD37" s="120"/>
       <c r="AF37" s="28"/>
       <c r="AG37" s="28"/>
       <c r="AH37" s="28"/>
       <c r="AI37" s="28"/>
       <c r="AJ37" s="28"/>
       <c r="AK37" s="28"/>
       <c r="AL37" s="18"/>
       <c r="AM37" s="18"/>
       <c r="AN37" s="18"/>
       <c r="AO37" s="18"/>
       <c r="AP37" s="22"/>
       <c r="AQ37" s="18"/>
       <c r="AR37" s="18"/>
       <c r="AS37" s="18"/>
     </row>
     <row r="38" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A38" s="28"/>
       <c r="B38" s="28"/>
       <c r="C38" s="37" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="36"/>
       <c r="I38" s="28"/>
-      <c r="J38" s="142"/>
-[...19 lines deleted...]
-      <c r="AD38" s="142"/>
+      <c r="J38" s="137"/>
+      <c r="K38" s="137"/>
+      <c r="L38" s="137"/>
+      <c r="M38" s="137"/>
+      <c r="N38" s="137"/>
+      <c r="O38" s="137"/>
+      <c r="P38" s="137"/>
+      <c r="Q38" s="137"/>
+      <c r="R38" s="137"/>
+      <c r="S38" s="137"/>
+      <c r="T38" s="137"/>
+      <c r="U38" s="137"/>
+      <c r="V38" s="137"/>
+      <c r="W38" s="137"/>
+      <c r="X38" s="137"/>
+      <c r="Y38" s="137"/>
+      <c r="Z38" s="137"/>
+      <c r="AA38" s="137"/>
+      <c r="AB38" s="137"/>
+      <c r="AC38" s="137"/>
+      <c r="AD38" s="137"/>
       <c r="AE38" s="28"/>
       <c r="AF38" s="28"/>
       <c r="AG38" s="28"/>
       <c r="AH38" s="28"/>
       <c r="AI38" s="28"/>
       <c r="AJ38" s="28"/>
       <c r="AK38" s="28"/>
       <c r="AL38" s="18"/>
       <c r="AM38" s="18"/>
       <c r="AN38" s="18"/>
       <c r="AO38" s="18"/>
       <c r="AP38" s="22"/>
       <c r="AQ38" s="18"/>
       <c r="AR38" s="18"/>
       <c r="AS38" s="18"/>
     </row>
     <row r="39" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A39" s="28"/>
       <c r="B39" s="28"/>
       <c r="C39" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="36"/>
       <c r="I39" s="28"/>
-      <c r="J39" s="142"/>
-[...19 lines deleted...]
-      <c r="AD39" s="142"/>
+      <c r="J39" s="137"/>
+      <c r="K39" s="137"/>
+      <c r="L39" s="137"/>
+      <c r="M39" s="137"/>
+      <c r="N39" s="137"/>
+      <c r="O39" s="137"/>
+      <c r="P39" s="137"/>
+      <c r="Q39" s="137"/>
+      <c r="R39" s="137"/>
+      <c r="S39" s="137"/>
+      <c r="T39" s="137"/>
+      <c r="U39" s="137"/>
+      <c r="V39" s="137"/>
+      <c r="W39" s="137"/>
+      <c r="X39" s="137"/>
+      <c r="Y39" s="137"/>
+      <c r="Z39" s="137"/>
+      <c r="AA39" s="137"/>
+      <c r="AB39" s="137"/>
+      <c r="AC39" s="137"/>
+      <c r="AD39" s="137"/>
       <c r="AE39" s="28"/>
       <c r="AF39" s="28"/>
       <c r="AG39" s="28"/>
       <c r="AH39" s="28"/>
       <c r="AI39" s="28"/>
       <c r="AJ39" s="28"/>
       <c r="AK39" s="28"/>
       <c r="AL39" s="18"/>
       <c r="AM39" s="18"/>
       <c r="AN39" s="18"/>
       <c r="AO39" s="18"/>
       <c r="AP39" s="22"/>
       <c r="AQ39" s="18"/>
       <c r="AR39" s="18"/>
       <c r="AS39" s="18"/>
     </row>
     <row r="40" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A40" s="28"/>
       <c r="B40" s="28"/>
       <c r="C40" s="37" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
       <c r="I40" s="28"/>
-      <c r="J40" s="142"/>
-[...19 lines deleted...]
-      <c r="AD40" s="142"/>
+      <c r="J40" s="137"/>
+      <c r="K40" s="137"/>
+      <c r="L40" s="137"/>
+      <c r="M40" s="137"/>
+      <c r="N40" s="137"/>
+      <c r="O40" s="137"/>
+      <c r="P40" s="137"/>
+      <c r="Q40" s="137"/>
+      <c r="R40" s="137"/>
+      <c r="S40" s="137"/>
+      <c r="T40" s="137"/>
+      <c r="U40" s="137"/>
+      <c r="V40" s="137"/>
+      <c r="W40" s="137"/>
+      <c r="X40" s="137"/>
+      <c r="Y40" s="137"/>
+      <c r="Z40" s="137"/>
+      <c r="AA40" s="137"/>
+      <c r="AB40" s="137"/>
+      <c r="AC40" s="137"/>
+      <c r="AD40" s="137"/>
       <c r="AE40" s="28"/>
       <c r="AF40" s="28"/>
       <c r="AG40" s="28"/>
       <c r="AH40" s="28"/>
       <c r="AI40" s="28"/>
       <c r="AJ40" s="28"/>
       <c r="AK40" s="28"/>
       <c r="AL40" s="18"/>
       <c r="AM40" s="18"/>
       <c r="AN40" s="18"/>
       <c r="AO40" s="18"/>
       <c r="AP40" s="22"/>
       <c r="AQ40" s="18"/>
       <c r="AR40" s="18"/>
       <c r="AS40" s="18"/>
     </row>
     <row r="41" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A41" s="28"/>
       <c r="B41" s="28"/>
-      <c r="C41" s="127" t="s">
-[...28 lines deleted...]
-      <c r="AD41" s="128"/>
+      <c r="C41" s="142" t="s">
+        <v>145</v>
+      </c>
+      <c r="D41" s="142"/>
+      <c r="E41" s="142"/>
+      <c r="F41" s="142"/>
+      <c r="G41" s="142"/>
+      <c r="H41" s="142"/>
+      <c r="I41" s="142"/>
+      <c r="J41" s="138"/>
+      <c r="K41" s="138"/>
+      <c r="L41" s="138"/>
+      <c r="M41" s="138"/>
+      <c r="N41" s="138"/>
+      <c r="O41" s="138"/>
+      <c r="P41" s="138"/>
+      <c r="Q41" s="138"/>
+      <c r="R41" s="138"/>
+      <c r="S41" s="138"/>
+      <c r="T41" s="138"/>
+      <c r="U41" s="138"/>
+      <c r="V41" s="138"/>
+      <c r="W41" s="138"/>
+      <c r="X41" s="138"/>
+      <c r="Y41" s="138"/>
+      <c r="Z41" s="138"/>
+      <c r="AA41" s="138"/>
+      <c r="AB41" s="138"/>
+      <c r="AC41" s="138"/>
+      <c r="AD41" s="138"/>
       <c r="AE41" s="28"/>
       <c r="AF41" s="28"/>
       <c r="AG41" s="28"/>
       <c r="AH41" s="28"/>
       <c r="AI41" s="28"/>
       <c r="AJ41" s="28"/>
       <c r="AK41" s="28"/>
       <c r="AL41" s="18"/>
       <c r="AM41" s="18"/>
       <c r="AN41" s="18"/>
       <c r="AO41" s="18"/>
       <c r="AP41" s="22"/>
       <c r="AQ41" s="18"/>
       <c r="AR41" s="18"/>
       <c r="AS41" s="18"/>
     </row>
     <row r="42" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A42" s="28"/>
       <c r="B42" s="28"/>
       <c r="C42" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
       <c r="I42" s="28"/>
-      <c r="J42" s="142"/>
-[...19 lines deleted...]
-      <c r="AD42" s="142"/>
+      <c r="J42" s="137"/>
+      <c r="K42" s="137"/>
+      <c r="L42" s="137"/>
+      <c r="M42" s="137"/>
+      <c r="N42" s="137"/>
+      <c r="O42" s="137"/>
+      <c r="P42" s="137"/>
+      <c r="Q42" s="137"/>
+      <c r="R42" s="137"/>
+      <c r="S42" s="137"/>
+      <c r="T42" s="137"/>
+      <c r="U42" s="137"/>
+      <c r="V42" s="137"/>
+      <c r="W42" s="137"/>
+      <c r="X42" s="137"/>
+      <c r="Y42" s="137"/>
+      <c r="Z42" s="137"/>
+      <c r="AA42" s="137"/>
+      <c r="AB42" s="137"/>
+      <c r="AC42" s="137"/>
+      <c r="AD42" s="137"/>
       <c r="AE42" s="28"/>
       <c r="AF42" s="28"/>
       <c r="AG42" s="28"/>
       <c r="AH42" s="28"/>
       <c r="AI42" s="28"/>
       <c r="AJ42" s="28"/>
       <c r="AK42" s="28"/>
       <c r="AL42" s="18"/>
       <c r="AM42" s="18"/>
       <c r="AN42" s="18"/>
       <c r="AO42" s="18"/>
       <c r="AP42" s="22"/>
       <c r="AQ42" s="18"/>
       <c r="AR42" s="18"/>
       <c r="AS42" s="18"/>
     </row>
     <row r="43" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A43" s="28"/>
       <c r="B43" s="28"/>
-      <c r="C43" s="126" t="s">
+      <c r="C43" s="141" t="s">
         <v>38</v>
       </c>
-      <c r="D43" s="126"/>
-[...3 lines deleted...]
-      <c r="H43" s="126"/>
+      <c r="D43" s="141"/>
+      <c r="E43" s="141"/>
+      <c r="F43" s="141"/>
+      <c r="G43" s="141"/>
+      <c r="H43" s="141"/>
       <c r="I43" s="28"/>
-      <c r="J43" s="128"/>
-[...19 lines deleted...]
-      <c r="AD43" s="128"/>
+      <c r="J43" s="138"/>
+      <c r="K43" s="138"/>
+      <c r="L43" s="138"/>
+      <c r="M43" s="138"/>
+      <c r="N43" s="138"/>
+      <c r="O43" s="138"/>
+      <c r="P43" s="138"/>
+      <c r="Q43" s="138"/>
+      <c r="R43" s="138"/>
+      <c r="S43" s="138"/>
+      <c r="T43" s="138"/>
+      <c r="U43" s="138"/>
+      <c r="V43" s="138"/>
+      <c r="W43" s="138"/>
+      <c r="X43" s="138"/>
+      <c r="Y43" s="138"/>
+      <c r="Z43" s="138"/>
+      <c r="AA43" s="138"/>
+      <c r="AB43" s="138"/>
+      <c r="AC43" s="138"/>
+      <c r="AD43" s="138"/>
       <c r="AE43" s="28"/>
       <c r="AF43" s="28"/>
       <c r="AG43" s="28"/>
       <c r="AH43" s="28"/>
       <c r="AI43" s="28"/>
       <c r="AJ43" s="28"/>
       <c r="AK43" s="28"/>
       <c r="AL43" s="18"/>
       <c r="AM43" s="18"/>
       <c r="AN43" s="18"/>
       <c r="AO43" s="18"/>
       <c r="AP43" s="22"/>
       <c r="AQ43" s="18"/>
       <c r="AR43" s="18"/>
       <c r="AS43" s="18"/>
     </row>
     <row r="44" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A44" s="28"/>
       <c r="B44" s="28"/>
       <c r="C44" s="39" t="s">
         <v>26</v>
       </c>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="28"/>
-      <c r="J44" s="128"/>
-[...16 lines deleted...]
-      <c r="AA44" s="128"/>
+      <c r="J44" s="138"/>
+      <c r="K44" s="138"/>
+      <c r="L44" s="138"/>
+      <c r="M44" s="138"/>
+      <c r="N44" s="138"/>
+      <c r="O44" s="138"/>
+      <c r="P44" s="138"/>
+      <c r="Q44" s="138"/>
+      <c r="R44" s="138"/>
+      <c r="S44" s="138"/>
+      <c r="T44" s="138"/>
+      <c r="U44" s="138"/>
+      <c r="V44" s="138"/>
+      <c r="W44" s="138"/>
+      <c r="X44" s="138"/>
+      <c r="Y44" s="138"/>
+      <c r="Z44" s="138"/>
+      <c r="AA44" s="138"/>
       <c r="AB44" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC44" s="28"/>
       <c r="AD44" s="28"/>
       <c r="AE44" s="28"/>
       <c r="AF44" s="28"/>
       <c r="AG44" s="28"/>
       <c r="AH44" s="28"/>
       <c r="AI44" s="28"/>
       <c r="AJ44" s="28"/>
       <c r="AK44" s="28"/>
       <c r="AL44" s="18"/>
       <c r="AM44" s="18"/>
       <c r="AN44" s="18"/>
       <c r="AO44" s="18"/>
       <c r="AP44" s="22"/>
       <c r="AQ44" s="18"/>
       <c r="AR44" s="18"/>
       <c r="AS44" s="18"/>
     </row>
     <row r="45" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
@@ -6783,89 +7288,89 @@
       <c r="W45" s="28"/>
       <c r="X45" s="28"/>
       <c r="Y45" s="28"/>
       <c r="Z45" s="28"/>
       <c r="AA45" s="28"/>
       <c r="AB45" s="28"/>
       <c r="AC45" s="28"/>
       <c r="AD45" s="28"/>
       <c r="AE45" s="28"/>
       <c r="AF45" s="28"/>
       <c r="AG45" s="28"/>
       <c r="AH45" s="28"/>
       <c r="AI45" s="28"/>
       <c r="AJ45" s="28"/>
       <c r="AK45" s="28"/>
       <c r="AL45" s="18"/>
       <c r="AM45" s="18"/>
       <c r="AN45" s="18"/>
       <c r="AO45" s="18"/>
       <c r="AP45" s="22"/>
       <c r="AQ45" s="18"/>
       <c r="AR45" s="18"/>
       <c r="AS45" s="18"/>
     </row>
     <row r="46" spans="1:73" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A46" s="138" t="s">
+      <c r="A46" s="116" t="s">
         <v>25</v>
       </c>
-      <c r="B46" s="138"/>
-[...34 lines deleted...]
-      <c r="AK46" s="138"/>
+      <c r="B46" s="116"/>
+      <c r="C46" s="116"/>
+      <c r="D46" s="116"/>
+      <c r="E46" s="116"/>
+      <c r="F46" s="116"/>
+      <c r="G46" s="116"/>
+      <c r="H46" s="116"/>
+      <c r="I46" s="116"/>
+      <c r="J46" s="116"/>
+      <c r="K46" s="116"/>
+      <c r="L46" s="116"/>
+      <c r="M46" s="116"/>
+      <c r="N46" s="116"/>
+      <c r="O46" s="116"/>
+      <c r="P46" s="116"/>
+      <c r="Q46" s="116"/>
+      <c r="R46" s="116"/>
+      <c r="S46" s="116"/>
+      <c r="T46" s="116"/>
+      <c r="U46" s="116"/>
+      <c r="V46" s="116"/>
+      <c r="W46" s="116"/>
+      <c r="X46" s="116"/>
+      <c r="Y46" s="116"/>
+      <c r="Z46" s="116"/>
+      <c r="AA46" s="116"/>
+      <c r="AB46" s="116"/>
+      <c r="AC46" s="116"/>
+      <c r="AD46" s="116"/>
+      <c r="AE46" s="116"/>
+      <c r="AF46" s="116"/>
+      <c r="AG46" s="116"/>
+      <c r="AH46" s="116"/>
+      <c r="AI46" s="116"/>
+      <c r="AJ46" s="116"/>
+      <c r="AK46" s="116"/>
       <c r="AL46" s="18"/>
       <c r="AM46" s="18"/>
       <c r="AN46" s="18"/>
       <c r="AO46" s="18"/>
       <c r="AP46" s="22"/>
       <c r="AQ46" s="18"/>
       <c r="AR46" s="18"/>
       <c r="AS46" s="18"/>
       <c r="AW46" s="30"/>
       <c r="AX46" s="30"/>
       <c r="AY46" s="30"/>
     </row>
     <row r="47" spans="1:73" ht="17.399999999999999" customHeight="1">
       <c r="A47" s="3"/>
       <c r="B47" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
@@ -6888,300 +7393,300 @@
       <c r="AA47" s="3"/>
       <c r="AB47" s="3"/>
       <c r="AC47" s="3"/>
       <c r="AD47" s="3"/>
       <c r="AE47" s="3"/>
       <c r="AF47" s="3"/>
       <c r="AG47" s="3"/>
       <c r="AH47" s="3"/>
       <c r="AI47" s="3"/>
       <c r="AJ47" s="3"/>
       <c r="AK47" s="3"/>
       <c r="AL47" s="3"/>
       <c r="AM47" s="3"/>
       <c r="AN47" s="3"/>
       <c r="AO47" s="3"/>
       <c r="AP47" s="24"/>
       <c r="AQ47" s="3"/>
       <c r="AR47" s="3"/>
       <c r="AS47" s="3"/>
     </row>
     <row r="48" spans="1:73" ht="15" customHeight="1">
       <c r="B48" s="31"/>
       <c r="C48" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="D48" s="139" t="s">
+      <c r="D48" s="134" t="s">
         <v>13</v>
       </c>
-      <c r="E48" s="139"/>
-[...1 lines deleted...]
-      <c r="G48" s="129" t="s">
+      <c r="E48" s="134"/>
+      <c r="F48" s="135"/>
+      <c r="G48" s="143" t="s">
         <v>11</v>
       </c>
-      <c r="H48" s="130"/>
-[...8 lines deleted...]
-      <c r="Q48" s="141" t="s">
+      <c r="H48" s="144"/>
+      <c r="I48" s="144"/>
+      <c r="J48" s="144"/>
+      <c r="K48" s="144"/>
+      <c r="L48" s="144"/>
+      <c r="M48" s="144"/>
+      <c r="N48" s="144"/>
+      <c r="O48" s="144"/>
+      <c r="P48" s="145"/>
+      <c r="Q48" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="R48" s="141"/>
-[...7 lines deleted...]
-      <c r="Z48" s="141"/>
+      <c r="R48" s="136"/>
+      <c r="S48" s="136"/>
+      <c r="T48" s="136"/>
+      <c r="U48" s="136"/>
+      <c r="V48" s="136"/>
+      <c r="W48" s="136"/>
+      <c r="X48" s="136"/>
+      <c r="Y48" s="136"/>
+      <c r="Z48" s="136"/>
       <c r="AA48" s="40"/>
       <c r="AB48" s="40"/>
       <c r="AC48" s="40"/>
       <c r="AD48" s="40"/>
       <c r="AE48" s="40"/>
       <c r="AF48" s="40"/>
       <c r="AG48" s="40"/>
       <c r="AH48" s="40"/>
       <c r="AI48" s="40"/>
       <c r="AJ48" s="40"/>
       <c r="AM48" s="7"/>
       <c r="AQ48" s="21"/>
       <c r="AR48" s="21"/>
       <c r="BC48" s="21"/>
       <c r="BD48" s="21"/>
       <c r="BE48" s="21"/>
       <c r="BF48" s="21"/>
       <c r="BG48" s="21"/>
       <c r="BH48" s="21"/>
       <c r="BI48" s="21"/>
       <c r="BJ48" s="21"/>
       <c r="BK48" s="21"/>
       <c r="BL48" s="21"/>
       <c r="BM48" s="21"/>
       <c r="BN48" s="21"/>
       <c r="BO48" s="21"/>
       <c r="BP48" s="21"/>
       <c r="BQ48" s="21"/>
       <c r="BR48" s="21"/>
       <c r="BS48" s="21"/>
       <c r="BT48" s="21"/>
       <c r="BU48" s="21"/>
     </row>
     <row r="49" spans="1:73" ht="12" customHeight="1">
       <c r="B49" s="31"/>
       <c r="C49" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="D49" s="135"/>
-[...21 lines deleted...]
-      <c r="Z49" s="137"/>
+      <c r="D49" s="149"/>
+      <c r="E49" s="149"/>
+      <c r="F49" s="150"/>
+      <c r="G49" s="146"/>
+      <c r="H49" s="147"/>
+      <c r="I49" s="147"/>
+      <c r="J49" s="147"/>
+      <c r="K49" s="147"/>
+      <c r="L49" s="147"/>
+      <c r="M49" s="147"/>
+      <c r="N49" s="147"/>
+      <c r="O49" s="147"/>
+      <c r="P49" s="148"/>
+      <c r="Q49" s="151"/>
+      <c r="R49" s="151"/>
+      <c r="S49" s="151"/>
+      <c r="T49" s="151"/>
+      <c r="U49" s="151"/>
+      <c r="V49" s="151"/>
+      <c r="W49" s="151"/>
+      <c r="X49" s="151"/>
+      <c r="Y49" s="151"/>
+      <c r="Z49" s="151"/>
       <c r="AA49" s="41"/>
       <c r="AB49" s="41"/>
       <c r="AC49" s="41"/>
       <c r="AD49" s="41"/>
       <c r="AE49" s="41"/>
       <c r="AF49" s="41"/>
       <c r="AG49" s="41"/>
       <c r="AH49" s="41"/>
       <c r="AI49" s="41"/>
       <c r="AJ49" s="41"/>
       <c r="AM49" s="7"/>
       <c r="AQ49" s="21"/>
       <c r="AR49" s="21"/>
       <c r="BC49" s="21"/>
       <c r="BD49" s="21"/>
       <c r="BE49" s="21"/>
       <c r="BF49" s="21"/>
       <c r="BG49" s="21"/>
       <c r="BH49" s="21"/>
       <c r="BI49" s="21"/>
       <c r="BJ49" s="21"/>
       <c r="BK49" s="21"/>
       <c r="BL49" s="21"/>
       <c r="BM49" s="21"/>
       <c r="BN49" s="21"/>
       <c r="BO49" s="21"/>
       <c r="BP49" s="21"/>
       <c r="BQ49" s="21"/>
       <c r="BR49" s="21"/>
       <c r="BS49" s="21"/>
       <c r="BT49" s="21"/>
       <c r="BU49" s="21"/>
     </row>
     <row r="50" spans="1:73" ht="12" customHeight="1">
       <c r="B50" s="31"/>
       <c r="C50" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="D50" s="135"/>
-[...21 lines deleted...]
-      <c r="Z50" s="137"/>
+      <c r="D50" s="149"/>
+      <c r="E50" s="149"/>
+      <c r="F50" s="150"/>
+      <c r="G50" s="146"/>
+      <c r="H50" s="147"/>
+      <c r="I50" s="147"/>
+      <c r="J50" s="147"/>
+      <c r="K50" s="147"/>
+      <c r="L50" s="147"/>
+      <c r="M50" s="147"/>
+      <c r="N50" s="147"/>
+      <c r="O50" s="147"/>
+      <c r="P50" s="148"/>
+      <c r="Q50" s="151"/>
+      <c r="R50" s="151"/>
+      <c r="S50" s="151"/>
+      <c r="T50" s="151"/>
+      <c r="U50" s="151"/>
+      <c r="V50" s="151"/>
+      <c r="W50" s="151"/>
+      <c r="X50" s="151"/>
+      <c r="Y50" s="151"/>
+      <c r="Z50" s="151"/>
       <c r="AA50" s="41"/>
       <c r="AB50" s="41"/>
       <c r="AC50" s="41"/>
       <c r="AD50" s="41"/>
       <c r="AE50" s="41"/>
       <c r="AF50" s="41"/>
       <c r="AG50" s="41"/>
       <c r="AH50" s="41"/>
       <c r="AI50" s="41"/>
       <c r="AJ50" s="41"/>
       <c r="AM50" s="7"/>
       <c r="AQ50" s="21"/>
       <c r="AR50" s="21"/>
       <c r="BC50" s="21"/>
       <c r="BD50" s="21"/>
       <c r="BE50" s="21"/>
       <c r="BF50" s="21"/>
       <c r="BG50" s="21"/>
       <c r="BH50" s="21"/>
       <c r="BI50" s="21"/>
       <c r="BJ50" s="21"/>
       <c r="BK50" s="21"/>
       <c r="BL50" s="21"/>
       <c r="BM50" s="21"/>
       <c r="BN50" s="21"/>
       <c r="BO50" s="21"/>
       <c r="BP50" s="21"/>
       <c r="BQ50" s="21"/>
       <c r="BR50" s="21"/>
       <c r="BS50" s="21"/>
       <c r="BT50" s="21"/>
       <c r="BU50" s="21"/>
     </row>
     <row r="51" spans="1:73" ht="12" customHeight="1">
       <c r="B51" s="31"/>
       <c r="C51" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="D51" s="135"/>
-[...21 lines deleted...]
-      <c r="Z51" s="137"/>
+      <c r="D51" s="149"/>
+      <c r="E51" s="149"/>
+      <c r="F51" s="150"/>
+      <c r="G51" s="146"/>
+      <c r="H51" s="147"/>
+      <c r="I51" s="147"/>
+      <c r="J51" s="147"/>
+      <c r="K51" s="147"/>
+      <c r="L51" s="147"/>
+      <c r="M51" s="147"/>
+      <c r="N51" s="147"/>
+      <c r="O51" s="147"/>
+      <c r="P51" s="148"/>
+      <c r="Q51" s="151"/>
+      <c r="R51" s="151"/>
+      <c r="S51" s="151"/>
+      <c r="T51" s="151"/>
+      <c r="U51" s="151"/>
+      <c r="V51" s="151"/>
+      <c r="W51" s="151"/>
+      <c r="X51" s="151"/>
+      <c r="Y51" s="151"/>
+      <c r="Z51" s="151"/>
       <c r="AA51" s="41"/>
       <c r="AB51" s="41"/>
       <c r="AC51" s="41"/>
       <c r="AD51" s="41"/>
       <c r="AE51" s="41"/>
       <c r="AF51" s="41"/>
       <c r="AG51" s="41"/>
       <c r="AH51" s="41"/>
       <c r="AI51" s="41"/>
       <c r="AJ51" s="41"/>
       <c r="AM51" s="7"/>
       <c r="AQ51" s="21"/>
       <c r="AR51" s="21"/>
       <c r="BC51" s="21"/>
       <c r="BD51" s="21"/>
       <c r="BE51" s="21"/>
       <c r="BF51" s="21"/>
       <c r="BG51" s="21"/>
       <c r="BH51" s="21"/>
       <c r="BI51" s="21"/>
       <c r="BJ51" s="21"/>
       <c r="BK51" s="21"/>
       <c r="BL51" s="21"/>
       <c r="BM51" s="21"/>
       <c r="BN51" s="21"/>
       <c r="BO51" s="21"/>
       <c r="BP51" s="21"/>
       <c r="BQ51" s="21"/>
       <c r="BR51" s="21"/>
       <c r="BS51" s="21"/>
       <c r="BT51" s="21"/>
       <c r="BU51" s="21"/>
     </row>
     <row r="52" spans="1:73" ht="12" customHeight="1">
       <c r="A52" s="28"/>
       <c r="B52" s="28"/>
       <c r="C52" s="39" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="D52" s="28"/>
       <c r="E52" s="28"/>
       <c r="F52" s="28"/>
       <c r="G52" s="28"/>
       <c r="H52" s="38"/>
       <c r="I52" s="38"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="38"/>
       <c r="M52" s="38"/>
       <c r="N52" s="38"/>
       <c r="O52" s="38"/>
       <c r="P52" s="38"/>
       <c r="Q52" s="38"/>
       <c r="R52" s="38"/>
       <c r="S52" s="38"/>
       <c r="T52" s="38"/>
       <c r="U52" s="38"/>
       <c r="V52" s="38"/>
       <c r="W52" s="38"/>
       <c r="X52" s="38"/>
       <c r="Y52" s="38"/>
       <c r="Z52" s="38"/>
       <c r="AA52" s="38"/>
@@ -7240,246 +7745,246 @@
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
       <c r="Z53" s="2"/>
       <c r="AC53" s="2"/>
       <c r="AD53" s="2"/>
       <c r="AE53" s="2"/>
       <c r="AF53" s="2"/>
       <c r="AG53" s="2"/>
       <c r="AH53" s="2"/>
       <c r="AI53" s="2"/>
       <c r="AJ53" s="2"/>
       <c r="AK53" s="2"/>
       <c r="AL53" s="2"/>
       <c r="AM53" s="2"/>
       <c r="AN53" s="2"/>
       <c r="AO53" s="2"/>
       <c r="AP53" s="26"/>
       <c r="AQ53" s="2"/>
       <c r="AR53" s="2"/>
       <c r="AW53" s="7"/>
     </row>
     <row r="54" spans="1:73" ht="6.9" customHeight="1"/>
     <row r="55" spans="1:73" s="4" customFormat="1" ht="24.6" customHeight="1">
-      <c r="E55" s="124" t="s">
+      <c r="E55" s="139" t="s">
         <v>40</v>
       </c>
-      <c r="F55" s="124"/>
-[...25 lines deleted...]
-      <c r="AF55" s="124"/>
+      <c r="F55" s="139"/>
+      <c r="G55" s="139"/>
+      <c r="H55" s="139"/>
+      <c r="I55" s="139"/>
+      <c r="J55" s="139"/>
+      <c r="K55" s="139"/>
+      <c r="L55" s="139"/>
+      <c r="M55" s="139"/>
+      <c r="N55" s="139"/>
+      <c r="O55" s="139"/>
+      <c r="P55" s="139"/>
+      <c r="Q55" s="139"/>
+      <c r="R55" s="139"/>
+      <c r="S55" s="139"/>
+      <c r="T55" s="139"/>
+      <c r="U55" s="139"/>
+      <c r="V55" s="139"/>
+      <c r="W55" s="139"/>
+      <c r="X55" s="139"/>
+      <c r="Y55" s="139"/>
+      <c r="Z55" s="139"/>
+      <c r="AA55" s="139"/>
+      <c r="AB55" s="139"/>
+      <c r="AC55" s="139"/>
+      <c r="AD55" s="139"/>
+      <c r="AE55" s="139"/>
+      <c r="AF55" s="139"/>
       <c r="AG55" s="34"/>
       <c r="AH55" s="34"/>
       <c r="AI55" s="34"/>
       <c r="AJ55" s="34"/>
       <c r="AK55" s="34"/>
       <c r="AL55" s="34"/>
       <c r="AP55" s="27"/>
       <c r="AQ55" s="6"/>
       <c r="AR55" s="6"/>
     </row>
     <row r="56" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1">
-      <c r="E56" s="167" t="s">
+      <c r="E56" s="117" t="s">
         <v>2</v>
       </c>
-      <c r="F56" s="167"/>
-[...29 lines deleted...]
-      <c r="AJ56" s="167"/>
+      <c r="F56" s="117"/>
+      <c r="G56" s="117"/>
+      <c r="H56" s="117"/>
+      <c r="I56" s="117"/>
+      <c r="J56" s="117"/>
+      <c r="K56" s="117"/>
+      <c r="L56" s="117"/>
+      <c r="M56" s="117"/>
+      <c r="N56" s="117"/>
+      <c r="O56" s="117"/>
+      <c r="P56" s="117"/>
+      <c r="Q56" s="117"/>
+      <c r="R56" s="117"/>
+      <c r="S56" s="117"/>
+      <c r="T56" s="117"/>
+      <c r="U56" s="117"/>
+      <c r="V56" s="117"/>
+      <c r="W56" s="117"/>
+      <c r="X56" s="117"/>
+      <c r="Y56" s="117"/>
+      <c r="Z56" s="117"/>
+      <c r="AA56" s="117"/>
+      <c r="AB56" s="117"/>
+      <c r="AC56" s="117"/>
+      <c r="AD56" s="117"/>
+      <c r="AE56" s="117"/>
+      <c r="AF56" s="117"/>
+      <c r="AG56" s="117"/>
+      <c r="AH56" s="117"/>
+      <c r="AI56" s="117"/>
+      <c r="AJ56" s="117"/>
       <c r="AK56" s="12"/>
       <c r="AL56" s="12"/>
       <c r="AP56" s="27"/>
       <c r="AQ56" s="6"/>
       <c r="AR56" s="6"/>
     </row>
     <row r="57" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1">
-      <c r="F57" s="168" t="s">
+      <c r="F57" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="G57" s="168"/>
-[...28 lines deleted...]
-      <c r="AJ57" s="168"/>
+      <c r="G57" s="118"/>
+      <c r="H57" s="118"/>
+      <c r="I57" s="118"/>
+      <c r="J57" s="118"/>
+      <c r="K57" s="118"/>
+      <c r="L57" s="118"/>
+      <c r="M57" s="118"/>
+      <c r="N57" s="118"/>
+      <c r="O57" s="118"/>
+      <c r="P57" s="118"/>
+      <c r="Q57" s="118"/>
+      <c r="R57" s="118"/>
+      <c r="S57" s="118"/>
+      <c r="T57" s="118"/>
+      <c r="U57" s="118"/>
+      <c r="V57" s="118"/>
+      <c r="W57" s="118"/>
+      <c r="X57" s="118"/>
+      <c r="Y57" s="118"/>
+      <c r="Z57" s="118"/>
+      <c r="AA57" s="118"/>
+      <c r="AB57" s="118"/>
+      <c r="AC57" s="118"/>
+      <c r="AD57" s="118"/>
+      <c r="AE57" s="118"/>
+      <c r="AF57" s="118"/>
+      <c r="AG57" s="118"/>
+      <c r="AH57" s="118"/>
+      <c r="AI57" s="118"/>
+      <c r="AJ57" s="118"/>
       <c r="AK57" s="8"/>
       <c r="AL57" s="8"/>
       <c r="AP57" s="27"/>
       <c r="AQ57" s="6"/>
       <c r="AR57" s="6"/>
     </row>
     <row r="58" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1">
-      <c r="E58" s="167" t="s">
+      <c r="E58" s="117" t="s">
         <v>34</v>
       </c>
-      <c r="F58" s="167"/>
-[...29 lines deleted...]
-      <c r="AJ58" s="167"/>
+      <c r="F58" s="117"/>
+      <c r="G58" s="117"/>
+      <c r="H58" s="117"/>
+      <c r="I58" s="117"/>
+      <c r="J58" s="117"/>
+      <c r="K58" s="117"/>
+      <c r="L58" s="117"/>
+      <c r="M58" s="117"/>
+      <c r="N58" s="117"/>
+      <c r="O58" s="117"/>
+      <c r="P58" s="117"/>
+      <c r="Q58" s="117"/>
+      <c r="R58" s="117"/>
+      <c r="S58" s="117"/>
+      <c r="T58" s="117"/>
+      <c r="U58" s="117"/>
+      <c r="V58" s="117"/>
+      <c r="W58" s="117"/>
+      <c r="X58" s="117"/>
+      <c r="Y58" s="117"/>
+      <c r="Z58" s="117"/>
+      <c r="AA58" s="117"/>
+      <c r="AB58" s="117"/>
+      <c r="AC58" s="117"/>
+      <c r="AD58" s="117"/>
+      <c r="AE58" s="117"/>
+      <c r="AF58" s="117"/>
+      <c r="AG58" s="117"/>
+      <c r="AH58" s="117"/>
+      <c r="AI58" s="117"/>
+      <c r="AJ58" s="117"/>
       <c r="AK58" s="12"/>
       <c r="AL58" s="12"/>
       <c r="AP58" s="27"/>
       <c r="AQ58" s="6"/>
       <c r="AR58" s="6"/>
     </row>
     <row r="59" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1">
-      <c r="F59" s="169" t="s">
+      <c r="F59" s="119" t="s">
         <v>33</v>
       </c>
-      <c r="G59" s="169"/>
-[...28 lines deleted...]
-      <c r="AJ59" s="169"/>
+      <c r="G59" s="119"/>
+      <c r="H59" s="119"/>
+      <c r="I59" s="119"/>
+      <c r="J59" s="119"/>
+      <c r="K59" s="119"/>
+      <c r="L59" s="119"/>
+      <c r="M59" s="119"/>
+      <c r="N59" s="119"/>
+      <c r="O59" s="119"/>
+      <c r="P59" s="119"/>
+      <c r="Q59" s="119"/>
+      <c r="R59" s="119"/>
+      <c r="S59" s="119"/>
+      <c r="T59" s="119"/>
+      <c r="U59" s="119"/>
+      <c r="V59" s="119"/>
+      <c r="W59" s="119"/>
+      <c r="X59" s="119"/>
+      <c r="Y59" s="119"/>
+      <c r="Z59" s="119"/>
+      <c r="AA59" s="119"/>
+      <c r="AB59" s="119"/>
+      <c r="AC59" s="119"/>
+      <c r="AD59" s="119"/>
+      <c r="AE59" s="119"/>
+      <c r="AF59" s="119"/>
+      <c r="AG59" s="119"/>
+      <c r="AH59" s="119"/>
+      <c r="AI59" s="119"/>
+      <c r="AJ59" s="119"/>
       <c r="AK59" s="8"/>
       <c r="AL59" s="8"/>
       <c r="AP59" s="27"/>
       <c r="AQ59" s="6"/>
       <c r="AR59" s="6"/>
     </row>
     <row r="60" spans="1:73" s="4" customFormat="1" ht="9.9" customHeight="1">
       <c r="AP60" s="27"/>
       <c r="AW60" s="6"/>
       <c r="AX60" s="6"/>
       <c r="AY60" s="6"/>
     </row>
     <row r="61" spans="1:73" ht="6.9" customHeight="1" thickBot="1">
       <c r="A61" s="3"/>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
@@ -7496,256 +8001,256 @@
       <c r="W61" s="3"/>
       <c r="X61" s="3"/>
       <c r="Y61" s="3"/>
       <c r="Z61" s="3"/>
       <c r="AA61" s="3"/>
       <c r="AB61" s="3"/>
       <c r="AC61" s="3"/>
       <c r="AD61" s="3"/>
       <c r="AE61" s="3"/>
       <c r="AF61" s="3"/>
       <c r="AG61" s="3"/>
       <c r="AH61" s="3"/>
       <c r="AI61" s="3"/>
       <c r="AJ61" s="3"/>
       <c r="AK61" s="3"/>
       <c r="AL61" s="3"/>
       <c r="AM61" s="3"/>
       <c r="AN61" s="3"/>
       <c r="AO61" s="3"/>
       <c r="AP61" s="24"/>
       <c r="AQ61" s="3"/>
       <c r="AR61" s="3"/>
       <c r="AS61" s="3"/>
     </row>
     <row r="62" spans="1:73" ht="14.1" customHeight="1">
-      <c r="J62" s="158" t="s">
+      <c r="J62" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="K62" s="159"/>
-[...16 lines deleted...]
-      <c r="AB62" s="160"/>
+      <c r="K62" s="106"/>
+      <c r="L62" s="106"/>
+      <c r="M62" s="106"/>
+      <c r="N62" s="106"/>
+      <c r="O62" s="106"/>
+      <c r="P62" s="106"/>
+      <c r="Q62" s="106"/>
+      <c r="R62" s="106"/>
+      <c r="S62" s="106"/>
+      <c r="T62" s="106"/>
+      <c r="U62" s="106"/>
+      <c r="V62" s="106"/>
+      <c r="W62" s="106"/>
+      <c r="X62" s="106"/>
+      <c r="Y62" s="106"/>
+      <c r="Z62" s="106"/>
+      <c r="AA62" s="106"/>
+      <c r="AB62" s="107"/>
       <c r="AQ62" s="5"/>
       <c r="AR62" s="5"/>
       <c r="AW62" s="1"/>
       <c r="AX62" s="1"/>
       <c r="AY62" s="1"/>
     </row>
     <row r="63" spans="1:73" ht="14.1" customHeight="1">
-      <c r="J63" s="161" t="s">
+      <c r="J63" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K63" s="162"/>
-[...16 lines deleted...]
-      <c r="AB63" s="163"/>
+      <c r="K63" s="109"/>
+      <c r="L63" s="109"/>
+      <c r="M63" s="109"/>
+      <c r="N63" s="109"/>
+      <c r="O63" s="109"/>
+      <c r="P63" s="109"/>
+      <c r="Q63" s="109"/>
+      <c r="R63" s="109"/>
+      <c r="S63" s="109"/>
+      <c r="T63" s="109"/>
+      <c r="U63" s="109"/>
+      <c r="V63" s="109"/>
+      <c r="W63" s="109"/>
+      <c r="X63" s="109"/>
+      <c r="Y63" s="109"/>
+      <c r="Z63" s="109"/>
+      <c r="AA63" s="109"/>
+      <c r="AB63" s="110"/>
       <c r="AQ63" s="5"/>
       <c r="AR63" s="5"/>
       <c r="AW63" s="1"/>
       <c r="AX63" s="1"/>
       <c r="AY63" s="1"/>
     </row>
     <row r="64" spans="1:73" ht="14.1" customHeight="1">
-      <c r="J64" s="161" t="s">
+      <c r="J64" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="K64" s="162"/>
-[...16 lines deleted...]
-      <c r="AB64" s="163"/>
+      <c r="K64" s="109"/>
+      <c r="L64" s="109"/>
+      <c r="M64" s="109"/>
+      <c r="N64" s="109"/>
+      <c r="O64" s="109"/>
+      <c r="P64" s="109"/>
+      <c r="Q64" s="109"/>
+      <c r="R64" s="109"/>
+      <c r="S64" s="109"/>
+      <c r="T64" s="109"/>
+      <c r="U64" s="109"/>
+      <c r="V64" s="109"/>
+      <c r="W64" s="109"/>
+      <c r="X64" s="109"/>
+      <c r="Y64" s="109"/>
+      <c r="Z64" s="109"/>
+      <c r="AA64" s="109"/>
+      <c r="AB64" s="110"/>
       <c r="AQ64" s="5"/>
       <c r="AR64" s="5"/>
       <c r="AW64" s="1"/>
       <c r="AX64" s="1"/>
       <c r="AY64" s="1"/>
     </row>
     <row r="65" spans="10:51" ht="14.1" customHeight="1" thickBot="1">
-      <c r="J65" s="164" t="s">
+      <c r="J65" s="111" t="s">
         <v>5</v>
       </c>
-      <c r="K65" s="165"/>
-[...16 lines deleted...]
-      <c r="AB65" s="166"/>
+      <c r="K65" s="112"/>
+      <c r="L65" s="112"/>
+      <c r="M65" s="112"/>
+      <c r="N65" s="112"/>
+      <c r="O65" s="112"/>
+      <c r="P65" s="112"/>
+      <c r="Q65" s="112"/>
+      <c r="R65" s="112"/>
+      <c r="S65" s="112"/>
+      <c r="T65" s="112"/>
+      <c r="U65" s="112"/>
+      <c r="V65" s="112"/>
+      <c r="W65" s="112"/>
+      <c r="X65" s="112"/>
+      <c r="Y65" s="112"/>
+      <c r="Z65" s="112"/>
+      <c r="AA65" s="112"/>
+      <c r="AB65" s="113"/>
       <c r="AQ65" s="5"/>
       <c r="AR65" s="5"/>
       <c r="AW65" s="1"/>
       <c r="AX65" s="1"/>
       <c r="AY65" s="1"/>
     </row>
     <row r="66" spans="10:51" ht="14.1" customHeight="1">
       <c r="AE66" s="42" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="AF66" s="35"/>
       <c r="AG66" s="35"/>
       <c r="AH66" s="35"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" insertRows="0" deleteRows="0" pivotTables="0"/>
   <mergeCells count="59">
+    <mergeCell ref="E55:AF55"/>
+    <mergeCell ref="AA6:AH6"/>
+    <mergeCell ref="C43:H43"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="J41:AD41"/>
+    <mergeCell ref="J43:AD43"/>
+    <mergeCell ref="G48:P48"/>
+    <mergeCell ref="G49:P49"/>
+    <mergeCell ref="G50:P50"/>
+    <mergeCell ref="G51:P51"/>
+    <mergeCell ref="D51:F51"/>
+    <mergeCell ref="Q51:Z51"/>
+    <mergeCell ref="D50:F50"/>
+    <mergeCell ref="Q50:Z50"/>
+    <mergeCell ref="D49:F49"/>
+    <mergeCell ref="Q49:Z49"/>
+    <mergeCell ref="A46:AK46"/>
+    <mergeCell ref="D48:F48"/>
+    <mergeCell ref="Q48:Z48"/>
+    <mergeCell ref="J38:AD38"/>
+    <mergeCell ref="J39:AD39"/>
+    <mergeCell ref="J40:AD40"/>
+    <mergeCell ref="J42:AD42"/>
+    <mergeCell ref="J44:AA44"/>
+    <mergeCell ref="A30:AK30"/>
+    <mergeCell ref="J31:AD31"/>
+    <mergeCell ref="J27:AD27"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="J36:N36"/>
+    <mergeCell ref="C32:H32"/>
+    <mergeCell ref="J32:AD32"/>
+    <mergeCell ref="C36:H36"/>
+    <mergeCell ref="A1:AL4"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="C17:H17"/>
+    <mergeCell ref="W6:Y6"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="J11:AD11"/>
+    <mergeCell ref="J17:AD17"/>
+    <mergeCell ref="A8:AK8"/>
+    <mergeCell ref="B9:AK9"/>
+    <mergeCell ref="J13:AD13"/>
+    <mergeCell ref="C15:AK15"/>
     <mergeCell ref="J62:AB62"/>
     <mergeCell ref="J63:AB63"/>
     <mergeCell ref="J64:AB64"/>
     <mergeCell ref="J65:AB65"/>
     <mergeCell ref="C20:H20"/>
     <mergeCell ref="J20:AD20"/>
     <mergeCell ref="A34:AK34"/>
     <mergeCell ref="E56:AJ56"/>
     <mergeCell ref="C22:H22"/>
     <mergeCell ref="J22:AD22"/>
     <mergeCell ref="C24:H24"/>
     <mergeCell ref="J24:AD24"/>
     <mergeCell ref="F57:AJ57"/>
     <mergeCell ref="E58:AJ58"/>
     <mergeCell ref="F59:AJ59"/>
     <mergeCell ref="J37:AD37"/>
-    <mergeCell ref="A1:AL4"/>
-[...41 lines deleted...]
-    <mergeCell ref="Q49:Z49"/>
   </mergeCells>
-  <phoneticPr fontId="4"/>
+  <phoneticPr fontId="5"/>
   <conditionalFormatting sqref="C27 J28">
-    <cfRule type="expression" dxfId="4" priority="5">
+    <cfRule type="expression" dxfId="5" priority="5">
       <formula>$J$11="MM：マーケットメイカー（取引参加者を除く）"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C32">
-    <cfRule type="expression" dxfId="3" priority="3">
+    <cfRule type="expression" dxfId="4" priority="3">
       <formula>$J$31="初回登録"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J13:AD13">
+    <cfRule type="expression" dxfId="3" priority="1">
+      <formula>$J$11="VD：ベンダー"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J27:AD27">
     <cfRule type="expression" dxfId="2" priority="4">
       <formula>$J$11="MM：マーケットメイカー（取引参加者を除く）"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J32:AD32">
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>$J$31="初回登録"</formula>
-    </cfRule>
-[...3 lines deleted...]
-      <formula>$J$11="VD：ベンダー"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="12">
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J13:AD13" xr:uid="{27184AE3-5CA8-4BBB-9265-36972C267059}">
       <formula1>5</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D49:F51" xr:uid="{E9C893E2-035B-4692-8EDE-2173D2701A57}">
       <formula1>"追加,削除"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J11:AD11" xr:uid="{81C82800-D540-43E9-9E45-C2F2132D3FF5}">
       <formula1>"AP：指定参加者,AM：管理会社,TB：信託銀行,MM：マーケットメイカー（取引参加者を除く）,VD：ベンダー"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K31:AD31 J31" xr:uid="{2F1A98C4-5383-43ED-AA75-39556526093D}">
       <formula1>"初回登録,登録内容の変更"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J27:AD27" xr:uid="{DE516053-8A5F-4FDE-94F8-7DFC2E506811}">
       <formula1>"登録あり,登録なし"</formula1>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="1行あたり25文字まで_x000a_2行目への記載をお願いします。" sqref="J39:AD39" xr:uid="{904762D5-3DD2-4DF3-A8B1-8E63247155BF}">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="1行あたり25文字以内" sqref="J40:J41 K40:AA40 AB40:AD40" xr:uid="{2273AA8C-C687-4EE0-B45B-5BBAB948E642}">
       <formula1>0</formula1>
       <formula2>25</formula2>
@@ -7836,1128 +8341,1068 @@
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>160020</xdr:colOff>
                     <xdr:row>61</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>106680</xdr:colOff>
                     <xdr:row>65</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05E2C74A-4EAA-4598-BE4A-4E35F8CC783D}">
-  <dimension ref="A1:AX9"/>
+  <dimension ref="A1:AZ8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+      <selection activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="10.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" ht="14.4">
-      <c r="A1" s="177" t="s">
+    <row r="1" spans="1:52" ht="192.6" thickBot="1">
+      <c r="A1" s="174" t="s">
+        <v>152</v>
+      </c>
+      <c r="B1" s="172" t="s">
         <v>153</v>
       </c>
-      <c r="B1" s="178" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="171" t="s">
+      <c r="C1" s="172" t="s">
+        <v>154</v>
+      </c>
+      <c r="D1" s="173" t="s">
+        <v>159</v>
+      </c>
+      <c r="E1" s="175" t="s">
+        <v>160</v>
+      </c>
+      <c r="F1" s="176" t="s">
+        <v>156</v>
+      </c>
+      <c r="G1" s="175" t="s">
+        <v>157</v>
+      </c>
+      <c r="H1" s="79" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1" s="79" t="s">
+        <v>97</v>
+      </c>
+      <c r="J1" s="79" t="s">
         <v>98</v>
       </c>
-      <c r="E1" s="172"/>
-[...14 lines deleted...]
-      <c r="T1" s="174" t="s">
+      <c r="K1" s="79" t="s">
         <v>99</v>
       </c>
-      <c r="U1" s="175"/>
-[...28 lines deleted...]
-      <c r="AX1" s="176"/>
+      <c r="L1" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" s="79" t="s">
+        <v>101</v>
+      </c>
+      <c r="N1" s="79" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" s="83" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q1" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="R1" s="73" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" s="73" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" s="73" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" s="73" t="s">
+        <v>108</v>
+      </c>
+      <c r="V1" s="74" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" s="74" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" s="74" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y1" s="74" t="s">
+        <v>112</v>
+      </c>
+      <c r="Z1" s="74" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" s="74" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" s="74" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC1" s="74" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD1" s="74" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE1" s="74" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF1" s="74" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG1" s="74" t="s">
+        <v>120</v>
+      </c>
+      <c r="AH1" s="74" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI1" s="74" t="s">
+        <v>122</v>
+      </c>
+      <c r="AJ1" s="74" t="s">
+        <v>123</v>
+      </c>
+      <c r="AK1" s="75" t="s">
+        <v>124</v>
+      </c>
+      <c r="AL1" s="75" t="s">
+        <v>125</v>
+      </c>
+      <c r="AM1" s="75" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN1" s="75" t="s">
+        <v>127</v>
+      </c>
+      <c r="AO1" s="74" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP1" s="74" t="s">
+        <v>129</v>
+      </c>
+      <c r="AQ1" s="74" t="s">
+        <v>130</v>
+      </c>
+      <c r="AR1" s="74" t="s">
+        <v>131</v>
+      </c>
+      <c r="AS1" s="74" t="s">
+        <v>132</v>
+      </c>
+      <c r="AT1" s="74" t="s">
+        <v>133</v>
+      </c>
+      <c r="AU1" s="74" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV1" s="74" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW1" s="74" t="s">
+        <v>136</v>
+      </c>
+      <c r="AX1" s="75" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY1" s="75" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ1" s="75" t="s">
+        <v>139</v>
+      </c>
     </row>
-    <row r="2" spans="1:50" ht="192.6" thickBot="1">
-[...148 lines deleted...]
-      <c r="A3" s="89">
+    <row r="2" spans="1:52">
+      <c r="A2" s="170">
         <f ca="1">TODAY()</f>
-        <v>46149</v>
-[...1 lines deleted...]
-      <c r="B3" s="90" t="str">
+        <v>46226</v>
+      </c>
+      <c r="B2" t="str">
         <f>IF('UT-54'!$D49="","",'UT-54'!$D49)</f>
         <v/>
       </c>
-      <c r="C3" s="90"/>
-[...2 lines deleted...]
-      <c r="F3" s="93" t="str">
+      <c r="C2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E2" s="84" t="str">
+        <f>IF('UT-54'!$J$13="","",'UT-54'!$J$13)</f>
+        <v/>
+      </c>
+      <c r="F2" s="84" t="str">
+        <f>IF('UT-54'!$J$11="","",'UT-54'!$J$11)</f>
+        <v/>
+      </c>
+      <c r="G2" s="84" t="str">
+        <f>IF('UT-54'!$J$17="","",'UT-54'!$J$17)</f>
+        <v/>
+      </c>
+      <c r="H2" s="85" t="str">
         <f>IF('UT-54'!$G49="","",'UT-54'!$G49)</f>
         <v/>
       </c>
-      <c r="G3" s="94"/>
-[...1 lines deleted...]
-      <c r="I3" s="93" t="str">
+      <c r="I2" s="86"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="85" t="str">
         <f>IF('UT-54'!$G49="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
-      <c r="J3" s="94"/>
-[...3 lines deleted...]
-      <c r="N3" s="96" t="str">
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="88" t="str">
         <f>IF('UT-54'!$Q49="","",'UT-54'!$Q49)</f>
         <v/>
       </c>
-      <c r="O3" s="86"/>
-[...1 lines deleted...]
-      <c r="Q3" s="69"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="71"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
+      <c r="Z2" s="71"/>
+      <c r="AA2" s="71"/>
+      <c r="AB2" s="71"/>
+      <c r="AC2" s="71"/>
+      <c r="AD2" s="71"/>
+      <c r="AE2" s="71"/>
+      <c r="AF2" s="71"/>
+      <c r="AG2" s="71"/>
+      <c r="AH2" s="71"/>
+      <c r="AI2" s="71"/>
+      <c r="AJ2" s="71"/>
+      <c r="AK2" s="71"/>
+      <c r="AL2" s="71"/>
+      <c r="AM2" s="71"/>
+      <c r="AN2" s="71"/>
+      <c r="AO2" s="71"/>
+      <c r="AP2" s="71"/>
+      <c r="AQ2" s="71"/>
+      <c r="AR2" s="71"/>
+      <c r="AS2" s="71"/>
+      <c r="AT2" s="71"/>
+      <c r="AU2" s="71"/>
+      <c r="AV2" s="71"/>
+      <c r="AW2" s="71"/>
+      <c r="AX2" s="71"/>
+      <c r="AY2" s="71"/>
+      <c r="AZ2" s="71"/>
+    </row>
+    <row r="3" spans="1:52">
+      <c r="A3" s="170">
+        <f ca="1">TODAY()</f>
+        <v>46226</v>
+      </c>
+      <c r="B3" t="str">
+        <f>IF('UT-54'!$D50="","",'UT-54'!$D50)</f>
+        <v/>
+      </c>
+      <c r="C3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E3" s="81" t="str">
+        <f>IF('UT-54'!$J$13="","",'UT-54'!$J$13)</f>
+        <v/>
+      </c>
+      <c r="F3" s="81" t="str">
+        <f>IF('UT-54'!$J$11="","",'UT-54'!$J$11)</f>
+        <v/>
+      </c>
+      <c r="G3" s="81" t="str">
+        <f>IF('UT-54'!$J$17="","",'UT-54'!$J$17)</f>
+        <v/>
+      </c>
+      <c r="H3" s="80" t="str">
+        <f>IF('UT-54'!$G50="","",'UT-54'!$G50)</f>
+        <v/>
+      </c>
+      <c r="I3" s="69"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="80" t="str">
+        <f>IF('UT-54'!$G50="","",'UT-54'!$J$17)</f>
+        <v/>
+      </c>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="69"/>
+      <c r="P3" s="89" t="str">
+        <f>IF('UT-54'!$Q50="","",'UT-54'!$Q50)</f>
+        <v/>
+      </c>
+      <c r="Q3" s="82"/>
       <c r="R3" s="69"/>
       <c r="S3" s="69"/>
-      <c r="T3" s="71"/>
-      <c r="U3" s="71"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
       <c r="V3" s="71"/>
       <c r="W3" s="71"/>
       <c r="X3" s="71"/>
       <c r="Y3" s="71"/>
       <c r="Z3" s="71"/>
       <c r="AA3" s="71"/>
       <c r="AB3" s="71"/>
       <c r="AC3" s="71"/>
       <c r="AD3" s="71"/>
       <c r="AE3" s="71"/>
       <c r="AF3" s="71"/>
       <c r="AG3" s="71"/>
       <c r="AH3" s="71"/>
       <c r="AI3" s="71"/>
       <c r="AJ3" s="71"/>
       <c r="AK3" s="71"/>
       <c r="AL3" s="71"/>
       <c r="AM3" s="71"/>
       <c r="AN3" s="71"/>
       <c r="AO3" s="71"/>
       <c r="AP3" s="71"/>
       <c r="AQ3" s="71"/>
       <c r="AR3" s="71"/>
       <c r="AS3" s="71"/>
       <c r="AT3" s="71"/>
       <c r="AU3" s="71"/>
       <c r="AV3" s="71"/>
       <c r="AW3" s="71"/>
       <c r="AX3" s="71"/>
+      <c r="AY3" s="71"/>
+      <c r="AZ3" s="71"/>
     </row>
-    <row r="4" spans="1:50">
-[...5 lines deleted...]
-        <f>IF('UT-54'!$D50="","",'UT-54'!$D50)</f>
+    <row r="4" spans="1:52" ht="13.8" thickBot="1">
+      <c r="A4" s="170">
+        <f ca="1">TODAY()</f>
+        <v>46226</v>
+      </c>
+      <c r="B4" t="str">
+        <f>IF('UT-54'!$D51="","",'UT-54'!$D51)</f>
         <v/>
       </c>
-      <c r="C4" s="85"/>
-[...3 lines deleted...]
-        <f>IF('UT-54'!$G50="","",'UT-54'!$G50)</f>
+      <c r="C4" t="s">
+        <v>158</v>
+      </c>
+      <c r="E4" s="90" t="str">
+        <f>IF('UT-54'!$J$13="","",'UT-54'!$J$13)</f>
         <v/>
       </c>
-      <c r="G4" s="69"/>
-[...2 lines deleted...]
-        <f>IF('UT-54'!$G50="","",'UT-54'!$J$17)</f>
+      <c r="F4" s="90" t="str">
+        <f>IF('UT-54'!$J$11="","",'UT-54'!$J$11)</f>
         <v/>
       </c>
-      <c r="J4" s="69"/>
-[...4 lines deleted...]
-        <f>IF('UT-54'!$Q50="","",'UT-54'!$Q50)</f>
+      <c r="G4" s="90" t="str">
+        <f>IF('UT-54'!$J$17="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
-      <c r="O4" s="86"/>
-[...1 lines deleted...]
-      <c r="Q4" s="69"/>
+      <c r="H4" s="91" t="str">
+        <f>IF('UT-54'!$G51="","",'UT-54'!$G51)</f>
+        <v/>
+      </c>
+      <c r="I4" s="92"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="91" t="str">
+        <f>IF('UT-54'!$G51="","",'UT-54'!$J$17)</f>
+        <v/>
+      </c>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="94" t="str">
+        <f>IF('UT-54'!$Q51="","",'UT-54'!$Q51)</f>
+        <v/>
+      </c>
+      <c r="Q4" s="82"/>
       <c r="R4" s="69"/>
       <c r="S4" s="69"/>
-      <c r="T4" s="71"/>
-      <c r="U4" s="71"/>
+      <c r="T4" s="69"/>
+      <c r="U4" s="69"/>
       <c r="V4" s="71"/>
       <c r="W4" s="71"/>
       <c r="X4" s="71"/>
       <c r="Y4" s="71"/>
       <c r="Z4" s="71"/>
       <c r="AA4" s="71"/>
       <c r="AB4" s="71"/>
       <c r="AC4" s="71"/>
       <c r="AD4" s="71"/>
       <c r="AE4" s="71"/>
       <c r="AF4" s="71"/>
       <c r="AG4" s="71"/>
       <c r="AH4" s="71"/>
       <c r="AI4" s="71"/>
       <c r="AJ4" s="71"/>
       <c r="AK4" s="71"/>
       <c r="AL4" s="71"/>
       <c r="AM4" s="71"/>
       <c r="AN4" s="71"/>
       <c r="AO4" s="71"/>
       <c r="AP4" s="71"/>
       <c r="AQ4" s="71"/>
       <c r="AR4" s="71"/>
       <c r="AS4" s="71"/>
       <c r="AT4" s="71"/>
       <c r="AU4" s="71"/>
       <c r="AV4" s="71"/>
       <c r="AW4" s="71"/>
       <c r="AX4" s="71"/>
+      <c r="AY4" s="71"/>
+      <c r="AZ4" s="71"/>
     </row>
-    <row r="5" spans="1:50" ht="13.8" thickBot="1">
-[...64 lines deleted...]
-      <c r="AX5" s="71"/>
+    <row r="5" spans="1:52">
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
     </row>
-    <row r="6" spans="1:50">
-[...2 lines deleted...]
-      <c r="C6" s="59"/>
+    <row r="6" spans="1:52">
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
     </row>
-    <row r="7" spans="1:50">
-[...2 lines deleted...]
-      <c r="C7" s="59"/>
+    <row r="7" spans="1:52">
+      <c r="E7" s="59"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
     </row>
-    <row r="8" spans="1:50">
-[...7 lines deleted...]
-      <c r="C9" s="59"/>
+    <row r="8" spans="1:52">
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...5 lines deleted...]
-  <phoneticPr fontId="4"/>
+  <phoneticPr fontId="5"/>
   <hyperlinks>
-    <hyperlink ref="J2" r:id="rId1" display="xxxx@xx.com" xr:uid="{73EACC64-5C57-451C-997D-1DB33EE3FB3C}"/>
+    <hyperlink ref="L1" r:id="rId1" display="xxxx@xx.com" xr:uid="{73EACC64-5C57-451C-997D-1DB33EE3FB3C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D920976B-D33D-48BD-A353-D0159B7FEF19}">
-  <dimension ref="A1:AP25"/>
+  <dimension ref="A1:AQ24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H14" sqref="H14"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" outlineLevelCol="1"/>
   <cols>
     <col min="1" max="1" width="10.5546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="35.109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="38" max="38" width="10.88671875" style="60" customWidth="1" outlineLevel="1"/>
+    <col min="9" max="9" width="35.109375" customWidth="1"/>
+    <col min="10" max="10" width="26.5546875" customWidth="1"/>
+    <col min="11" max="11" width="36.109375" customWidth="1"/>
+    <col min="14" max="14" width="17.33203125" customWidth="1"/>
+    <col min="15" max="15" width="14.33203125" customWidth="1"/>
+    <col min="39" max="39" width="10.88671875" style="60" customWidth="1" outlineLevel="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
-      <c r="AL1" s="60" t="s">
+    <row r="1" spans="1:43">
+      <c r="AM1" s="60" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="3" spans="1:43">
+      <c r="AM3" s="76" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="4" spans="1:43" s="51" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A4" s="152" t="s">
         <v>147</v>
       </c>
+      <c r="B4" s="152" t="s">
+        <v>148</v>
+      </c>
+      <c r="C4" s="152" t="s">
+        <v>149</v>
+      </c>
+      <c r="D4" s="152" t="s">
+        <v>155</v>
+      </c>
+      <c r="E4" s="153"/>
+      <c r="F4" s="155" t="s">
+        <v>42</v>
+      </c>
+      <c r="G4" s="157" t="s">
+        <v>43</v>
+      </c>
+      <c r="H4" s="157" t="s">
+        <v>44</v>
+      </c>
+      <c r="I4" s="159" t="s">
+        <v>45</v>
+      </c>
+      <c r="J4" s="163" t="s">
+        <v>46</v>
+      </c>
+      <c r="K4" s="164"/>
+      <c r="L4" s="164"/>
+      <c r="M4" s="164"/>
+      <c r="N4" s="164"/>
+      <c r="O4" s="164"/>
+      <c r="P4" s="164"/>
+      <c r="Q4" s="165"/>
+      <c r="R4" s="155" t="s">
+        <v>47</v>
+      </c>
+      <c r="S4" s="166" t="s">
+        <v>48</v>
+      </c>
+      <c r="T4" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="U4" s="167" t="s">
+        <v>50</v>
+      </c>
+      <c r="V4" s="168"/>
+      <c r="W4" s="169"/>
+      <c r="X4" s="155" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y4" s="155" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z4" s="155" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA4" s="155" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB4" s="155" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC4" s="155" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD4" s="155" t="s">
+        <v>57</v>
+      </c>
+      <c r="AE4" s="155" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF4" s="155" t="s">
+        <v>59</v>
+      </c>
+      <c r="AG4" s="155" t="s">
+        <v>60</v>
+      </c>
+      <c r="AH4" s="155" t="s">
+        <v>61</v>
+      </c>
+      <c r="AI4" s="155" t="s">
+        <v>62</v>
+      </c>
+      <c r="AJ4" s="155" t="s">
+        <v>63</v>
+      </c>
+      <c r="AK4" s="155" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL4" s="47"/>
+      <c r="AM4" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN4" s="48"/>
+      <c r="AO4" s="49"/>
+      <c r="AP4" s="50"/>
+      <c r="AQ4" s="50"/>
     </row>
-    <row r="3" spans="1:42">
-[...2 lines deleted...]
-      </c>
+    <row r="5" spans="1:43" s="51" customFormat="1" ht="33" customHeight="1">
+      <c r="A5" s="152"/>
+      <c r="B5" s="152"/>
+      <c r="C5" s="152"/>
+      <c r="D5" s="171"/>
+      <c r="E5" s="154"/>
+      <c r="F5" s="156"/>
+      <c r="G5" s="158"/>
+      <c r="H5" s="158"/>
+      <c r="I5" s="160"/>
+      <c r="J5" s="77" t="s">
+        <v>66</v>
+      </c>
+      <c r="K5" s="78" t="s">
+        <v>67</v>
+      </c>
+      <c r="L5" s="78" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="N5" s="161" t="s">
+        <v>70</v>
+      </c>
+      <c r="O5" s="162"/>
+      <c r="P5" s="161" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q5" s="162"/>
+      <c r="R5" s="160"/>
+      <c r="S5" s="159"/>
+      <c r="T5" s="52"/>
+      <c r="U5" s="53" t="s">
+        <v>72</v>
+      </c>
+      <c r="V5" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="W5" s="55" t="s">
+        <v>74</v>
+      </c>
+      <c r="X5" s="160"/>
+      <c r="Y5" s="160"/>
+      <c r="Z5" s="160"/>
+      <c r="AA5" s="160"/>
+      <c r="AB5" s="160"/>
+      <c r="AC5" s="160"/>
+      <c r="AD5" s="160"/>
+      <c r="AE5" s="160"/>
+      <c r="AF5" s="160"/>
+      <c r="AG5" s="160"/>
+      <c r="AH5" s="160"/>
+      <c r="AI5" s="160"/>
+      <c r="AJ5" s="160"/>
+      <c r="AK5" s="160"/>
+      <c r="AL5" s="47"/>
+      <c r="AM5" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN5" s="48"/>
+      <c r="AO5" s="49"/>
+      <c r="AP5" s="50"/>
+      <c r="AQ5" s="50"/>
     </row>
-    <row r="4" spans="1:42" s="51" customFormat="1" ht="24.75" customHeight="1">
-[...162 lines deleted...]
-      <c r="A6" s="107">
+    <row r="6" spans="1:43" s="51" customFormat="1" ht="30" customHeight="1">
+      <c r="A6" s="95">
         <f ca="1">TODAY()</f>
-        <v>46149</v>
-[...1 lines deleted...]
-      <c r="B6" s="84" t="str" cm="1">
+        <v>46226</v>
+      </c>
+      <c r="B6" s="80" t="str" cm="1">
         <f t="array" ref="B6">_xlfn.IFS('UT-54'!$J$27="","",'UT-54'!$J$27="登録なし","",'UT-54'!$J$27="登録あり","○")</f>
         <v/>
       </c>
-      <c r="C6" s="85"/>
-      <c r="D6" s="108" t="s">
+      <c r="C6" s="81" t="s">
+        <v>158</v>
+      </c>
+      <c r="D6" s="81" t="str">
+        <f>IF('UT-54'!$J$13="","",'UT-54'!$J$13)</f>
+        <v/>
+      </c>
+      <c r="E6" s="96" t="s">
         <v>76</v>
       </c>
-      <c r="E6" s="84" t="str" cm="1">
-        <f t="array" ref="E6">_xlfn.IFS('UT-54'!$J$31="初回登録","新規",'UT-54'!$J$31="登録内容の変更","変更",'UT-54'!$J$31="","")</f>
+      <c r="F6" s="80" t="str" cm="1">
+        <f t="array" ref="F6">_xlfn.IFS('UT-54'!$J$31="初回登録","新規",'UT-54'!$J$31="登録内容の変更","変更",'UT-54'!$J$31="","")</f>
         <v/>
       </c>
-      <c r="F6" s="109"/>
-[...1 lines deleted...]
-        <f t="array" ref="G6">_xlfn.IFS('UT-54'!$J$32="日本語(Japanese)","和文",'UT-54'!$J$32="英語(English)","英文",'UT-54'!$J$32="","")</f>
+      <c r="G6" s="97"/>
+      <c r="H6" s="80" t="str" cm="1">
+        <f t="array" ref="H6">_xlfn.IFS('UT-54'!$J$32="日本語(Japanese)","和文",'UT-54'!$J$32="英語(English)","英文",'UT-54'!$J$32="","")</f>
         <v/>
       </c>
-      <c r="H6" s="84" t="str">
+      <c r="I6" s="80" t="str">
         <f>IF('UT-54'!$J$41="","",'UT-54'!$J$41)</f>
         <v/>
       </c>
-      <c r="I6" s="84" t="str">
+      <c r="J6" s="80" t="str">
         <f>IF('UT-54'!$J$42="","",'UT-54'!$J$42)</f>
         <v/>
       </c>
-      <c r="J6" s="84" t="str">
+      <c r="K6" s="80" t="str">
         <f>IF('UT-54'!$J$44="","",'UT-54'!$J$44)</f>
         <v/>
       </c>
-      <c r="K6" s="110" t="s">
+      <c r="L6" s="98" t="s">
         <v>77</v>
       </c>
-      <c r="L6" s="84" t="str">
+      <c r="M6" s="80" t="str">
         <f>IF('UT-54'!$J$36="","",'UT-54'!$J$36)</f>
         <v/>
       </c>
-      <c r="M6" s="84" t="str">
+      <c r="N6" s="80" t="str">
         <f>IF('UT-54'!$J$37="","",'UT-54'!$J$37)</f>
         <v/>
       </c>
-      <c r="N6" s="84" t="str">
+      <c r="O6" s="80" t="str">
         <f>IF('UT-54'!$J$38="","",'UT-54'!$J$38)</f>
         <v/>
       </c>
-      <c r="O6" s="84" t="str">
+      <c r="P6" s="80" t="str">
         <f>IF('UT-54'!$J$39="","",'UT-54'!$J$39)</f>
         <v/>
       </c>
-      <c r="P6" s="84" t="str">
+      <c r="Q6" s="80" t="str">
         <f>IF('UT-54'!$J$40="","",'UT-54'!$J$40)</f>
         <v/>
       </c>
-      <c r="Q6" s="111"/>
-[...17 lines deleted...]
-      <c r="AC6" s="84" t="str">
+      <c r="R6" s="99"/>
+      <c r="S6" s="99"/>
+      <c r="T6" s="100"/>
+      <c r="U6" s="101"/>
+      <c r="V6" s="102"/>
+      <c r="W6" s="102"/>
+      <c r="X6" s="99" t="s">
+        <v>144</v>
+      </c>
+      <c r="Y6" s="99" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z6" s="103" t="s">
+        <v>140</v>
+      </c>
+      <c r="AA6" s="99"/>
+      <c r="AB6" s="99"/>
+      <c r="AC6" s="99"/>
+      <c r="AD6" s="80" t="str">
         <f>IF('UT-54'!$J$43="","",'UT-54'!$J$43)</f>
         <v/>
       </c>
-      <c r="AD6" s="116"/>
-[...7 lines deleted...]
-      <c r="AL6" s="56" t="s">
+      <c r="AE6" s="104"/>
+      <c r="AF6" s="104"/>
+      <c r="AG6" s="99"/>
+      <c r="AH6" s="104"/>
+      <c r="AI6" s="99"/>
+      <c r="AJ6" s="99"/>
+      <c r="AK6" s="99"/>
+      <c r="AL6" s="47"/>
+      <c r="AM6" s="56" t="s">
         <v>78</v>
       </c>
-      <c r="AM6" s="48"/>
-      <c r="AN6" s="50"/>
+      <c r="AN6" s="48"/>
       <c r="AO6" s="50"/>
       <c r="AP6" s="50"/>
+      <c r="AQ6" s="50"/>
     </row>
-    <row r="7" spans="1:42" s="51" customFormat="1" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D7" s="118" t="s">
+    <row r="7" spans="1:43" s="59" customFormat="1" ht="18" customHeight="1">
+      <c r="F7" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="62"/>
+      <c r="P7" s="62"/>
+      <c r="R7" s="62"/>
+      <c r="T7" s="63"/>
+      <c r="U7" s="60"/>
+      <c r="AM7" s="45" t="s">
         <v>79</v>
       </c>
-      <c r="E7" s="45" t="s">
+      <c r="AN7" s="60"/>
+      <c r="AO7" s="64"/>
+      <c r="AP7" s="64"/>
+      <c r="AQ7" s="64"/>
+    </row>
+    <row r="8" spans="1:43" s="59" customFormat="1" ht="18" customHeight="1">
+      <c r="F8" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="G8" s="66"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="66"/>
+      <c r="K8" s="67"/>
+      <c r="L8" s="67"/>
+      <c r="N8" s="67"/>
+      <c r="O8" s="67"/>
+      <c r="T8" s="63"/>
+      <c r="U8" s="66"/>
+      <c r="AM8" s="57" t="s">
         <v>80</v>
       </c>
-      <c r="F7" s="119"/>
-[...89 lines deleted...]
-      <c r="AN8" s="64"/>
+      <c r="AN8" s="60"/>
       <c r="AO8" s="64"/>
       <c r="AP8" s="64"/>
+      <c r="AQ8" s="64"/>
     </row>
-    <row r="9" spans="1:42" s="59" customFormat="1" ht="18" customHeight="1">
-[...7 lines deleted...]
-      <c r="J9" s="67"/>
+    <row r="9" spans="1:43" s="59" customFormat="1" ht="18" customHeight="1">
+      <c r="F9" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" s="68"/>
+      <c r="H9" s="68"/>
+      <c r="I9" s="68"/>
+      <c r="J9" s="68"/>
       <c r="K9" s="67"/>
-      <c r="M9" s="67"/>
+      <c r="L9" s="67"/>
       <c r="N9" s="67"/>
-      <c r="S9" s="63"/>
-[...5 lines deleted...]
-      <c r="AN9" s="64"/>
+      <c r="O9" s="67"/>
+      <c r="T9" s="63"/>
+      <c r="U9" s="68"/>
+      <c r="AM9" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="AN9" s="60"/>
       <c r="AO9" s="64"/>
       <c r="AP9" s="64"/>
+      <c r="AQ9" s="64"/>
     </row>
-    <row r="10" spans="1:42" s="59" customFormat="1" ht="18" customHeight="1">
-[...3 lines deleted...]
-      <c r="F10" s="68"/>
+    <row r="10" spans="1:43" s="59" customFormat="1" ht="18" customHeight="1">
+      <c r="F10" s="50" t="s">
+        <v>94</v>
+      </c>
       <c r="G10" s="68"/>
       <c r="H10" s="68"/>
       <c r="I10" s="68"/>
-      <c r="J10" s="67"/>
+      <c r="J10" s="68"/>
       <c r="K10" s="67"/>
-      <c r="M10" s="67"/>
+      <c r="L10" s="67"/>
       <c r="N10" s="67"/>
-      <c r="S10" s="63"/>
-[...5 lines deleted...]
-      <c r="AN10" s="64"/>
+      <c r="O10" s="67"/>
+      <c r="T10" s="63"/>
+      <c r="U10" s="68"/>
+      <c r="AM10" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="AN10" s="60"/>
       <c r="AO10" s="64"/>
       <c r="AP10" s="64"/>
+      <c r="AQ10" s="64"/>
     </row>
-    <row r="11" spans="1:42" s="59" customFormat="1" ht="18" customHeight="1">
-[...7 lines deleted...]
-      <c r="J11" s="67"/>
+    <row r="11" spans="1:43" s="59" customFormat="1" ht="18" customHeight="1">
+      <c r="F11" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="G11" s="66"/>
+      <c r="H11" s="66"/>
+      <c r="I11" s="66"/>
+      <c r="J11" s="66"/>
       <c r="K11" s="67"/>
-      <c r="M11" s="67"/>
+      <c r="L11" s="67"/>
       <c r="N11" s="67"/>
-      <c r="S11" s="63"/>
-[...5 lines deleted...]
-      <c r="AN11" s="64"/>
+      <c r="O11" s="67"/>
+      <c r="T11" s="63"/>
+      <c r="U11" s="66"/>
+      <c r="AM11" s="45"/>
+      <c r="AN11" s="60"/>
       <c r="AO11" s="64"/>
       <c r="AP11" s="64"/>
+      <c r="AQ11" s="64"/>
     </row>
-    <row r="12" spans="1:42" s="59" customFormat="1" ht="18" customHeight="1">
-[...17 lines deleted...]
-      <c r="AP12" s="64"/>
+    <row r="12" spans="1:43">
+      <c r="AM12" s="57" t="s">
+        <v>82</v>
+      </c>
     </row>
-    <row r="13" spans="1:42">
-      <c r="AL13" s="57" t="s">
+    <row r="13" spans="1:43">
+      <c r="AM13" s="58" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43">
+      <c r="AM14" s="58" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
-      <c r="AL14" s="58" t="s">
+    <row r="15" spans="1:43">
+      <c r="AM15" s="57" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
-      <c r="AL15" s="58" t="s">
+    <row r="16" spans="1:43">
+      <c r="AM16" s="58" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
-      <c r="AL16" s="57" t="s">
+    <row r="17" spans="39:39">
+      <c r="AM17" s="58" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="17" spans="38:38">
-      <c r="AL17" s="58" t="s">
+    <row r="18" spans="39:39">
+      <c r="AM18" s="57" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="18" spans="38:38">
-      <c r="AL18" s="58" t="s">
+    <row r="19" spans="39:39">
+      <c r="AM19" s="58" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="19" spans="38:38">
-      <c r="AL19" s="57" t="s">
+    <row r="20" spans="39:39">
+      <c r="AM20" s="58" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="20" spans="38:38">
-[...2 lines deleted...]
-      </c>
+    <row r="21" spans="39:39">
+      <c r="AM21" s="48"/>
     </row>
-    <row r="21" spans="38:38">
-[...2 lines deleted...]
-      </c>
+    <row r="22" spans="39:39">
+      <c r="AM22" s="48"/>
     </row>
-    <row r="22" spans="38:38">
-      <c r="AL22" s="48"/>
+    <row r="23" spans="39:39">
+      <c r="AM23" s="48"/>
     </row>
-    <row r="23" spans="38:38">
-[...6 lines deleted...]
-      <c r="AL25" s="48"/>
+    <row r="24" spans="39:39">
+      <c r="AM24" s="48"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
-[...14 lines deleted...]
-    <mergeCell ref="Q4:Q5"/>
+  <mergeCells count="29">
+    <mergeCell ref="AG4:AG5"/>
+    <mergeCell ref="AH4:AH5"/>
+    <mergeCell ref="AI4:AI5"/>
+    <mergeCell ref="AJ4:AJ5"/>
+    <mergeCell ref="AK4:AK5"/>
+    <mergeCell ref="AF4:AF5"/>
     <mergeCell ref="R4:R5"/>
-    <mergeCell ref="T4:V4"/>
-    <mergeCell ref="W4:W5"/>
+    <mergeCell ref="S4:S5"/>
+    <mergeCell ref="U4:W4"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="AA4:AA5"/>
     <mergeCell ref="AB4:AB5"/>
-    <mergeCell ref="AF4:AF5"/>
-[...3 lines deleted...]
-    <mergeCell ref="AJ4:AJ5"/>
+    <mergeCell ref="AC4:AC5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="AD4:AD5"/>
+    <mergeCell ref="AE4:AE5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="J4:Q4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="D4:D5"/>
   </mergeCells>
-  <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH(",",K6)))</formula>
+  <phoneticPr fontId="5"/>
+  <conditionalFormatting sqref="L6">
+    <cfRule type="containsText" dxfId="0" priority="1" stopIfTrue="1" operator="containsText" text=",">
+      <formula>NOT(ISERROR(SEARCH(",",L6)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="7">
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="全角５０文字以内で入力してください。" prompt="各行、半角50文字もしくは全角25文字以内で入力してください。_x000a_※半角ｶﾝﾏは使用不可です。" sqref="WVT6:WVW6 JH6:JK6 TD6:TG6 ACZ6:ADC6 AMV6:AMY6 AWR6:AWU6 BGN6:BGQ6 BQJ6:BQM6 CAF6:CAI6 CKB6:CKE6 CTX6:CUA6 DDT6:DDW6 DNP6:DNS6 DXL6:DXO6 EHH6:EHK6 ERD6:ERG6 FAZ6:FBC6 FKV6:FKY6 FUR6:FUU6 GEN6:GEQ6 GOJ6:GOM6 GYF6:GYI6 HIB6:HIE6 HRX6:HSA6 IBT6:IBW6 ILP6:ILS6 IVL6:IVO6 JFH6:JFK6 JPD6:JPG6 JYZ6:JZC6 KIV6:KIY6 KSR6:KSU6 LCN6:LCQ6 LMJ6:LMM6 LWF6:LWI6 MGB6:MGE6 MPX6:MQA6 MZT6:MZW6 NJP6:NJS6 NTL6:NTO6 ODH6:ODK6 OND6:ONG6 OWZ6:OXC6 PGV6:PGY6 PQR6:PQU6 QAN6:QAQ6 QKJ6:QKM6 QUF6:QUI6 REB6:REE6 RNX6:ROA6 RXT6:RXW6 SHP6:SHS6 SRL6:SRO6 TBH6:TBK6 TLD6:TLG6 TUZ6:TVC6 UEV6:UEY6 UOR6:UOU6 UYN6:UYQ6 VIJ6:VIM6 VSF6:VSI6 WCB6:WCE6 WLX6:WMA6" xr:uid="{0617B813-1FD6-45DE-A3BF-1ABD1F84082C}">
-      <formula1>LENB(JH6)&lt;=50</formula1>
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="全角５０文字以内で入力してください。" prompt="各行、半角50文字もしくは全角25文字以内で入力してください。_x000a_※半角ｶﾝﾏは使用不可です。" sqref="WVU6:WVX6 JI6:JL6 TE6:TH6 ADA6:ADD6 AMW6:AMZ6 AWS6:AWV6 BGO6:BGR6 BQK6:BQN6 CAG6:CAJ6 CKC6:CKF6 CTY6:CUB6 DDU6:DDX6 DNQ6:DNT6 DXM6:DXP6 EHI6:EHL6 ERE6:ERH6 FBA6:FBD6 FKW6:FKZ6 FUS6:FUV6 GEO6:GER6 GOK6:GON6 GYG6:GYJ6 HIC6:HIF6 HRY6:HSB6 IBU6:IBX6 ILQ6:ILT6 IVM6:IVP6 JFI6:JFL6 JPE6:JPH6 JZA6:JZD6 KIW6:KIZ6 KSS6:KSV6 LCO6:LCR6 LMK6:LMN6 LWG6:LWJ6 MGC6:MGF6 MPY6:MQB6 MZU6:MZX6 NJQ6:NJT6 NTM6:NTP6 ODI6:ODL6 ONE6:ONH6 OXA6:OXD6 PGW6:PGZ6 PQS6:PQV6 QAO6:QAR6 QKK6:QKN6 QUG6:QUJ6 REC6:REF6 RNY6:ROB6 RXU6:RXX6 SHQ6:SHT6 SRM6:SRP6 TBI6:TBL6 TLE6:TLH6 TVA6:TVD6 UEW6:UEZ6 UOS6:UOV6 UYO6:UYR6 VIK6:VIN6 VSG6:VSJ6 WCC6:WCF6 WLY6:WMB6" xr:uid="{0617B813-1FD6-45DE-A3BF-1ABD1F84082C}">
+      <formula1>LENB(JI6)&lt;=50</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="半角50文字、全角25文字以内で入力してください。_x000a_※半角ｶﾅは使用できません。" prompt="半角50文字、全角25文字以内で入力してください。_x000a_※半角ｶﾅ、ｶﾝﾏは使用不可です。" sqref="WVP6:WVQ6 JD6:JE6 SZ6:TA6 ACV6:ACW6 AMR6:AMS6 AWN6:AWO6 BGJ6:BGK6 BQF6:BQG6 CAB6:CAC6 CJX6:CJY6 CTT6:CTU6 DDP6:DDQ6 DNL6:DNM6 DXH6:DXI6 EHD6:EHE6 EQZ6:ERA6 FAV6:FAW6 FKR6:FKS6 FUN6:FUO6 GEJ6:GEK6 GOF6:GOG6 GYB6:GYC6 HHX6:HHY6 HRT6:HRU6 IBP6:IBQ6 ILL6:ILM6 IVH6:IVI6 JFD6:JFE6 JOZ6:JPA6 JYV6:JYW6 KIR6:KIS6 KSN6:KSO6 LCJ6:LCK6 LMF6:LMG6 LWB6:LWC6 MFX6:MFY6 MPT6:MPU6 MZP6:MZQ6 NJL6:NJM6 NTH6:NTI6 ODD6:ODE6 OMZ6:ONA6 OWV6:OWW6 PGR6:PGS6 PQN6:PQO6 QAJ6:QAK6 QKF6:QKG6 QUB6:QUC6 RDX6:RDY6 RNT6:RNU6 RXP6:RXQ6 SHL6:SHM6 SRH6:SRI6 TBD6:TBE6 TKZ6:TLA6 TUV6:TUW6 UER6:UES6 UON6:UOO6 UYJ6:UYK6 VIF6:VIG6 VSB6:VSC6 WBX6:WBY6 WLT6:WLU6" xr:uid="{42A6FC04-32D3-4367-8D14-B76C5356CD9A}">
-      <formula1>LENB(JD6)&lt;=50</formula1>
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="半角50文字、全角25文字以内で入力してください。_x000a_※半角ｶﾅは使用できません。" prompt="半角50文字、全角25文字以内で入力してください。_x000a_※半角ｶﾅ、ｶﾝﾏは使用不可です。" sqref="WVQ6:WVR6 JE6:JF6 TA6:TB6 ACW6:ACX6 AMS6:AMT6 AWO6:AWP6 BGK6:BGL6 BQG6:BQH6 CAC6:CAD6 CJY6:CJZ6 CTU6:CTV6 DDQ6:DDR6 DNM6:DNN6 DXI6:DXJ6 EHE6:EHF6 ERA6:ERB6 FAW6:FAX6 FKS6:FKT6 FUO6:FUP6 GEK6:GEL6 GOG6:GOH6 GYC6:GYD6 HHY6:HHZ6 HRU6:HRV6 IBQ6:IBR6 ILM6:ILN6 IVI6:IVJ6 JFE6:JFF6 JPA6:JPB6 JYW6:JYX6 KIS6:KIT6 KSO6:KSP6 LCK6:LCL6 LMG6:LMH6 LWC6:LWD6 MFY6:MFZ6 MPU6:MPV6 MZQ6:MZR6 NJM6:NJN6 NTI6:NTJ6 ODE6:ODF6 ONA6:ONB6 OWW6:OWX6 PGS6:PGT6 PQO6:PQP6 QAK6:QAL6 QKG6:QKH6 QUC6:QUD6 RDY6:RDZ6 RNU6:RNV6 RXQ6:RXR6 SHM6:SHN6 SRI6:SRJ6 TBE6:TBF6 TLA6:TLB6 TUW6:TUX6 UES6:UET6 UOO6:UOP6 UYK6:UYL6 VIG6:VIH6 VSC6:VSD6 WBY6:WBZ6 WLU6:WLV6" xr:uid="{42A6FC04-32D3-4367-8D14-B76C5356CD9A}">
+      <formula1>LENB(JE6)&lt;=50</formula1>
     </dataValidation>
-    <dataValidation type="textLength" imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="-(ハイフン)は入れないでください。" prompt="-(ハイフン)なしの7桁で入力してください。_x000a_英文請求書の場合は入力不可ですので、郵便番号は住所1or住所2にご入力ください。" sqref="WVS6 JG6 TC6 ACY6 AMU6 AWQ6 BGM6 BQI6 CAE6 CKA6 CTW6 DDS6 DNO6 DXK6 EHG6 ERC6 FAY6 FKU6 FUQ6 GEM6 GOI6 GYE6 HIA6 HRW6 IBS6 ILO6 IVK6 JFG6 JPC6 JYY6 KIU6 KSQ6 LCM6 LMI6 LWE6 MGA6 MPW6 MZS6 NJO6 NTK6 ODG6 ONC6 OWY6 PGU6 PQQ6 QAM6 QKI6 QUE6 REA6 RNW6 RXS6 SHO6 SRK6 TBG6 TLC6 TUY6 UEU6 UOQ6 UYM6 VII6 VSE6 WCA6 WLW6" xr:uid="{354783FD-4FE4-4040-BDB1-6A20D993E65F}">
+    <dataValidation type="textLength" imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="-(ハイフン)は入れないでください。" prompt="-(ハイフン)なしの7桁で入力してください。_x000a_英文請求書の場合は入力不可ですので、郵便番号は住所1or住所2にご入力ください。" sqref="WVT6 JH6 TD6 ACZ6 AMV6 AWR6 BGN6 BQJ6 CAF6 CKB6 CTX6 DDT6 DNP6 DXL6 EHH6 ERD6 FAZ6 FKV6 FUR6 GEN6 GOJ6 GYF6 HIB6 HRX6 IBT6 ILP6 IVL6 JFH6 JPD6 JYZ6 KIV6 KSR6 LCN6 LMJ6 LWF6 MGB6 MPX6 MZT6 NJP6 NTL6 ODH6 OND6 OWZ6 PGV6 PQR6 QAN6 QKJ6 QUF6 REB6 RNX6 RXT6 SHP6 SRL6 TBH6 TLD6 TUZ6 UEV6 UOR6 UYN6 VIJ6 VSF6 WCB6 WLX6" xr:uid="{354783FD-4FE4-4040-BDB1-6A20D993E65F}">
       <formula1>0</formula1>
       <formula2>7</formula2>
     </dataValidation>
-    <dataValidation type="textLength" imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="全角カナ20文字以内で入力して下さい。" prompt="・全角カナ20文字以内_x000a_・「カブシキガイシャ」は入力不要" sqref="WVO6 JC6 SY6 ACU6 AMQ6 AWM6 BGI6 BQE6 CAA6 CJW6 CTS6 DDO6 DNK6 DXG6 EHC6 EQY6 FAU6 FKQ6 FUM6 GEI6 GOE6 GYA6 HHW6 HRS6 IBO6 ILK6 IVG6 JFC6 JOY6 JYU6 KIQ6 KSM6 LCI6 LME6 LWA6 MFW6 MPS6 MZO6 NJK6 NTG6 ODC6 OMY6 OWU6 PGQ6 PQM6 QAI6 QKE6 QUA6 RDW6 RNS6 RXO6 SHK6 SRG6 TBC6 TKY6 TUU6 UEQ6 UOM6 UYI6 VIE6 VSA6 WBW6 WLS6" xr:uid="{76BDA2EB-9BB9-4602-BC15-8CB1FC117A98}">
+    <dataValidation type="textLength" imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="全角カナ20文字以内で入力して下さい。" prompt="・全角カナ20文字以内_x000a_・「カブシキガイシャ」は入力不要" sqref="WVP6 JD6 SZ6 ACV6 AMR6 AWN6 BGJ6 BQF6 CAB6 CJX6 CTT6 DDP6 DNL6 DXH6 EHD6 EQZ6 FAV6 FKR6 FUN6 GEJ6 GOF6 GYB6 HHX6 HRT6 IBP6 ILL6 IVH6 JFD6 JOZ6 JYV6 KIR6 KSN6 LCJ6 LMF6 LWB6 MFX6 MPT6 MZP6 NJL6 NTH6 ODD6 OMZ6 OWV6 PGR6 PQN6 QAJ6 QKF6 QUB6 RDX6 RNT6 RXP6 SHL6 SRH6 TBD6 TKZ6 TUV6 UER6 UON6 UYJ6 VIF6 VSB6 WBX6 WLT6" xr:uid="{76BDA2EB-9BB9-4602-BC15-8CB1FC117A98}">
       <formula1>0</formula1>
       <formula2>20</formula2>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K7 WWM6 WMQ6 WCU6 VSY6 VJC6 UZG6 UPK6 UFO6 TVS6 TLW6 TCA6 SSE6 SII6 RYM6 ROQ6 REU6 QUY6 QLC6 QBG6 PRK6 PHO6 OXS6 ONW6 OEA6 NUE6 NKI6 NAM6 MQQ6 MGU6 LWY6 LNC6 LDG6 KTK6 KJO6 JZS6 JPW6 JGA6 IWE6 IMI6 ICM6 HSQ6 HIU6 GYY6 GPC6 GFG6 FVK6 FLO6 FBS6 ERW6 EIA6 DYE6 DOI6 DEM6 CUQ6 CKU6 CAY6 BRC6 BHG6 AXK6 ANO6 ADS6 TW6 KA6 AF6 WVR6:WVR7 WLV6:WLV7 WBZ6:WBZ7 VSD6:VSD7 VIH6:VIH7 UYL6:UYL7 UOP6:UOP7 UET6:UET7 TUX6:TUX7 TLB6:TLB7 TBF6:TBF7 SRJ6:SRJ7 SHN6:SHN7 RXR6:RXR7 RNV6:RNV7 RDZ6:RDZ7 QUD6:QUD7 QKH6:QKH7 QAL6:QAL7 PQP6:PQP7 PGT6:PGT7 OWX6:OWX7 ONB6:ONB7 ODF6:ODF7 NTJ6:NTJ7 NJN6:NJN7 MZR6:MZR7 MPV6:MPV7 MFZ6:MFZ7 LWD6:LWD7 LMH6:LMH7 LCL6:LCL7 KSP6:KSP7 KIT6:KIT7 JYX6:JYX7 JPB6:JPB7 JFF6:JFF7 IVJ6:IVJ7 ILN6:ILN7 IBR6:IBR7 HRV6:HRV7 HHZ6:HHZ7 GYD6:GYD7 GOH6:GOH7 GEL6:GEL7 FUP6:FUP7 FKT6:FKT7 FAX6:FAX7 ERB6:ERB7 EHF6:EHF7 DXJ6:DXJ7 DNN6:DNN7 DDR6:DDR7 CTV6:CTV7 CJZ6:CJZ7 CAD6:CAD7 BQH6:BQH7 BGL6:BGL7 AWP6:AWP7 AMT6:AMT7 ACX6:ACX7 TB6:TB7 JF6:JF7 JB6 WWD6:WWE6 WMH6:WMI6 WCL6:WCM6 VSP6:VSQ6 VIT6:VIU6 UYX6:UYY6 UPB6:UPC6 UFF6:UFG6 TVJ6:TVK6 TLN6:TLO6 TBR6:TBS6 SRV6:SRW6 SHZ6:SIA6 RYD6:RYE6 ROH6:ROI6 REL6:REM6 QUP6:QUQ6 QKT6:QKU6 QAX6:QAY6 PRB6:PRC6 PHF6:PHG6 OXJ6:OXK6 ONN6:ONO6 ODR6:ODS6 NTV6:NTW6 NJZ6:NKA6 NAD6:NAE6 MQH6:MQI6 MGL6:MGM6 LWP6:LWQ6 LMT6:LMU6 LCX6:LCY6 KTB6:KTC6 KJF6:KJG6 JZJ6:JZK6 JPN6:JPO6 JFR6:JFS6 IVV6:IVW6 ILZ6:IMA6 ICD6:ICE6 HSH6:HSI6 HIL6:HIM6 GYP6:GYQ6 GOT6:GOU6 GEX6:GEY6 FVB6:FVC6 FLF6:FLG6 FBJ6:FBK6 ERN6:ERO6 EHR6:EHS6 DXV6:DXW6 DNZ6:DOA6 DED6:DEE6 CUH6:CUI6 CKL6:CKM6 CAP6:CAQ6 BQT6:BQU6 BGX6:BGY6 AXB6:AXC6 ANF6:ANG6 ADJ6:ADK6 TN6:TO6 JR6:JS6 SX6 ACT6 AMP6 AWL6 BGH6 BQD6 BZZ6 CJV6 CTR6 DDN6 DNJ6 DXF6 EHB6 EQX6 FAT6 FKP6 FUL6 GEH6 GOD6 GXZ6 HHV6 HRR6 IBN6 ILJ6 IVF6 JFB6 JOX6 JYT6 KIP6 KSL6 LCH6 LMD6 LVZ6 MFV6 MPR6 MZN6 NJJ6 NTF6 ODB6 OMX6 OWT6 PGP6 PQL6 QAH6 QKD6 QTZ6 RDV6 RNR6 RXN6 SHJ6 SRF6 TBB6 TKX6 TUT6 UEP6 UOL6 UYH6 VID6 VRZ6 WBV6 WLR6 WVN6" xr:uid="{4A2537A4-1125-4303-980B-08A1ED0FC75D}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WWN6 WMR6 WCV6 VSZ6 VJD6 UZH6 UPL6 UFP6 TVT6 TLX6 TCB6 SSF6 SIJ6 RYN6 ROR6 REV6 QUZ6 QLD6 QBH6 PRL6 PHP6 OXT6 ONX6 OEB6 NUF6 NKJ6 NAN6 MQR6 MGV6 LWZ6 LND6 LDH6 KTL6 KJP6 JZT6 JPX6 JGB6 IWF6 IMJ6 ICN6 HSR6 HIV6 GYZ6 GPD6 GFH6 FVL6 FLP6 FBT6 ERX6 EIB6 DYF6 DOJ6 DEN6 CUR6 CKV6 CAZ6 BRD6 BHH6 AXL6 ANP6 ADT6 TX6 KB6 AG6 WVS6 WLW6 WCA6 VSE6 VII6 UYM6 UOQ6 UEU6 TUY6 TLC6 TBG6 SRK6 SHO6 RXS6 RNW6 REA6 QUE6 QKI6 QAM6 PQQ6 PGU6 OWY6 ONC6 ODG6 NTK6 NJO6 MZS6 MPW6 MGA6 LWE6 LMI6 LCM6 KSQ6 KIU6 JYY6 JPC6 JFG6 IVK6 ILO6 IBS6 HRW6 HIA6 GYE6 GOI6 GEM6 FUQ6 FKU6 FAY6 ERC6 EHG6 DXK6 DNO6 DDS6 CTW6 CKA6 CAE6 BQI6 BGM6 AWQ6 AMU6 ACY6 TC6 JG6 JC6 WWE6:WWF6 WMI6:WMJ6 WCM6:WCN6 VSQ6:VSR6 VIU6:VIV6 UYY6:UYZ6 UPC6:UPD6 UFG6:UFH6 TVK6:TVL6 TLO6:TLP6 TBS6:TBT6 SRW6:SRX6 SIA6:SIB6 RYE6:RYF6 ROI6:ROJ6 REM6:REN6 QUQ6:QUR6 QKU6:QKV6 QAY6:QAZ6 PRC6:PRD6 PHG6:PHH6 OXK6:OXL6 ONO6:ONP6 ODS6:ODT6 NTW6:NTX6 NKA6:NKB6 NAE6:NAF6 MQI6:MQJ6 MGM6:MGN6 LWQ6:LWR6 LMU6:LMV6 LCY6:LCZ6 KTC6:KTD6 KJG6:KJH6 JZK6:JZL6 JPO6:JPP6 JFS6:JFT6 IVW6:IVX6 IMA6:IMB6 ICE6:ICF6 HSI6:HSJ6 HIM6:HIN6 GYQ6:GYR6 GOU6:GOV6 GEY6:GEZ6 FVC6:FVD6 FLG6:FLH6 FBK6:FBL6 ERO6:ERP6 EHS6:EHT6 DXW6:DXX6 DOA6:DOB6 DEE6:DEF6 CUI6:CUJ6 CKM6:CKN6 CAQ6:CAR6 BQU6:BQV6 BGY6:BGZ6 AXC6:AXD6 ANG6:ANH6 ADK6:ADL6 TO6:TP6 JS6:JT6 SY6 ACU6 AMQ6 AWM6 BGI6 BQE6 CAA6 CJW6 CTS6 DDO6 DNK6 DXG6 EHC6 EQY6 FAU6 FKQ6 FUM6 GEI6 GOE6 GYA6 HHW6 HRS6 IBO6 ILK6 IVG6 JFC6 JOY6 JYU6 KIQ6 KSM6 LCI6 LME6 LWA6 MFW6 MPS6 MZO6 NJK6 NTG6 ODC6 OMY6 OWU6 PGQ6 PQM6 QAI6 QKE6 QUA6 RDW6 RNS6 RXO6 SHK6 SRG6 TBC6 TKY6 TUU6 UEQ6 UOM6 UYI6 VIE6 VSA6 WBW6 WLS6 WVO6" xr:uid="{4A2537A4-1125-4303-980B-08A1ED0FC75D}">
       <formula1>#REF!</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WVL6 WLP6 WBT6 VRX6 VIB6 UYF6 UOJ6 UEN6 TUR6 TKV6 TAZ6 SRD6 SHH6 RXL6 RNP6 RDT6 QTX6 QKB6 QAF6 PQJ6 PGN6 OWR6 OMV6 OCZ6 NTD6 NJH6 MZL6 MPP6 MFT6 LVX6 LMB6 LCF6 KSJ6 KIN6 JYR6 JOV6 JEZ6 IVD6 ILH6 IBL6 HRP6 HHT6 GXX6 GOB6 GEF6 FUJ6 FKN6 FAR6 EQV6 EGZ6 DXD6 DNH6 DDL6 CTP6 CJT6 BZX6 BQB6 BGF6 AWJ6 AMN6 ACR6 SV6 IZ6" xr:uid="{8F04833D-0F11-4077-AEC4-58AC658DF5DF}">
-      <formula1>$AL$1:$AL$1</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WVM6 JA6 SW6 ACS6 AMO6 AWK6 BGG6 BQC6 BZY6 CJU6 CTQ6 DDM6 DNI6 DXE6 EHA6 EQW6 FAS6 FKO6 FUK6 GEG6 GOC6 GXY6 HHU6 HRQ6 IBM6 ILI6 IVE6 JFA6 JOW6 JYS6 KIO6 KSK6 LCG6 LMC6 LVY6 MFU6 MPQ6 MZM6 NJI6 NTE6 ODA6 OMW6 OWS6 PGO6 PQK6 QAG6 QKC6 QTY6 RDU6 RNQ6 RXM6 SHI6 SRE6 TBA6 TKW6 TUS6 UEO6 UOK6 UYG6 VIC6 VRY6 WBU6 WLQ6" xr:uid="{8F04833D-0F11-4077-AEC4-58AC658DF5DF}">
+      <formula1>$AM$1:$AM$1</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K6" xr:uid="{8F0048E6-2C66-459F-9EBC-8665A9FAC160}">
-      <formula1>$AL$10:$AL$11</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L6" xr:uid="{8F0048E6-2C66-459F-9EBC-8665A9FAC160}">
+      <formula1>$AM$9:$AM$10</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{194db3f9-2286-46b9-ba58-9c0f26e25b2c}" enabled="1" method="Privileged" siteId="{fe7a9aa7-6097-47a2-9163-81d624f8cbfd}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
-  <Application>Microsoft Excel</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>UT-54</vt:lpstr>
+      <vt:lpstr>Target</vt:lpstr>
+      <vt:lpstr>取引先マスタ</vt:lpstr>
+      <vt:lpstr>'UT-54'!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2023-02-01T06:36:32Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
-    <vt:lpwstr>2026-02-10T14:43:22Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-08T14:36:02Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>
   </property>
 </Properties>
 </file>