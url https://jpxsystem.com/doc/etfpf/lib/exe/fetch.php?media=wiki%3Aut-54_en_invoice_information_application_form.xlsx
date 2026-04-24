--- v0 (2026-03-03)
+++ v1 (2026-04-24)
@@ -12,108 +12,108 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{738014DF-7069-45BE-8358-C10331307A42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{74A39925-B7BC-4C67-885D-4CB22BF716FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UT-54" sheetId="2" r:id="rId1"/>
     <sheet name="Target" sheetId="8" state="hidden" r:id="rId2"/>
     <sheet name="取引先マスタ" sheetId="7" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'UT-54'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'UT-54'!$A$1:$AI$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I4" i="8" l="1"/>
+  <c r="B6" i="7" l="1" a="1"/>
+  <c r="B6" i="7"/>
+  <c r="I4" i="8"/>
   <c r="I5" i="8"/>
   <c r="I3" i="8"/>
   <c r="B4" i="8" a="1"/>
   <c r="B4" i="8"/>
   <c r="B5" i="8" a="1"/>
   <c r="B5" i="8"/>
   <c r="B3" i="8" a="1"/>
   <c r="B3" i="8"/>
   <c r="E6" i="7" a="1"/>
   <c r="E6" i="7"/>
   <c r="A4" i="8" l="1"/>
   <c r="A5" i="8"/>
   <c r="A3" i="8"/>
   <c r="N4" i="8"/>
   <c r="N5" i="8"/>
   <c r="N3" i="8"/>
   <c r="F4" i="8"/>
   <c r="F5" i="8"/>
   <c r="F3" i="8"/>
-  <c r="B6" i="7" a="1"/>
-  <c r="B6" i="7"/>
   <c r="A6" i="7"/>
   <c r="AC6" i="7"/>
   <c r="N6" i="7"/>
   <c r="M6" i="7"/>
   <c r="P6" i="7"/>
   <c r="O6" i="7"/>
   <c r="L6" i="7"/>
   <c r="J6" i="7"/>
   <c r="I6" i="7"/>
   <c r="H6" i="7"/>
   <c r="G6" i="7" a="1"/>
   <c r="G6" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
@@ -4488,52 +4488,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/english/corporate/governance/security/privacy-policy/index.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/markets/paid-info-equities/reference/tvdivq0000002n2l-att/tvdivq000000u5tk.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxx@xx.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:BU66"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A52" zoomScale="120" zoomScaleNormal="177" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="AE67" sqref="AE67"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A11" zoomScale="120" zoomScaleNormal="177" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="AO27" sqref="AO27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="14.1" customHeight="1"/>
   <cols>
     <col min="1" max="6" width="2.44140625" style="1"/>
     <col min="7" max="10" width="2.44140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="2.44140625" style="1"/>
     <col min="13" max="13" width="2.44140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="2.44140625" style="1"/>
     <col min="15" max="17" width="2.44140625" style="1" customWidth="1"/>
     <col min="18" max="19" width="2.44140625" style="1"/>
     <col min="20" max="24" width="2.44140625" style="1" customWidth="1"/>
     <col min="25" max="31" width="2.44140625" style="1"/>
     <col min="32" max="32" width="2.44140625" style="1" customWidth="1"/>
     <col min="33" max="41" width="2.44140625" style="1"/>
     <col min="42" max="42" width="2.44140625" style="19" customWidth="1"/>
     <col min="43" max="48" width="2.44140625" style="1"/>
     <col min="49" max="51" width="2.44140625" style="5" customWidth="1"/>
     <col min="52" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="14.1" customHeight="1">
       <c r="A1" s="141" t="s">
         <v>102</v>
       </c>
@@ -7593,51 +7593,51 @@
       <c r="AR2" s="64" t="s">
         <v>88</v>
       </c>
       <c r="AS2" s="64" t="s">
         <v>89</v>
       </c>
       <c r="AT2" s="64" t="s">
         <v>90</v>
       </c>
       <c r="AU2" s="64" t="s">
         <v>91</v>
       </c>
       <c r="AV2" s="65" t="s">
         <v>92</v>
       </c>
       <c r="AW2" s="65" t="s">
         <v>93</v>
       </c>
       <c r="AX2" s="65" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="3" spans="1:50">
       <c r="A3" s="77">
         <f ca="1">TODAY()</f>
-        <v>46072</v>
+        <v>46122</v>
       </c>
       <c r="B3" s="78" t="str" cm="1">
         <f t="array" ref="B3">_xlfn.IFS('UT-54'!D49="Add","追加",'UT-54'!D49="Delete","削除",'UT-54'!D49="","")</f>
         <v/>
       </c>
       <c r="C3" s="78"/>
       <c r="D3" s="79"/>
       <c r="E3" s="80"/>
       <c r="F3" s="81" t="str">
         <f>IF('UT-54'!$G49="","",'UT-54'!$G49)</f>
         <v/>
       </c>
       <c r="G3" s="82"/>
       <c r="H3" s="101"/>
       <c r="I3" s="81" t="str">
         <f>IF('UT-54'!$G49="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
       <c r="J3" s="104"/>
       <c r="K3" s="82"/>
       <c r="L3" s="82"/>
       <c r="M3" s="82"/>
       <c r="N3" s="83" t="str">
         <f>IF('UT-54'!$Q49="","",'UT-54'!$Q49)</f>
         <v/>
@@ -7660,51 +7660,51 @@
       <c r="AD3" s="100"/>
       <c r="AE3" s="100"/>
       <c r="AF3" s="100"/>
       <c r="AG3" s="100"/>
       <c r="AH3" s="100"/>
       <c r="AI3" s="100"/>
       <c r="AJ3" s="100"/>
       <c r="AK3" s="100"/>
       <c r="AL3" s="100"/>
       <c r="AM3" s="100"/>
       <c r="AN3" s="100"/>
       <c r="AO3" s="100"/>
       <c r="AP3" s="100"/>
       <c r="AQ3" s="100"/>
       <c r="AR3" s="100"/>
       <c r="AS3" s="100"/>
       <c r="AT3" s="100"/>
       <c r="AU3" s="100"/>
       <c r="AV3" s="100"/>
       <c r="AW3" s="100"/>
       <c r="AX3" s="100"/>
     </row>
     <row r="4" spans="1:50">
       <c r="A4" s="84">
         <f t="shared" ref="A4:A5" ca="1" si="0">TODAY()</f>
-        <v>46072</v>
+        <v>46122</v>
       </c>
       <c r="B4" s="74" t="str" cm="1">
         <f t="array" ref="B4">_xlfn.IFS('UT-54'!D50="Add","追加",'UT-54'!D50="Delete","削除",'UT-54'!D50="","")</f>
         <v/>
       </c>
       <c r="C4" s="74"/>
       <c r="D4" s="66"/>
       <c r="E4" s="67"/>
       <c r="F4" s="73" t="str">
         <f>IF('UT-54'!$G50="","",'UT-54'!$G50)</f>
         <v/>
       </c>
       <c r="G4" s="61"/>
       <c r="H4" s="102"/>
       <c r="I4" s="73" t="str">
         <f>IF('UT-54'!$G50="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
       <c r="J4" s="105"/>
       <c r="K4" s="61"/>
       <c r="L4" s="61"/>
       <c r="M4" s="61"/>
       <c r="N4" s="85" t="str">
         <f>IF('UT-54'!$Q50="","",'UT-54'!$Q50)</f>
         <v/>
@@ -7727,51 +7727,51 @@
       <c r="AD4" s="100"/>
       <c r="AE4" s="100"/>
       <c r="AF4" s="100"/>
       <c r="AG4" s="100"/>
       <c r="AH4" s="100"/>
       <c r="AI4" s="100"/>
       <c r="AJ4" s="100"/>
       <c r="AK4" s="100"/>
       <c r="AL4" s="100"/>
       <c r="AM4" s="100"/>
       <c r="AN4" s="100"/>
       <c r="AO4" s="100"/>
       <c r="AP4" s="100"/>
       <c r="AQ4" s="100"/>
       <c r="AR4" s="100"/>
       <c r="AS4" s="100"/>
       <c r="AT4" s="100"/>
       <c r="AU4" s="100"/>
       <c r="AV4" s="100"/>
       <c r="AW4" s="100"/>
       <c r="AX4" s="100"/>
     </row>
     <row r="5" spans="1:50" ht="13.8" thickBot="1">
       <c r="A5" s="86">
         <f t="shared" ca="1" si="0"/>
-        <v>46072</v>
+        <v>46122</v>
       </c>
       <c r="B5" s="87" t="str" cm="1">
         <f t="array" ref="B5">_xlfn.IFS('UT-54'!D51="Add","追加",'UT-54'!D51="Delete","削除",'UT-54'!D51="","")</f>
         <v/>
       </c>
       <c r="C5" s="87"/>
       <c r="D5" s="88"/>
       <c r="E5" s="89"/>
       <c r="F5" s="90" t="str">
         <f>IF('UT-54'!$G51="","",'UT-54'!$G51)</f>
         <v/>
       </c>
       <c r="G5" s="91"/>
       <c r="H5" s="103"/>
       <c r="I5" s="90" t="str">
         <f>IF('UT-54'!$G51="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
       <c r="J5" s="106"/>
       <c r="K5" s="91"/>
       <c r="L5" s="91"/>
       <c r="M5" s="91"/>
       <c r="N5" s="92" t="str">
         <f>IF('UT-54'!$Q51="","",'UT-54'!$Q51)</f>
         <v/>
@@ -7832,51 +7832,51 @@
       <c r="A9" s="51"/>
       <c r="B9" s="51"/>
       <c r="C9" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="D1:S1"/>
     <mergeCell ref="T1:AX1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <hyperlinks>
     <hyperlink ref="J2" r:id="rId1" display="xxxx@xx.com" xr:uid="{73EACC64-5C57-451C-997D-1DB33EE3FB3C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D920976B-D33D-48BD-A353-D0159B7FEF19}">
   <dimension ref="A4:AM12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I6" sqref="I6"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="10.5546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="35.109375" customWidth="1"/>
     <col min="9" max="9" width="26.5546875" customWidth="1"/>
     <col min="10" max="10" width="36.109375" customWidth="1"/>
     <col min="13" max="13" width="17.33203125" customWidth="1"/>
     <col min="14" max="14" width="14.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:39" s="46" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="179" t="s">
         <v>98</v>
       </c>
       <c r="B4" s="179" t="s">
         <v>99</v>
       </c>
       <c r="C4" s="179" t="s">
         <v>101</v>
       </c>
       <c r="D4" s="181"/>
       <c r="E4" s="183" t="s">
         <v>6</v>
@@ -8000,54 +8000,54 @@
       </c>
       <c r="V5" s="50" t="s">
         <v>37</v>
       </c>
       <c r="W5" s="188"/>
       <c r="X5" s="188"/>
       <c r="Y5" s="188"/>
       <c r="Z5" s="188"/>
       <c r="AA5" s="188"/>
       <c r="AB5" s="188"/>
       <c r="AC5" s="188"/>
       <c r="AD5" s="188"/>
       <c r="AE5" s="188"/>
       <c r="AF5" s="188"/>
       <c r="AG5" s="188"/>
       <c r="AH5" s="188"/>
       <c r="AI5" s="188"/>
       <c r="AJ5" s="188"/>
       <c r="AK5" s="44"/>
       <c r="AL5" s="45"/>
       <c r="AM5" s="45"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="30" customHeight="1">
       <c r="A6" s="120">
         <f ca="1">TODAY()</f>
-        <v>46072</v>
+        <v>46122</v>
       </c>
       <c r="B6" s="73" t="str" cm="1">
-        <f t="array" ref="B6">_xlfn.IFS('UT-54'!$J$27="","",'UT-54'!$J$27="登録なし","",'UT-54'!$J$27="登録あり","○")</f>
+        <f t="array" ref="B6">_xlfn.IFS('UT-54'!$J$27="","",'UT-54'!$J$27="No registration","",'UT-54'!$J$27="Registration","○")</f>
         <v/>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="121" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="73" t="str" cm="1">
         <f t="array" ref="E6">_xlfn.IFS('UT-54'!$J$31="Initial Registration","新規",'UT-54'!$J$31="Change","変更",'UT-54'!$J$31="","")</f>
         <v/>
       </c>
       <c r="F6" s="107"/>
       <c r="G6" s="73" t="str" cm="1">
         <f t="array" ref="G6">_xlfn.IFS('UT-54'!$J$32="日本語(Japanese)","和文",'UT-54'!$J$32="英語(English)","英文",'UT-54'!$J$32="","")</f>
         <v/>
       </c>
       <c r="H6" s="73" t="str">
         <f>IF('UT-54'!$J$41="","",'UT-54'!$J$41)</f>
         <v/>
       </c>
       <c r="I6" s="73" t="str">
         <f>IF('UT-54'!$J$42="","",'UT-54'!$J$42)</f>
         <v/>
       </c>
       <c r="J6" s="73" t="str">
         <f>IF('UT-54'!$J$44="","",'UT-54'!$J$44)</f>
@@ -8375,41 +8375,41 @@
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2023-02-01T06:36:32Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
-    <vt:lpwstr>2026-02-10T14:43:19Z</vt:lpwstr>
+    <vt:lpwstr>2026-03-04T14:48:20Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>
   </property>
 </Properties>
 </file>