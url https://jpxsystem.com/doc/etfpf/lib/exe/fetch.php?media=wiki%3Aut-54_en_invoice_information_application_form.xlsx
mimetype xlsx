--- v1 (2026-04-24)
+++ v2 (2026-06-21)
@@ -6,60 +6,58 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{74A39925-B7BC-4C67-885D-4CB22BF716FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UT-54" sheetId="2" r:id="rId1"/>
     <sheet name="Target" sheetId="8" state="hidden" r:id="rId2"/>
     <sheet name="取引先マスタ" sheetId="7" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'UT-54'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'UT-54'!$A$1:$AI$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1117,51 +1115,51 @@
   <si>
     <t>Contacts</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">CredNex team, Equities Department, Tokyo Stock Exchange, Inc. </t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>Email:　　　ask-crednex@jpx.co.jp</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>Phone:　　+81-3-3666-0141 (Switch board)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>In order to apply, please agree to the following</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>Please limit addresses, building names, and department names to 50 half-width characters per line.      You may optionally display the contact person's name.</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>v20260219</t>
+    <t>v20260507</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="8" formatCode="&quot;¥&quot;#,##0.00;[Red]&quot;¥&quot;\-#,##0.00"/>
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="[&lt;=999]000;[&lt;=9999]000\-00;000\-0000"/>
     <numFmt numFmtId="177" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="178" formatCode="0_ "/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="0_)"/>
   </numFmts>
   <fonts count="75">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -3413,95 +3411,102 @@
     <cellStyle name="標準 3 2 3" xfId="70" xr:uid="{75B7CFC1-FD1C-41C7-854A-B8435044CDFB}"/>
     <cellStyle name="標準 3 3" xfId="6" xr:uid="{9264C80A-0DEB-4642-AF65-27DF8A00F608}"/>
     <cellStyle name="標準 3 4" xfId="5" xr:uid="{845EED7B-D2C0-4324-88C1-A9D8514F70B1}"/>
     <cellStyle name="標準 3 5" xfId="69" xr:uid="{561AE949-D1A9-441C-A4E6-E1E145B46565}"/>
     <cellStyle name="標準 4" xfId="71" xr:uid="{44EF8A0B-C7AF-4BCD-94D9-D255C73D789C}"/>
     <cellStyle name="標準 4 2" xfId="72" xr:uid="{F12DF466-4B3A-4E61-9B31-DFC2C3898B09}"/>
     <cellStyle name="標準 4 3" xfId="73" xr:uid="{0C7FCE71-B762-4F92-B1DB-D7F59B207295}"/>
     <cellStyle name="標準 5" xfId="74" xr:uid="{9AE500D9-49CE-4536-A639-C22A21AA2913}"/>
     <cellStyle name="標準 5 2" xfId="75" xr:uid="{0BBADC25-2C83-4611-B671-0D74F7D7E6CA}"/>
     <cellStyle name="標準 5 2 2" xfId="76" xr:uid="{044F1F00-3C50-4385-9358-8DEACC4F7305}"/>
     <cellStyle name="標準 5 3" xfId="77" xr:uid="{8812371C-A048-4AE7-9275-546865102B7C}"/>
     <cellStyle name="標準 6" xfId="78" xr:uid="{80266ECC-B7D9-4BBD-91D0-ADB9329436DC}"/>
     <cellStyle name="標準 7" xfId="79" xr:uid="{9C5F4902-09F1-4378-9ED3-4DF9F916F93C}"/>
     <cellStyle name="標準 8" xfId="80" xr:uid="{1F372BC6-816A-4AEB-8A63-2D93E9336F67}"/>
     <cellStyle name="標準 8 2" xfId="81" xr:uid="{D77463F1-4AE2-442B-A61A-F3B790487CDB}"/>
     <cellStyle name="標準 9" xfId="82" xr:uid="{5A681394-D088-44EF-B4D5-AABD89B331FA}"/>
     <cellStyle name="標準 9 2" xfId="83" xr:uid="{1A69AB4A-1B74-4A03-8C94-E26A11993EBE}"/>
     <cellStyle name="標準_メニュー体系案_1別紙4-2 メニュー・アクセス権体系" xfId="84" xr:uid="{9B7A3C0B-B143-4A3B-B1D9-90EA12508820}"/>
     <cellStyle name="標準_次期申請書フォーマット案" xfId="85" xr:uid="{0FD0419A-E03D-4E41-B937-8432A1969672}"/>
     <cellStyle name="磨葬e義" xfId="86" xr:uid="{01F1AEA5-347B-44A2-A7DA-3C793BC29CB2}"/>
     <cellStyle name="未定義" xfId="87" xr:uid="{679AE6B4-1531-4D4A-9F16-F5E170A556F0}"/>
     <cellStyle name="未定義 2" xfId="88" xr:uid="{1E93E0F2-CFBC-45D3-8343-D0C9B578D0E2}"/>
     <cellStyle name="未定義 2 2" xfId="89" xr:uid="{67B09594-EAEB-4EE5-A804-46623F59A13E}"/>
     <cellStyle name="良い 2" xfId="90" xr:uid="{53F5FE76-9BC9-4213-A57B-78E4FE6AC045}"/>
   </cellStyles>
-  <dxfs count="5">
+  <dxfs count="6">
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFF0066"/>
+          <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0066"/>
+        </patternFill>
+      </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AP$53" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
@@ -4488,52 +4493,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/english/corporate/governance/security/privacy-policy/index.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/markets/paid-info-equities/reference/tvdivq0000002n2l-att/tvdivq000000u5tk.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxx@xx.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:BU66"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A11" zoomScale="120" zoomScaleNormal="177" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="AO27" sqref="AO27"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="177" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11:AD11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="14.1" customHeight="1"/>
   <cols>
     <col min="1" max="6" width="2.44140625" style="1"/>
     <col min="7" max="10" width="2.44140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="2.44140625" style="1"/>
     <col min="13" max="13" width="2.44140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="2.44140625" style="1"/>
     <col min="15" max="17" width="2.44140625" style="1" customWidth="1"/>
     <col min="18" max="19" width="2.44140625" style="1"/>
     <col min="20" max="24" width="2.44140625" style="1" customWidth="1"/>
     <col min="25" max="31" width="2.44140625" style="1"/>
     <col min="32" max="32" width="2.44140625" style="1" customWidth="1"/>
     <col min="33" max="41" width="2.44140625" style="1"/>
     <col min="42" max="42" width="2.44140625" style="19" customWidth="1"/>
     <col min="43" max="48" width="2.44140625" style="1"/>
     <col min="49" max="51" width="2.44140625" style="5" customWidth="1"/>
     <col min="52" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="14.1" customHeight="1">
       <c r="A1" s="141" t="s">
         <v>102</v>
       </c>
@@ -7228,92 +7233,97 @@
     <mergeCell ref="J17:AD17"/>
     <mergeCell ref="A8:AK8"/>
     <mergeCell ref="B9:AK9"/>
     <mergeCell ref="J13:AD13"/>
     <mergeCell ref="C15:AK15"/>
     <mergeCell ref="V6:Z6"/>
     <mergeCell ref="J62:AB62"/>
     <mergeCell ref="J63:AB63"/>
     <mergeCell ref="J64:AB64"/>
     <mergeCell ref="J65:AB65"/>
     <mergeCell ref="C20:H20"/>
     <mergeCell ref="J20:AD20"/>
     <mergeCell ref="A34:AK34"/>
     <mergeCell ref="C22:H22"/>
     <mergeCell ref="J22:AD22"/>
     <mergeCell ref="C24:H24"/>
     <mergeCell ref="J24:AD24"/>
     <mergeCell ref="F57:AJ57"/>
     <mergeCell ref="E58:AJ58"/>
     <mergeCell ref="F59:AJ59"/>
     <mergeCell ref="J37:AD37"/>
     <mergeCell ref="D48:F48"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="C27 J28">
-    <cfRule type="expression" dxfId="4" priority="4">
+    <cfRule type="expression" dxfId="4" priority="5">
       <formula>$J$11="MM: Market Makers (excluding trading participants)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C32">
-    <cfRule type="expression" dxfId="3" priority="2">
+    <cfRule type="expression" dxfId="3" priority="3">
       <formula>$J$31="Initial Registration"</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="J13:AD13">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>$J$11="VD: Vender"</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="J27:AD27">
-    <cfRule type="expression" dxfId="2" priority="3">
+    <cfRule type="expression" dxfId="2" priority="4">
       <formula>$J$11="MM: Market Makers (excluding trading participants)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J32:AD32">
-    <cfRule type="expression" dxfId="1" priority="1">
+    <cfRule type="expression" dxfId="1" priority="2">
       <formula>$J$31="Initial Registration"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="10">
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J13:AD13" xr:uid="{27184AE3-5CA8-4BBB-9265-36972C267059}">
       <formula1>5</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J27:AD27" xr:uid="{DE516053-8A5F-4FDE-94F8-7DFC2E506811}">
       <formula1>"Registration,No registration"</formula1>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="1行あたり25文字以内" sqref="J41" xr:uid="{2273AA8C-C687-4EE0-B45B-5BBAB948E642}">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="敬称含めて全角25文字以内で_x000a_お願いします。" sqref="J41 J44:AA44" xr:uid="{DFA6CECE-7F00-4E64-9896-A6605F49972B}">
       <formula1>0</formula1>
       <formula2>24</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J32:AD32" xr:uid="{8965F33E-49B6-4C46-BD2A-27BCC415C076}">
       <formula1>"日本語(Japanese),英語(English)"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J31:AD31" xr:uid="{B73485BC-7D82-452F-B7A4-806FF720D332}">
       <formula1>"Initial Registration,Change"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J11:AD11" xr:uid="{F9D677DA-69EE-47E2-9EC1-1C65DBA545F6}">
-      <formula1>"AP: Authorized Participants, AM: Asset Management Companies, TB: Trust Banks, MM: Market Makers (excluding trading participants)"</formula1>
+      <formula1>"AP: Authorized Participants, AM: Asset Management Companies, TB: Trust Banks, MM: Market Makers (excluding trading participants), VD: Vender"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D49:F51" xr:uid="{B93C7990-20E2-4812-9C5D-2858AB7FDF9F}">
       <formula1>"Add,Delete"</formula1>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Exceeds character limit" error="Up to 50 characters per line." sqref="J38:AD38 J40:AD40 J42:AD43" xr:uid="{4943B6AE-EBE5-49E1-8D38-17A2AD81463F}">
       <formula1>0</formula1>
       <formula2>50</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Exceeds character limit" error="Up to 50 characters per line._x000a_Please continue on the second line." sqref="J37:AD37 J39:AD39" xr:uid="{144FC6D7-8B2B-4C36-AD3F-AC85E8BC0086}">
       <formula1>0</formula1>
       <formula2>50</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="F59" r:id="rId1" xr:uid="{4E85D0D5-DF6B-4D48-8A51-F6EDC89E706C}"/>
     <hyperlink ref="F57" r:id="rId2" xr:uid="{60075B1F-4BB7-461E-A05A-81791D167BFB}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.86614173228346458" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
   <customProperties>
     <customPr name="layoutContexts" r:id="rId4"/>
   </customProperties>
   <drawing r:id="rId5"/>
   <legacyDrawing r:id="rId6"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
@@ -7593,51 +7603,51 @@
       <c r="AR2" s="64" t="s">
         <v>88</v>
       </c>
       <c r="AS2" s="64" t="s">
         <v>89</v>
       </c>
       <c r="AT2" s="64" t="s">
         <v>90</v>
       </c>
       <c r="AU2" s="64" t="s">
         <v>91</v>
       </c>
       <c r="AV2" s="65" t="s">
         <v>92</v>
       </c>
       <c r="AW2" s="65" t="s">
         <v>93</v>
       </c>
       <c r="AX2" s="65" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="3" spans="1:50">
       <c r="A3" s="77">
         <f ca="1">TODAY()</f>
-        <v>46122</v>
+        <v>46149</v>
       </c>
       <c r="B3" s="78" t="str" cm="1">
         <f t="array" ref="B3">_xlfn.IFS('UT-54'!D49="Add","追加",'UT-54'!D49="Delete","削除",'UT-54'!D49="","")</f>
         <v/>
       </c>
       <c r="C3" s="78"/>
       <c r="D3" s="79"/>
       <c r="E3" s="80"/>
       <c r="F3" s="81" t="str">
         <f>IF('UT-54'!$G49="","",'UT-54'!$G49)</f>
         <v/>
       </c>
       <c r="G3" s="82"/>
       <c r="H3" s="101"/>
       <c r="I3" s="81" t="str">
         <f>IF('UT-54'!$G49="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
       <c r="J3" s="104"/>
       <c r="K3" s="82"/>
       <c r="L3" s="82"/>
       <c r="M3" s="82"/>
       <c r="N3" s="83" t="str">
         <f>IF('UT-54'!$Q49="","",'UT-54'!$Q49)</f>
         <v/>
@@ -7660,51 +7670,51 @@
       <c r="AD3" s="100"/>
       <c r="AE3" s="100"/>
       <c r="AF3" s="100"/>
       <c r="AG3" s="100"/>
       <c r="AH3" s="100"/>
       <c r="AI3" s="100"/>
       <c r="AJ3" s="100"/>
       <c r="AK3" s="100"/>
       <c r="AL3" s="100"/>
       <c r="AM3" s="100"/>
       <c r="AN3" s="100"/>
       <c r="AO3" s="100"/>
       <c r="AP3" s="100"/>
       <c r="AQ3" s="100"/>
       <c r="AR3" s="100"/>
       <c r="AS3" s="100"/>
       <c r="AT3" s="100"/>
       <c r="AU3" s="100"/>
       <c r="AV3" s="100"/>
       <c r="AW3" s="100"/>
       <c r="AX3" s="100"/>
     </row>
     <row r="4" spans="1:50">
       <c r="A4" s="84">
         <f t="shared" ref="A4:A5" ca="1" si="0">TODAY()</f>
-        <v>46122</v>
+        <v>46149</v>
       </c>
       <c r="B4" s="74" t="str" cm="1">
         <f t="array" ref="B4">_xlfn.IFS('UT-54'!D50="Add","追加",'UT-54'!D50="Delete","削除",'UT-54'!D50="","")</f>
         <v/>
       </c>
       <c r="C4" s="74"/>
       <c r="D4" s="66"/>
       <c r="E4" s="67"/>
       <c r="F4" s="73" t="str">
         <f>IF('UT-54'!$G50="","",'UT-54'!$G50)</f>
         <v/>
       </c>
       <c r="G4" s="61"/>
       <c r="H4" s="102"/>
       <c r="I4" s="73" t="str">
         <f>IF('UT-54'!$G50="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
       <c r="J4" s="105"/>
       <c r="K4" s="61"/>
       <c r="L4" s="61"/>
       <c r="M4" s="61"/>
       <c r="N4" s="85" t="str">
         <f>IF('UT-54'!$Q50="","",'UT-54'!$Q50)</f>
         <v/>
@@ -7727,51 +7737,51 @@
       <c r="AD4" s="100"/>
       <c r="AE4" s="100"/>
       <c r="AF4" s="100"/>
       <c r="AG4" s="100"/>
       <c r="AH4" s="100"/>
       <c r="AI4" s="100"/>
       <c r="AJ4" s="100"/>
       <c r="AK4" s="100"/>
       <c r="AL4" s="100"/>
       <c r="AM4" s="100"/>
       <c r="AN4" s="100"/>
       <c r="AO4" s="100"/>
       <c r="AP4" s="100"/>
       <c r="AQ4" s="100"/>
       <c r="AR4" s="100"/>
       <c r="AS4" s="100"/>
       <c r="AT4" s="100"/>
       <c r="AU4" s="100"/>
       <c r="AV4" s="100"/>
       <c r="AW4" s="100"/>
       <c r="AX4" s="100"/>
     </row>
     <row r="5" spans="1:50" ht="13.8" thickBot="1">
       <c r="A5" s="86">
         <f t="shared" ca="1" si="0"/>
-        <v>46122</v>
+        <v>46149</v>
       </c>
       <c r="B5" s="87" t="str" cm="1">
         <f t="array" ref="B5">_xlfn.IFS('UT-54'!D51="Add","追加",'UT-54'!D51="Delete","削除",'UT-54'!D51="","")</f>
         <v/>
       </c>
       <c r="C5" s="87"/>
       <c r="D5" s="88"/>
       <c r="E5" s="89"/>
       <c r="F5" s="90" t="str">
         <f>IF('UT-54'!$G51="","",'UT-54'!$G51)</f>
         <v/>
       </c>
       <c r="G5" s="91"/>
       <c r="H5" s="103"/>
       <c r="I5" s="90" t="str">
         <f>IF('UT-54'!$G51="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
       <c r="J5" s="106"/>
       <c r="K5" s="91"/>
       <c r="L5" s="91"/>
       <c r="M5" s="91"/>
       <c r="N5" s="92" t="str">
         <f>IF('UT-54'!$Q51="","",'UT-54'!$Q51)</f>
         <v/>
@@ -8000,51 +8010,51 @@
       </c>
       <c r="V5" s="50" t="s">
         <v>37</v>
       </c>
       <c r="W5" s="188"/>
       <c r="X5" s="188"/>
       <c r="Y5" s="188"/>
       <c r="Z5" s="188"/>
       <c r="AA5" s="188"/>
       <c r="AB5" s="188"/>
       <c r="AC5" s="188"/>
       <c r="AD5" s="188"/>
       <c r="AE5" s="188"/>
       <c r="AF5" s="188"/>
       <c r="AG5" s="188"/>
       <c r="AH5" s="188"/>
       <c r="AI5" s="188"/>
       <c r="AJ5" s="188"/>
       <c r="AK5" s="44"/>
       <c r="AL5" s="45"/>
       <c r="AM5" s="45"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="30" customHeight="1">
       <c r="A6" s="120">
         <f ca="1">TODAY()</f>
-        <v>46122</v>
+        <v>46149</v>
       </c>
       <c r="B6" s="73" t="str" cm="1">
         <f t="array" ref="B6">_xlfn.IFS('UT-54'!$J$27="","",'UT-54'!$J$27="No registration","",'UT-54'!$J$27="Registration","○")</f>
         <v/>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="121" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="73" t="str" cm="1">
         <f t="array" ref="E6">_xlfn.IFS('UT-54'!$J$31="Initial Registration","新規",'UT-54'!$J$31="Change","変更",'UT-54'!$J$31="","")</f>
         <v/>
       </c>
       <c r="F6" s="107"/>
       <c r="G6" s="73" t="str" cm="1">
         <f t="array" ref="G6">_xlfn.IFS('UT-54'!$J$32="日本語(Japanese)","和文",'UT-54'!$J$32="英語(English)","英文",'UT-54'!$J$32="","")</f>
         <v/>
       </c>
       <c r="H6" s="73" t="str">
         <f>IF('UT-54'!$J$41="","",'UT-54'!$J$41)</f>
         <v/>
       </c>
       <c r="I6" s="73" t="str">
         <f>IF('UT-54'!$J$42="","",'UT-54'!$J$42)</f>
         <v/>
@@ -8287,126 +8297,97 @@
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="AA4:AA5"/>
     <mergeCell ref="AB4:AB5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="AC4:AC5"/>
     <mergeCell ref="AD4:AD5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="I4:P4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="K6">
-    <cfRule type="containsText" dxfId="0" priority="1" stopIfTrue="1" operator="containsText" text=",">
+    <cfRule type="containsText" dxfId="5" priority="1" stopIfTrue="1" operator="containsText" text=",">
       <formula>NOT(ISERROR(SEARCH(",",K6)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="全角５０文字以内で入力してください。" prompt="各行、半角50文字もしくは全角25文字以内で入力してください。_x000a_※半角ｶﾝﾏは使用不可です。" sqref="WVQ6:WVT6 JE6:JH6 TA6:TD6 ACW6:ACZ6 AMS6:AMV6 AWO6:AWR6 BGK6:BGN6 BQG6:BQJ6 CAC6:CAF6 CJY6:CKB6 CTU6:CTX6 DDQ6:DDT6 DNM6:DNP6 DXI6:DXL6 EHE6:EHH6 ERA6:ERD6 FAW6:FAZ6 FKS6:FKV6 FUO6:FUR6 GEK6:GEN6 GOG6:GOJ6 GYC6:GYF6 HHY6:HIB6 HRU6:HRX6 IBQ6:IBT6 ILM6:ILP6 IVI6:IVL6 JFE6:JFH6 JPA6:JPD6 JYW6:JYZ6 KIS6:KIV6 KSO6:KSR6 LCK6:LCN6 LMG6:LMJ6 LWC6:LWF6 MFY6:MGB6 MPU6:MPX6 MZQ6:MZT6 NJM6:NJP6 NTI6:NTL6 ODE6:ODH6 ONA6:OND6 OWW6:OWZ6 PGS6:PGV6 PQO6:PQR6 QAK6:QAN6 QKG6:QKJ6 QUC6:QUF6 RDY6:REB6 RNU6:RNX6 RXQ6:RXT6 SHM6:SHP6 SRI6:SRL6 TBE6:TBH6 TLA6:TLD6 TUW6:TUZ6 UES6:UEV6 UOO6:UOR6 UYK6:UYN6 VIG6:VIJ6 VSC6:VSF6 WBY6:WCB6 WLU6:WLX6" xr:uid="{0617B813-1FD6-45DE-A3BF-1ABD1F84082C}">
       <formula1>LENB(JE6)&lt;=50</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="半角50文字、全角25文字以内で入力してください。_x000a_※半角ｶﾅは使用できません。" prompt="半角50文字、全角25文字以内で入力してください。_x000a_※半角ｶﾅ、ｶﾝﾏは使用不可です。" sqref="WVM6:WVN6 JA6:JB6 SW6:SX6 ACS6:ACT6 AMO6:AMP6 AWK6:AWL6 BGG6:BGH6 BQC6:BQD6 BZY6:BZZ6 CJU6:CJV6 CTQ6:CTR6 DDM6:DDN6 DNI6:DNJ6 DXE6:DXF6 EHA6:EHB6 EQW6:EQX6 FAS6:FAT6 FKO6:FKP6 FUK6:FUL6 GEG6:GEH6 GOC6:GOD6 GXY6:GXZ6 HHU6:HHV6 HRQ6:HRR6 IBM6:IBN6 ILI6:ILJ6 IVE6:IVF6 JFA6:JFB6 JOW6:JOX6 JYS6:JYT6 KIO6:KIP6 KSK6:KSL6 LCG6:LCH6 LMC6:LMD6 LVY6:LVZ6 MFU6:MFV6 MPQ6:MPR6 MZM6:MZN6 NJI6:NJJ6 NTE6:NTF6 ODA6:ODB6 OMW6:OMX6 OWS6:OWT6 PGO6:PGP6 PQK6:PQL6 QAG6:QAH6 QKC6:QKD6 QTY6:QTZ6 RDU6:RDV6 RNQ6:RNR6 RXM6:RXN6 SHI6:SHJ6 SRE6:SRF6 TBA6:TBB6 TKW6:TKX6 TUS6:TUT6 UEO6:UEP6 UOK6:UOL6 UYG6:UYH6 VIC6:VID6 VRY6:VRZ6 WBU6:WBV6 WLQ6:WLR6" xr:uid="{42A6FC04-32D3-4367-8D14-B76C5356CD9A}">
       <formula1>LENB(JA6)&lt;=50</formula1>
     </dataValidation>
     <dataValidation type="textLength" imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="-(ハイフン)は入れないでください。" prompt="-(ハイフン)なしの7桁で入力してください。_x000a_英文請求書の場合は入力不可ですので、郵便番号は住所1or住所2にご入力ください。" sqref="WVP6 JD6 SZ6 ACV6 AMR6 AWN6 BGJ6 BQF6 CAB6 CJX6 CTT6 DDP6 DNL6 DXH6 EHD6 EQZ6 FAV6 FKR6 FUN6 GEJ6 GOF6 GYB6 HHX6 HRT6 IBP6 ILL6 IVH6 JFD6 JOZ6 JYV6 KIR6 KSN6 LCJ6 LMF6 LWB6 MFX6 MPT6 MZP6 NJL6 NTH6 ODD6 OMZ6 OWV6 PGR6 PQN6 QAJ6 QKF6 QUB6 RDX6 RNT6 RXP6 SHL6 SRH6 TBD6 TKZ6 TUV6 UER6 UON6 UYJ6 VIF6 VSB6 WBX6 WLT6" xr:uid="{354783FD-4FE4-4040-BDB1-6A20D993E65F}">
       <formula1>0</formula1>
       <formula2>7</formula2>
     </dataValidation>
     <dataValidation type="textLength" imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="全角カナ20文字以内で入力して下さい。" prompt="・全角カナ20文字以内_x000a_・「カブシキガイシャ」は入力不要" sqref="WVL6 IZ6 SV6 ACR6 AMN6 AWJ6 BGF6 BQB6 BZX6 CJT6 CTP6 DDL6 DNH6 DXD6 EGZ6 EQV6 FAR6 FKN6 FUJ6 GEF6 GOB6 GXX6 HHT6 HRP6 IBL6 ILH6 IVD6 JEZ6 JOV6 JYR6 KIN6 KSJ6 LCF6 LMB6 LVX6 MFT6 MPP6 MZL6 NJH6 NTD6 OCZ6 OMV6 OWR6 PGN6 PQJ6 QAF6 QKB6 QTX6 RDT6 RNP6 RXL6 SHH6 SRD6 TAZ6 TKV6 TUR6 UEN6 UOJ6 UYF6 VIB6 VRX6 WBT6 WLP6" xr:uid="{76BDA2EB-9BB9-4602-BC15-8CB1FC117A98}">
       <formula1>0</formula1>
       <formula2>20</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WWJ6 WMN6 WCR6 VSV6 VIZ6 UZD6 UPH6 UFL6 TVP6 TLT6 TBX6 SSB6 SIF6 RYJ6 RON6 RER6 QUV6 QKZ6 QBD6 PRH6 PHL6 OXP6 ONT6 ODX6 NUB6 NKF6 NAJ6 MQN6 MGR6 LWV6 LMZ6 LDD6 KTH6 KJL6 JZP6 JPT6 JFX6 IWB6 IMF6 ICJ6 HSN6 HIR6 GYV6 GOZ6 GFD6 FVH6 FLL6 FBP6 ERT6 EHX6 DYB6 DOF6 DEJ6 CUN6 CKR6 CAV6 BQZ6 BHD6 AXH6 ANL6 ADP6 TT6 JX6 AF6 WVO6:WVO7 WLS6:WLS7 WBW6:WBW7 VSA6:VSA7 VIE6:VIE7 UYI6:UYI7 UOM6:UOM7 UEQ6:UEQ7 TUU6:TUU7 TKY6:TKY7 TBC6:TBC7 SRG6:SRG7 SHK6:SHK7 RXO6:RXO7 RNS6:RNS7 RDW6:RDW7 QUA6:QUA7 QKE6:QKE7 QAI6:QAI7 PQM6:PQM7 PGQ6:PGQ7 OWU6:OWU7 OMY6:OMY7 ODC6:ODC7 NTG6:NTG7 NJK6:NJK7 MZO6:MZO7 MPS6:MPS7 MFW6:MFW7 LWA6:LWA7 LME6:LME7 LCI6:LCI7 KSM6:KSM7 KIQ6:KIQ7 JYU6:JYU7 JOY6:JOY7 JFC6:JFC7 IVG6:IVG7 ILK6:ILK7 IBO6:IBO7 HRS6:HRS7 HHW6:HHW7 GYA6:GYA7 GOE6:GOE7 GEI6:GEI7 FUM6:FUM7 FKQ6:FKQ7 FAU6:FAU7 EQY6:EQY7 EHC6:EHC7 DXG6:DXG7 DNK6:DNK7 DDO6:DDO7 CTS6:CTS7 CJW6:CJW7 CAA6:CAA7 BQE6:BQE7 BGI6:BGI7 AWM6:AWM7 AMQ6:AMQ7 ACU6:ACU7 SY6:SY7 JC6:JC7 IY6 WWA6:WWB6 WME6:WMF6 WCI6:WCJ6 VSM6:VSN6 VIQ6:VIR6 UYU6:UYV6 UOY6:UOZ6 UFC6:UFD6 TVG6:TVH6 TLK6:TLL6 TBO6:TBP6 SRS6:SRT6 SHW6:SHX6 RYA6:RYB6 ROE6:ROF6 REI6:REJ6 QUM6:QUN6 QKQ6:QKR6 QAU6:QAV6 PQY6:PQZ6 PHC6:PHD6 OXG6:OXH6 ONK6:ONL6 ODO6:ODP6 NTS6:NTT6 NJW6:NJX6 NAA6:NAB6 MQE6:MQF6 MGI6:MGJ6 LWM6:LWN6 LMQ6:LMR6 LCU6:LCV6 KSY6:KSZ6 KJC6:KJD6 JZG6:JZH6 JPK6:JPL6 JFO6:JFP6 IVS6:IVT6 ILW6:ILX6 ICA6:ICB6 HSE6:HSF6 HII6:HIJ6 GYM6:GYN6 GOQ6:GOR6 GEU6:GEV6 FUY6:FUZ6 FLC6:FLD6 FBG6:FBH6 ERK6:ERL6 EHO6:EHP6 DXS6:DXT6 DNW6:DNX6 DEA6:DEB6 CUE6:CUF6 CKI6:CKJ6 CAM6:CAN6 BQQ6:BQR6 BGU6:BGV6 AWY6:AWZ6 ANC6:AND6 ADG6:ADH6 TK6:TL6 JO6:JP6 SU6 ACQ6 AMM6 AWI6 BGE6 BQA6 BZW6 CJS6 CTO6 DDK6 DNG6 DXC6 EGY6 EQU6 FAQ6 FKM6 FUI6 GEE6 GOA6 GXW6 HHS6 HRO6 IBK6 ILG6 IVC6 JEY6 JOU6 JYQ6 KIM6 KSI6 LCE6 LMA6 LVW6 MFS6 MPO6 MZK6 NJG6 NTC6 OCY6 OMU6 OWQ6 PGM6 PQI6 QAE6 QKA6 QTW6 RDS6 RNO6 RXK6 SHG6 SRC6 TAY6 TKU6 TUQ6 UEM6 UOI6 UYE6 VIA6 VRW6 WBS6 WLO6 WVK6 WVI6 K6:K7 IW6 SS6 ACO6 AMK6 AWG6 BGC6 BPY6 BZU6 CJQ6 CTM6 DDI6 DNE6 DXA6 EGW6 EQS6 FAO6 FKK6 FUG6 GEC6 GNY6 GXU6 HHQ6 HRM6 IBI6 ILE6 IVA6 JEW6 JOS6 JYO6 KIK6 KSG6 LCC6 LLY6 LVU6 MFQ6 MPM6 MZI6 NJE6 NTA6 OCW6 OMS6 OWO6 PGK6 PQG6 QAC6 QJY6 QTU6 RDQ6 RNM6 RXI6 SHE6 SRA6 TAW6 TKS6 TUO6 UEK6 UOG6 UYC6 VHY6 VRU6 WBQ6 WLM6" xr:uid="{4A2537A4-1125-4303-980B-08A1ED0FC75D}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{194db3f9-2286-46b9-ba58-9c0f26e25b2c}" enabled="1" method="Privileged" siteId="{fe7a9aa7-6097-47a2-9163-81d624f8cbfd}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <DocSecurity>2</DocSecurity>
   <Application>Microsoft Excel</Application>
-  <DocSecurity>2</DocSecurity>
-[...28 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2023-02-01T06:36:32Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
     <vt:lpwstr>2026-03-04T14:48:20Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>