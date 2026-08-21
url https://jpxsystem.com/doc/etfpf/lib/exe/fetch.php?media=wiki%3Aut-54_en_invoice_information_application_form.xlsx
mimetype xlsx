--- v2 (2026-06-21)
+++ v3 (2026-08-21)
@@ -6,858 +6,824 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{9B443596-D350-4E42-90DB-07AE2CF43106}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UT-54" sheetId="2" r:id="rId1"/>
     <sheet name="Target" sheetId="8" state="hidden" r:id="rId2"/>
     <sheet name="取引先マスタ" sheetId="7" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'UT-54'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'UT-54'!$A$1:$AI$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D6" i="7" l="1"/>
+  <c r="F3" i="8"/>
+  <c r="G3" i="8"/>
+  <c r="F4" i="8"/>
+  <c r="G4" i="8"/>
+  <c r="G2" i="8"/>
+  <c r="F2" i="8"/>
+  <c r="E3" i="8"/>
+  <c r="E4" i="8"/>
+  <c r="E2" i="8"/>
+  <c r="A2" i="8"/>
+  <c r="B2" i="8"/>
+  <c r="B3" i="8" l="1"/>
+  <c r="B4" i="8"/>
+  <c r="A3" i="8"/>
+  <c r="A4" i="8"/>
   <c r="B6" i="7" l="1" a="1"/>
   <c r="B6" i="7"/>
-  <c r="I4" i="8"/>
-[...18 lines deleted...]
-  <c r="F3" i="8"/>
+  <c r="K3" i="8"/>
+  <c r="K4" i="8"/>
+  <c r="K2" i="8"/>
+  <c r="F6" i="7" a="1"/>
+  <c r="F6" i="7"/>
+  <c r="P3" i="8" l="1"/>
+  <c r="P4" i="8"/>
+  <c r="P2" i="8"/>
+  <c r="H3" i="8"/>
+  <c r="H4" i="8"/>
+  <c r="H2" i="8"/>
   <c r="A6" i="7"/>
-  <c r="AC6" i="7"/>
+  <c r="AD6" i="7"/>
+  <c r="O6" i="7"/>
   <c r="N6" i="7"/>
+  <c r="Q6" i="7"/>
+  <c r="P6" i="7"/>
   <c r="M6" i="7"/>
-  <c r="P6" i="7"/>
-[...1 lines deleted...]
-  <c r="L6" i="7"/>
+  <c r="K6" i="7"/>
   <c r="J6" i="7"/>
   <c r="I6" i="7"/>
+  <c r="H6" i="7" a="1"/>
   <c r="H6" i="7"/>
-  <c r="G6" i="7" a="1"/>
-  <c r="G6" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="143">
   <si>
     <t>#</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>1</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>2</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>メールアドレス</t>
   </si>
   <si>
     <t>https://www.jpx.co.jp/markets/paid-info-equities/reference/tvdivq0000002n2l-att/tvdivq000000u5tk.pdf</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>新規・
 変更</t>
     <rPh sb="0" eb="2">
       <t>シンキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>取引先
 コード</t>
     <rPh sb="0" eb="2">
       <t>トリヒキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>請求書
 書式</t>
     <rPh sb="0" eb="3">
       <t>セイキュウショ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショシキ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>取引先名（カナ）</t>
   </si>
   <si>
     <t>請求書表示欄</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>ＴＥＬ
 (任意)</t>
     <rPh sb="5" eb="7">
       <t>ニンイ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>請求内容</t>
     <rPh sb="0" eb="2">
       <t>セイキュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>使用開始日</t>
     <rPh sb="0" eb="2">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>カイシビ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>《財務部使用欄》</t>
     <rPh sb="1" eb="4">
       <t>ザイムブ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ラン</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>取引開始の可否
 （プルダウンより選択）</t>
     <rPh sb="0" eb="2">
       <t>トリヒキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カイシ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カヒ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>センタク</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>●法人・個人の別
 （プルダウンより選択）</t>
     <rPh sb="1" eb="3">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コジン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ベツ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>センタク</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>●所在地</t>
     <rPh sb="1" eb="4">
       <t>ショザイチ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>業務内容</t>
     <rPh sb="0" eb="2">
       <t>ギョウム</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>主な取引先</t>
     <rPh sb="0" eb="1">
       <t>オモ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>トリヒキサキ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>主な取引金融機関</t>
     <rPh sb="0" eb="1">
       <t>オモ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トリヒキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キンユウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キカン</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>●代表者氏名（法人の場合）</t>
     <rPh sb="1" eb="4">
       <t>ダイヒョウシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シメイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>バアイ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>新規取引先調査票登録日</t>
     <rPh sb="0" eb="2">
       <t>シンキ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>トリヒキサキ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>チョウサヒョウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>トウロクビ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>日経テレコンによる取引先調査日</t>
     <rPh sb="0" eb="2">
       <t>ニッケイ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>トリヒキサキ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ビ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>取引先調査結果
 （プルダウンより選択）</t>
     <rPh sb="0" eb="3">
       <t>トリヒキサキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>センタク</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>記事の掲載誌（紙）
 及び掲載日時</t>
     <rPh sb="0" eb="2">
       <t>キジ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ケイサイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>シ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>カミ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>オヨ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ケイサイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ニチジ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>日経テレコン調査担当者</t>
     <rPh sb="0" eb="2">
       <t>ニッケイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>タントウシャ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>関連部室</t>
     <rPh sb="0" eb="2">
       <t>カンレン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ブシツ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>取引先名1（正式名称）</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>取引先名2（部署名）</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>敬称</t>
     <rPh sb="0" eb="2">
       <t>ケイショウ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>郵便番号</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>住所1
 (1行目)　　　　　　　　　　　　(2行目)</t>
     <rPh sb="0" eb="2">
       <t>ジュウショ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ギョウメ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ギョウメ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>住所2（ﾋﾞﾙ名等）
 (1行目)　　　　　　　　　　　　(2行目)</t>
     <rPh sb="8" eb="9">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>取引先略称</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>企業コード</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>バーチャル
 口座番号</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>新規</t>
     <rPh sb="0" eb="2">
       <t>シンキ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t xml:space="preserve">  御中</t>
     <rPh sb="2" eb="4">
       <t>オンチュウ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
-[...13 lines deleted...]
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>(注1)日付は全て"YYYY/MM/DD"の形式で入力してください。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヒヅケ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>スベ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>(注2)「新規又は変更後」欄は全ての項目、「変更前(現行)」欄は変更する項目について記載してください。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シンキ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>マタ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ゴ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ラン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>スベ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>コウモク</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>マエ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ゲンコウ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>ラン</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>コウモク</t>
     </rPh>
     <rPh sb="42" eb="44">
       <t>キサイ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>(注3)取引先コードはERPで検索して設定がある場合、記載してください。</t>
     <rPh sb="15" eb="17">
       <t>ケンサク</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>セッテイ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>バアイ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>キサイ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>(注4)取引先名（カナ）は全角カタカナで入力してください。</t>
     <rPh sb="13" eb="15">
       <t>ゼンカク</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ニュウリョク</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>(注5)郵便番号は「-」を入れないでください。</t>
     <rPh sb="4" eb="8">
       <t>ユウビンバンゴウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>イ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
-[...28 lines deleted...]
-    <t>ユーザID</t>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>ユーザ名</t>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="33"/>
+    <phoneticPr fontId="34"/>
   </si>
   <si>
     <t>ユーザ名（カナ）</t>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="33"/>
+    <phoneticPr fontId="34"/>
   </si>
   <si>
     <t>グループID</t>
   </si>
   <si>
     <t>組織名</t>
     <rPh sb="0" eb="2">
       <t>ソシキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="33"/>
+    <phoneticPr fontId="34"/>
   </si>
   <si>
     <t>部署名</t>
     <rPh sb="0" eb="2">
       <t>ブショ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="33"/>
+    <phoneticPr fontId="34"/>
   </si>
   <si>
     <t>副部署名1</t>
   </si>
   <si>
     <t>副部署名2</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">コード
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">発行会社は「銘柄コード（５桁）」
 取引参加者は「統一金融機関コード（５桁）」又は「証券会社等標準コード（５桁）
 取引参加者のうち上記２コードを有さない場合には記載不要。
 </t>
     </r>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="33"/>
+    <phoneticPr fontId="34"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ユーザ種別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>02：グループ管理者
 03：一般ユーザ</t>
     </r>
     <rPh sb="3" eb="5">
       <t>シュベツ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>イッパン</t>
     </rPh>
-    <phoneticPr fontId="33"/>
+    <phoneticPr fontId="34"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">組織種別コード
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>01：取引所（東証）
 02：取引所（東証以外）
 03：発行会社
 04：委託業者
 05：契約ユーザ
 06：取引参加者
 08：証券保管振替機構
 09：JSCC
 10：TOCOM
 11：日本証券金融</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ソシキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュベツ</t>
     </rPh>
-    <phoneticPr fontId="33"/>
+    <phoneticPr fontId="34"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">証明書発行可否フラグ
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>allow：電子証明書を利用する
 deny：電子証明書を利用しない</t>
     </r>
     <rPh sb="0" eb="3">
       <t>ショウメイショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ハッコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カヒ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>デンシ</t>
     </rPh>
     <rPh sb="20" eb="23">
       <t>ショウメイショ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>デンシ</t>
     </rPh>
     <rPh sb="36" eb="39">
       <t>ショウメイショ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>リヨウ</t>
     </rPh>
-    <phoneticPr fontId="33"/>
+    <phoneticPr fontId="34"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">対象システム
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>TDnet
 TMI
 J-IRISS
 Target
 arrowface
 Target/arrowface
 J-NETポータル</t>
     </r>
     <rPh sb="0" eb="2">
       <t>タイショウ</t>
     </rPh>
-    <phoneticPr fontId="32"/>
+    <phoneticPr fontId="33"/>
   </si>
   <si>
     <t>上場会社(東証上場)</t>
   </si>
   <si>
     <t>上場会社(東証以外)</t>
   </si>
   <si>
     <t>REIT 上場会社担当者(登録不可)</t>
   </si>
   <si>
     <t>REIT 上場会社担当者(登録可)</t>
   </si>
   <si>
     <t>REIT上場会社担当者(開示可)</t>
   </si>
   <si>
     <t>ETN 上場会社担当者(登録不可)</t>
   </si>
   <si>
     <t>ETF 上場会社担当者(登録可)</t>
   </si>
   <si>
     <t>ETF上場会社担当者(開示可)</t>
   </si>
@@ -916,301 +882,362 @@
     <t>コロケーション請求書閲覧者</t>
   </si>
   <si>
     <t>arrownet-Global請求書閲覧者</t>
   </si>
   <si>
     <t>コロケーションベンダ</t>
   </si>
   <si>
     <t>arrownet-Globalキャリア</t>
   </si>
   <si>
     <t>テストシステム利用者</t>
   </si>
   <si>
     <t>J-NETポータル</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>法人</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>可</t>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>入力日</t>
     <rPh sb="0" eb="3">
       <t>ニュウリョクヒ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>指定MMフラグ</t>
     <rPh sb="0" eb="2">
       <t>シテイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>申請済フラグ</t>
     <rPh sb="0" eb="3">
       <t>シンセイズ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>CredNex Invoice Information                                                   Application Form</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>1.　Applicant</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Applications can only be submitted by the administrative contact person who is submitting the application. Please list the administrative contact person making the initial registration.</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Date of application</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Organizational Type</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Company code</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Company Name</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Name</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Email</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Phone number</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Language</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>2. Application Category</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>TSE Designated MM</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>3. Invoice Address Registration</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>*For the Target Terms of Use, please refer to the following website</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">4. Target ID Registration </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="5"/>
         <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>*For changes: delete the previous information and add the new information in two separate rows.</t>
     </r>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>　*AP: Trading Participant Code, AM: ETF Special Clearing Participant Code, TB: Clearing Participant Code, MM: LLT Code</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>※Fees vary depending on whether you are registered.</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Company Name　　 (Official)</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>Building Name 　Line 1</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t xml:space="preserve"> 　　 　Line 2</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>Address  　    Line 1</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t xml:space="preserve"> 　 　　Line 2</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>Company Representative Name</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Department / (Option)Person in Charge</t>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="25"/>
   </si>
   <si>
     <t>This ID is required for downloading CredNex invoices. You can issue up to 3 accounts.</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Category</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Agree to the “Handling of Personal Information” and “Target Terms of Use</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>*The personal information you provide will be used for administrative purposes, such as contacting you regarding CredNex, and will not be used for any other purpose.</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>*Please refer to the following website for information on the handling of personal information by the Japan Exchange Group.</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>https://www.jpx.co.jp/english/corporate/governance/security/privacy-policy/index.html</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Contacts</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t xml:space="preserve">CredNex team, Equities Department, Tokyo Stock Exchange, Inc. </t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Email:　　　ask-crednex@jpx.co.jp</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Phone:　　+81-3-3666-0141 (Switch board)</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>In order to apply, please agree to the following</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>Please limit addresses, building names, and department names to 50 half-width characters per line.      You may optionally display the contact person's name.</t>
-    <phoneticPr fontId="4"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>更新依頼日</t>
+    <rPh sb="0" eb="2">
+      <t>コウシン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>イライ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ビ</t>
+    </rPh>
+    <phoneticPr fontId="93"/>
+  </si>
+  <si>
+    <t>更新内容</t>
+    <rPh sb="0" eb="4">
+      <t>コウシンナイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="93"/>
+  </si>
+  <si>
+    <t>ステータス</t>
+  </si>
+  <si>
+    <t>＃</t>
+  </si>
+  <si>
+    <t>未申請</t>
+    <rPh sb="0" eb="3">
+      <t>ミシンセイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>会社コード</t>
+  </si>
+  <si>
+    <t>組織区分</t>
+  </si>
+  <si>
+    <t>組織名</t>
+    <rPh sb="0" eb="3">
+      <t>ソシキメイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>未申請</t>
+    <rPh sb="0" eb="3">
+      <t>ミシンセイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>会社コード</t>
+    <rPh sb="0" eb="2">
+      <t>カイシャ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>v20260723</t>
+    <phoneticPr fontId="5"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="8" formatCode="&quot;¥&quot;#,##0.00;[Red]&quot;¥&quot;\-#,##0.00"/>
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="[&lt;=999]000;[&lt;=9999]000\-00;000\-0000"/>
     <numFmt numFmtId="177" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="178" formatCode="0_ "/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="0_)"/>
   </numFmts>
-  <fonts count="75">
+  <fonts count="101">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
@@ -1670,52 +1697,251 @@
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color indexed="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="34">
+  <fills count="66">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1848,52 +2074,231 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="52">
+  <borders count="58">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -2282,168 +2687,114 @@
       <top style="thin">
         <color indexed="62"/>
       </top>
       <bottom style="double">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...7 lines deleted...]
-      <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color rgb="FFFF0000"/>
       </right>
       <top style="medium">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
-      </bottom>
-[...13 lines deleted...]
-        <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -2472,1041 +2823,1364 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="91">
+  <cellStyleXfs count="163">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="53" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="13">
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="13">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="29" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="28" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="28" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="36" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...88 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="29" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="35" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="55" fillId="30" borderId="24" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="36" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="29" borderId="37" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="59" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="6" fontId="59" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="13" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0">
-[...36 lines deleted...]
-    <xf numFmtId="180" fontId="59" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-    <xf numFmtId="180" fontId="59" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="51" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="60" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="180" fontId="60" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="52" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="48" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="49" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="50" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="82" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="83" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="37" borderId="51" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="38" borderId="52" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="86" fillId="38" borderId="51" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="87" fillId="0" borderId="53" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="88" fillId="39" borderId="54" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="89" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="90" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="91" fillId="0" borderId="56" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="94" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="76" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="96" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="98" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="40" borderId="55" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="99" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="100" fillId="0" borderId="8">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="97" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="76" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="96" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="198">
+  <cellXfs count="180">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="11" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="7" borderId="24" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="11" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="7" borderId="24" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="7" borderId="24" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="7" borderId="24" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="7" borderId="24" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="67" fillId="7" borderId="24" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="62" fillId="7" borderId="24" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="68" fillId="33" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="7" borderId="24" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="7" borderId="23" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="7" borderId="23" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="32" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="7" borderId="15" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="60" fillId="7" borderId="23" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="7" borderId="23" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="28" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="32" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="31" borderId="41" xfId="85" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="30" borderId="42" xfId="85" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="39" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="32" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="41" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="32" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="32" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="28" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="43" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="32" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="28" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="31" borderId="14" xfId="85" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="28" fillId="31" borderId="11" xfId="85" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="29" fillId="31" borderId="14" xfId="85" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="31" borderId="11" xfId="85" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="31" borderId="11" xfId="85" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="30" borderId="42" xfId="85" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="51" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="29" fillId="30" borderId="40" xfId="85" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="30" borderId="12" xfId="85" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="30" borderId="44" xfId="85" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="46" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="14" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="47" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="29" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="56" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="58" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="28" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="26" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="72" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="69" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="56" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="176" fontId="25" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="21" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...72 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="69" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="95" fillId="65" borderId="0" xfId="136" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="95" fillId="65" borderId="57" xfId="136" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="95" fillId="65" borderId="0" xfId="136" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="95" fillId="3" borderId="57" xfId="136" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="95" fillId="3" borderId="57" xfId="136" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="91">
+  <cellStyles count="163">
+    <cellStyle name="20% - アクセント 1" xfId="108" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 1 2" xfId="9" xr:uid="{173DB7C9-0FA2-4AE5-A308-2DB05A1F62F6}"/>
+    <cellStyle name="20% - アクセント 2" xfId="112" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2 2" xfId="10" xr:uid="{5DB8F9E5-5083-4C9F-8BCB-B7F17E8C12EE}"/>
+    <cellStyle name="20% - アクセント 3" xfId="116" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3 2" xfId="11" xr:uid="{97BD4B5A-F378-4E4B-8FCF-8F9046C696FB}"/>
+    <cellStyle name="20% - アクセント 4" xfId="120" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4 2" xfId="12" xr:uid="{61EAFC35-419F-47D7-A9F8-2DEF456ED82B}"/>
+    <cellStyle name="20% - アクセント 5" xfId="124" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5 2" xfId="13" xr:uid="{F66D226B-0FEF-4AD3-B1B0-5A85E1A5996E}"/>
+    <cellStyle name="20% - アクセント 6" xfId="128" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6 2" xfId="14" xr:uid="{70532603-8246-4CC9-A9A4-34AD5D4906DD}"/>
+    <cellStyle name="40% - アクセント 1" xfId="109" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1 2" xfId="15" xr:uid="{D400EC2E-049B-43C4-B7B4-65CED1E5DFEA}"/>
+    <cellStyle name="40% - アクセント 2" xfId="113" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2 2" xfId="16" xr:uid="{D754D31E-DB8F-4B7B-9E1E-65747897DC32}"/>
+    <cellStyle name="40% - アクセント 3" xfId="117" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3 2" xfId="17" xr:uid="{AF644EED-07D2-478D-BF3C-BA89FD226D62}"/>
+    <cellStyle name="40% - アクセント 4" xfId="121" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4 2" xfId="18" xr:uid="{7C3640C6-4866-4990-911D-ADF0FCBCFB08}"/>
+    <cellStyle name="40% - アクセント 5" xfId="125" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5 2" xfId="19" xr:uid="{387DBB27-B4BD-40DE-8070-4EB221D24508}"/>
+    <cellStyle name="40% - アクセント 6" xfId="129" builtinId="51" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6 2" xfId="20" xr:uid="{DA02B0C3-5137-40CD-8849-4713320FC35E}"/>
+    <cellStyle name="60% - アクセント 1" xfId="110" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1 2" xfId="21" xr:uid="{B0AC5FC8-4828-4710-A879-C559186C85FF}"/>
+    <cellStyle name="60% - アクセント 2" xfId="114" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2 2" xfId="22" xr:uid="{9E941F77-F5EC-498E-9B01-A76449058144}"/>
+    <cellStyle name="60% - アクセント 3" xfId="118" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3 2" xfId="23" xr:uid="{462E0D33-320F-4C1D-8306-AEED779997A1}"/>
+    <cellStyle name="60% - アクセント 4" xfId="122" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4 2" xfId="24" xr:uid="{171F75AE-6FB8-40E8-8C2A-C2FB38A42555}"/>
+    <cellStyle name="60% - アクセント 5" xfId="126" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5 2" xfId="25" xr:uid="{A8CD5124-935E-44FF-A533-21A4C623AC27}"/>
+    <cellStyle name="60% - アクセント 6" xfId="130" builtinId="52" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6 2" xfId="26" xr:uid="{CDC7DB84-4291-4614-9EDB-F2556454AAB2}"/>
     <cellStyle name="Calc Currency (0)" xfId="27" xr:uid="{7AF780E5-AED4-4AF5-9B6A-0AAFF67C0266}"/>
+    <cellStyle name="Default" xfId="147" xr:uid="{C28A562E-98F2-4747-898C-A5DE92B8BF5C}"/>
     <cellStyle name="Header1" xfId="28" xr:uid="{76E4EEA5-21DA-4665-B92B-F8FD035D162F}"/>
     <cellStyle name="Header2" xfId="29" xr:uid="{0934E1BD-244D-48B1-99F6-6FF0AAEF140C}"/>
     <cellStyle name="IBM(401K)" xfId="30" xr:uid="{7911F940-48A3-4FB7-B8F3-B3D9A4F6A6C1}"/>
     <cellStyle name="Normal_#18-Internet" xfId="31" xr:uid="{78A03F87-5A8C-4714-9CB9-5FBCAF3492D3}"/>
+    <cellStyle name="PSChar" xfId="154" xr:uid="{7C6C69F4-0D09-4E98-BC54-6C1A386273EF}"/>
+    <cellStyle name="PSHeading" xfId="155" xr:uid="{F5381C9B-2848-46D5-9F79-38A3ADAB8A0E}"/>
+    <cellStyle name="アクセント 1" xfId="107" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 1 2" xfId="32" xr:uid="{EE09C9F1-3988-464C-AF31-9E669DDFB0A2}"/>
+    <cellStyle name="アクセント 2" xfId="111" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 2 2" xfId="33" xr:uid="{B21FBD50-2D4C-4D37-BE95-D7AA60C13390}"/>
+    <cellStyle name="アクセント 3" xfId="115" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 3 2" xfId="34" xr:uid="{4CDCBA25-5466-4DA7-8FC8-8C4DC441D183}"/>
+    <cellStyle name="アクセント 4" xfId="119" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 4 2" xfId="35" xr:uid="{5C3D3789-2D2B-4930-9E32-EAFAE4C531AE}"/>
+    <cellStyle name="アクセント 5" xfId="123" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 5 2" xfId="36" xr:uid="{347E5C74-15F9-4E53-960A-23FA8D78009C}"/>
+    <cellStyle name="アクセント 6" xfId="127" builtinId="49" customBuiltin="1"/>
     <cellStyle name="アクセント 6 2" xfId="37" xr:uid="{5454D225-6187-4985-8635-ABAE7E7197D4}"/>
+    <cellStyle name="タイトル" xfId="91" builtinId="15" customBuiltin="1"/>
     <cellStyle name="タイトル 2" xfId="38" xr:uid="{4EC7F096-C2FE-44BB-B832-923DEE01121C}"/>
+    <cellStyle name="チェック セル" xfId="103" builtinId="23" customBuiltin="1"/>
     <cellStyle name="チェック セル 2" xfId="39" xr:uid="{24C6A508-2A8E-4D05-A159-15AD9C10B679}"/>
     <cellStyle name="ドキュメント標準" xfId="40" xr:uid="{4CE43B63-17FF-443C-8069-A3A3CA484263}"/>
     <cellStyle name="ドキュメント標準 2" xfId="41" xr:uid="{B09CAFA7-AB48-49F4-803B-E5CE45ECCD9C}"/>
+    <cellStyle name="どちらでもない" xfId="98" builtinId="28" customBuiltin="1"/>
     <cellStyle name="どちらでもない 2" xfId="42" xr:uid="{3CE2FA45-16C4-44A1-93E8-5C502D6B6698}"/>
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
+    <cellStyle name="ハイパーリンク 2" xfId="138" xr:uid="{7CC7AEDC-007F-45A2-A8B9-ACB9E5491F5A}"/>
+    <cellStyle name="ハイパーリンク 2 2" xfId="149" xr:uid="{18F45CC1-D2E8-482E-8F25-1BA1CC9EA143}"/>
+    <cellStyle name="ハイパーリンク 3" xfId="143" xr:uid="{792FA6A4-7D55-4A93-A6EB-C5245C4CEE78}"/>
+    <cellStyle name="ハイパーリンク 4" xfId="156" xr:uid="{569BC1CA-D08C-413D-96E2-2723803E7F30}"/>
+    <cellStyle name="ハイパーリンク 5" xfId="162" xr:uid="{F89BBCD0-E72F-489F-9E63-A676C5A304EC}"/>
+    <cellStyle name="ハイパーリンク 6" xfId="142" xr:uid="{BDAB720B-982A-4F62-BBD7-65C969A21022}"/>
     <cellStyle name="メモ 2" xfId="43" xr:uid="{28B5785A-4AC9-48BB-A960-61BD0359A70C}"/>
     <cellStyle name="メモ 2 2" xfId="44" xr:uid="{C0F771A8-2FB7-4BBE-ADDA-6AF4BEAB20E1}"/>
+    <cellStyle name="メモ 3" xfId="153" xr:uid="{D995A53D-0B62-444A-B904-DC0E99AF7EDB}"/>
+    <cellStyle name="リンク セル" xfId="102" builtinId="24" customBuiltin="1"/>
     <cellStyle name="リンク セル 2" xfId="45" xr:uid="{41BBA6F6-2F7E-4381-BB6B-B13A94CD5511}"/>
     <cellStyle name="_x001d_・_x000c_ﾏ・_x000d_ﾂ・_x0001__x0016__x0011_F5_x0007__x0001__x0001_" xfId="46" xr:uid="{AD6AC2C6-A0DE-471F-A96E-77521FAE792D}"/>
+    <cellStyle name="悪い" xfId="97" builtinId="27" customBuiltin="1"/>
     <cellStyle name="悪い 2" xfId="47" xr:uid="{A530D883-1124-4148-A60F-54AB5A1F00AD}"/>
+    <cellStyle name="計算" xfId="101" builtinId="22" customBuiltin="1"/>
     <cellStyle name="計算 2" xfId="48" xr:uid="{83F0C6A4-DF3C-4C06-B873-5875E0FF5514}"/>
+    <cellStyle name="警告文" xfId="104" builtinId="11" customBuiltin="1"/>
     <cellStyle name="警告文 2" xfId="49" xr:uid="{4275FA38-74D1-4164-9A62-7458111E0358}"/>
     <cellStyle name="桁蟻唇Ｆ [0.00]_Sheet2" xfId="50" xr:uid="{A9459E58-B222-4840-ACD5-3E59DCACD86A}"/>
     <cellStyle name="桁蟻唇Ｆ_Sheet2" xfId="51" xr:uid="{6F7FBBDB-4976-4327-93DF-7661D30424C2}"/>
+    <cellStyle name="桁区切り 2" xfId="140" xr:uid="{1A06D3E5-51C4-499E-B13A-56E617176DDA}"/>
+    <cellStyle name="桁区切り 2 2" xfId="158" xr:uid="{9CC0ED2D-ACFC-4FBF-BB5B-7406B3CCD25D}"/>
+    <cellStyle name="桁区切り 2 3" xfId="157" xr:uid="{E6A66A81-131B-484A-BBC8-4560AE863A91}"/>
+    <cellStyle name="桁区切り 2 4" xfId="161" xr:uid="{A3373F80-30B0-405C-9A82-3B78907AACC0}"/>
+    <cellStyle name="桁区切り 3" xfId="141" xr:uid="{77897229-0685-4BD3-A1F4-FAB6D86559BD}"/>
+    <cellStyle name="見出し 1" xfId="92" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 1 2" xfId="52" xr:uid="{F276383C-801A-4F71-9D8B-04B228CA2FCE}"/>
+    <cellStyle name="見出し 2" xfId="93" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 2 2" xfId="53" xr:uid="{AD6F9E9B-8E1E-49E0-97DB-1C7E8CFCA6BB}"/>
+    <cellStyle name="見出し 3" xfId="94" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 3 2" xfId="54" xr:uid="{CD1FACA0-96F5-4EC4-B9DE-9E52B256D4EA}"/>
+    <cellStyle name="見出し 4" xfId="95" builtinId="19" customBuiltin="1"/>
     <cellStyle name="見出し 4 2" xfId="55" xr:uid="{14B2B8F7-4CA2-4AAA-832A-A578520D5F83}"/>
     <cellStyle name="取り消し" xfId="56" xr:uid="{BADA0F6D-ED22-4F5C-9D0D-706F3EFF85CD}"/>
+    <cellStyle name="集計" xfId="106" builtinId="25" customBuiltin="1"/>
     <cellStyle name="集計 2" xfId="57" xr:uid="{225D25DC-0110-4D8C-9394-5FB32B996F6C}"/>
+    <cellStyle name="出力" xfId="100" builtinId="21" customBuiltin="1"/>
     <cellStyle name="出力 2" xfId="58" xr:uid="{18F763E8-667B-421D-B30E-0414E7A41DB1}"/>
+    <cellStyle name="説明文" xfId="105" builtinId="53" customBuiltin="1"/>
     <cellStyle name="説明文 2" xfId="59" xr:uid="{A5147040-A573-4745-9ACA-7E8AC54233D5}"/>
     <cellStyle name="脱浦 [0.00]_?O±U" xfId="60" xr:uid="{CA1730D0-3DB8-4987-B843-A2B97FE5B249}"/>
     <cellStyle name="脱浦_?O±U" xfId="61" xr:uid="{8EE214F5-6B59-4899-AE80-E3617EACF38E}"/>
+    <cellStyle name="入力" xfId="99" builtinId="20" customBuiltin="1"/>
     <cellStyle name="入力 2" xfId="62" xr:uid="{23052FB2-2868-489D-A7D2-E4B48E2CB036}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 10" xfId="63" xr:uid="{7E4AD041-1D1D-4595-AF94-373C02F73B2B}"/>
     <cellStyle name="標準 11" xfId="64" xr:uid="{0F9F6D2C-A03B-4452-A341-41D905BB4877}"/>
     <cellStyle name="標準 12" xfId="8" xr:uid="{B395E132-B10A-4013-BC38-6036BB66C32A}"/>
+    <cellStyle name="標準 13" xfId="136" xr:uid="{08998C9F-2E3C-4840-9E95-A76D820C07D6}"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{CB6D536F-7D7E-4DC0-BB4F-C27B525594E9}"/>
     <cellStyle name="標準 2 2" xfId="66" xr:uid="{510114A9-A045-4FAF-91F7-96C22E7CEB08}"/>
+    <cellStyle name="標準 2 2 2" xfId="148" xr:uid="{C971EDB3-F2A7-4F84-BE14-BEB0548DA1E0}"/>
     <cellStyle name="標準 2 3" xfId="67" xr:uid="{78369269-CEBC-4B68-BE9F-20AC8BEA7432}"/>
+    <cellStyle name="標準 2 3 2" xfId="160" xr:uid="{2125362D-167B-4EBA-A72A-6FBD64FE1E2D}"/>
     <cellStyle name="標準 2 4" xfId="68" xr:uid="{A0F76E67-A2EC-4DD5-B857-EB0C16E65C77}"/>
+    <cellStyle name="標準 2 4 2" xfId="159" xr:uid="{16A0C75A-8E96-4800-A98D-6EB63E685F1D}"/>
     <cellStyle name="標準 2 5" xfId="65" xr:uid="{F9C27180-5C0F-4A5A-A96D-2AE4033AB8B7}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{62DB4807-4CAC-4DBB-8871-E988CA55038A}"/>
     <cellStyle name="標準 3 2" xfId="4" xr:uid="{396D4C99-91A4-43A0-86A7-BB1142392696}"/>
     <cellStyle name="標準 3 2 2" xfId="7" xr:uid="{AEA2E7DF-4349-4E68-8F90-510B0E0E93E5}"/>
+    <cellStyle name="標準 3 2 2 2" xfId="150" xr:uid="{2FDE5ECF-3CE2-45DB-8AF6-D70465BC24CF}"/>
+    <cellStyle name="標準 3 2 2 3" xfId="135" xr:uid="{D6CD2A08-1CC4-4176-8BF0-62BBAC39F182}"/>
     <cellStyle name="標準 3 2 3" xfId="70" xr:uid="{75B7CFC1-FD1C-41C7-854A-B8435044CDFB}"/>
+    <cellStyle name="標準 3 2 3 2" xfId="152" xr:uid="{22F0CCC3-0DFD-4AE1-A1BC-129061A61AA4}"/>
+    <cellStyle name="標準 3 2 4" xfId="146" xr:uid="{38EB1B82-F5CD-4AEA-AF8C-E72E3E26A474}"/>
+    <cellStyle name="標準 3 2 5" xfId="132" xr:uid="{3CD52C4F-4724-4ACA-A385-75A36858D884}"/>
     <cellStyle name="標準 3 3" xfId="6" xr:uid="{9264C80A-0DEB-4642-AF65-27DF8A00F608}"/>
+    <cellStyle name="標準 3 3 2" xfId="145" xr:uid="{6EF7AD0F-57B0-4ADA-A368-900CA63D46CA}"/>
+    <cellStyle name="標準 3 3 3" xfId="134" xr:uid="{1C2933C5-0930-4D2B-B752-BFC22B93BF01}"/>
     <cellStyle name="標準 3 4" xfId="5" xr:uid="{845EED7B-D2C0-4324-88C1-A9D8514F70B1}"/>
+    <cellStyle name="標準 3 4 2" xfId="144" xr:uid="{C601427E-79E8-4431-B4DA-80654DF4EF25}"/>
+    <cellStyle name="標準 3 4 3" xfId="133" xr:uid="{5656C816-2062-4691-9FB1-CE342849E73E}"/>
     <cellStyle name="標準 3 5" xfId="69" xr:uid="{561AE949-D1A9-441C-A4E6-E1E145B46565}"/>
+    <cellStyle name="標準 3 5 2" xfId="151" xr:uid="{1A92B357-5713-4C6D-B7F3-13AB306EE5E2}"/>
+    <cellStyle name="標準 3 6" xfId="139" xr:uid="{AF0DB3CA-C271-4084-9B69-C104A7C28B0D}"/>
+    <cellStyle name="標準 3 7" xfId="131" xr:uid="{6C9F28B9-8184-4945-9C05-05D8BCF9F80C}"/>
     <cellStyle name="標準 4" xfId="71" xr:uid="{44EF8A0B-C7AF-4BCD-94D9-D255C73D789C}"/>
     <cellStyle name="標準 4 2" xfId="72" xr:uid="{F12DF466-4B3A-4E61-9B31-DFC2C3898B09}"/>
     <cellStyle name="標準 4 3" xfId="73" xr:uid="{0C7FCE71-B762-4F92-B1DB-D7F59B207295}"/>
+    <cellStyle name="標準 4 4" xfId="137" xr:uid="{3A6AFDF6-8F74-4958-8A0F-F0335752EC9F}"/>
     <cellStyle name="標準 5" xfId="74" xr:uid="{9AE500D9-49CE-4536-A639-C22A21AA2913}"/>
     <cellStyle name="標準 5 2" xfId="75" xr:uid="{0BBADC25-2C83-4611-B671-0D74F7D7E6CA}"/>
     <cellStyle name="標準 5 2 2" xfId="76" xr:uid="{044F1F00-3C50-4385-9358-8DEACC4F7305}"/>
     <cellStyle name="標準 5 3" xfId="77" xr:uid="{8812371C-A048-4AE7-9275-546865102B7C}"/>
     <cellStyle name="標準 6" xfId="78" xr:uid="{80266ECC-B7D9-4BBD-91D0-ADB9329436DC}"/>
     <cellStyle name="標準 7" xfId="79" xr:uid="{9C5F4902-09F1-4378-9ED3-4DF9F916F93C}"/>
     <cellStyle name="標準 8" xfId="80" xr:uid="{1F372BC6-816A-4AEB-8A63-2D93E9336F67}"/>
     <cellStyle name="標準 8 2" xfId="81" xr:uid="{D77463F1-4AE2-442B-A61A-F3B790487CDB}"/>
     <cellStyle name="標準 9" xfId="82" xr:uid="{5A681394-D088-44EF-B4D5-AABD89B331FA}"/>
     <cellStyle name="標準 9 2" xfId="83" xr:uid="{1A69AB4A-1B74-4A03-8C94-E26A11993EBE}"/>
     <cellStyle name="標準_メニュー体系案_1別紙4-2 メニュー・アクセス権体系" xfId="84" xr:uid="{9B7A3C0B-B143-4A3B-B1D9-90EA12508820}"/>
     <cellStyle name="標準_次期申請書フォーマット案" xfId="85" xr:uid="{0FD0419A-E03D-4E41-B937-8432A1969672}"/>
     <cellStyle name="磨葬e義" xfId="86" xr:uid="{01F1AEA5-347B-44A2-A7DA-3C793BC29CB2}"/>
     <cellStyle name="未定義" xfId="87" xr:uid="{679AE6B4-1531-4D4A-9F16-F5E170A556F0}"/>
     <cellStyle name="未定義 2" xfId="88" xr:uid="{1E93E0F2-CFBC-45D3-8343-D0C9B578D0E2}"/>
     <cellStyle name="未定義 2 2" xfId="89" xr:uid="{67B09594-EAEB-4EE5-A804-46623F59A13E}"/>
+    <cellStyle name="良い" xfId="96" builtinId="26" customBuiltin="1"/>
     <cellStyle name="良い 2" xfId="90" xr:uid="{53F5FE76-9BC9-4213-A57B-78E4FE6AC045}"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor rgb="FFFF0066"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.34998626667073579"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...5 lines deleted...]
-      </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AP$53" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
@@ -3893,59 +4567,59 @@
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 21</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>8</xdr:row>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>53340</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="吹き出し: 四角形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF316BD1-4404-44B2-AC6A-D805B4D0CA42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1737360" y="3680460"/>
           <a:ext cx="3520440" cy="358140"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -20080"/>
             <a:gd name="adj2" fmla="val -163806"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
@@ -4013,76 +4687,76 @@
             <a:t>3-5</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>行目をメンテ台帳にコピペ</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>198120</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>1623060</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>175260</xdr:rowOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>480060</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="吹き出し: 四角形 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D0677D7-9EF3-B9C7-D56C-BE40122D870E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="10279380" y="1813560"/>
-          <a:ext cx="3741420" cy="358140"/>
+          <a:off x="10843260" y="1866900"/>
+          <a:ext cx="3741420" cy="327660"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -19280"/>
             <a:gd name="adj2" fmla="val -91466"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -4094,139 +4768,166 @@
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>J</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>列を確認し、担当者名入力の場合はプルダウンで様に変更。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>548640</xdr:colOff>
+      <xdr:colOff>563880</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>45720</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>175260</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>121920</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="吹き出し: 四角形 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A2D2BD-9872-4F05-B130-9AE53F735AE3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="548640" y="2499360"/>
-          <a:ext cx="2720340" cy="358140"/>
+          <a:off x="563880" y="2339340"/>
+          <a:ext cx="2720340" cy="571500"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -20080"/>
-            <a:gd name="adj2" fmla="val -163806"/>
+            <a:gd name="adj1" fmla="val -26523"/>
+            <a:gd name="adj2" fmla="val -166473"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="l"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
-[...1 lines deleted...]
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>6-7</a:t>
-[...6 lines deleted...]
-            <a:t>行目をメンテ台帳にコピペ</a:t>
+            <a:t>ここに○がある場合は、メンテ台帳「組織マスタ</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>(</a:t>
+            <a:t>_</a:t>
           </a:r>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
-[...1 lines deleted...]
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>行ごとで</a:t>
+            <a:t>本番」シートの</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>OK)</a:t>
+            <a:t>U</a:t>
           </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>列を更新</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -4493,255 +5194,255 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/english/corporate/governance/security/privacy-policy/index.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpx.co.jp/markets/paid-info-equities/reference/tvdivq0000002n2l-att/tvdivq000000u5tk.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxx@xx.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:BU66"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="177" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="J11" sqref="J11:AD11"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A46" zoomScale="120" zoomScaleNormal="177" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="AE67" sqref="AE67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="14.1" customHeight="1"/>
   <cols>
     <col min="1" max="6" width="2.44140625" style="1"/>
     <col min="7" max="10" width="2.44140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="2.44140625" style="1"/>
     <col min="13" max="13" width="2.44140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="2.44140625" style="1"/>
     <col min="15" max="17" width="2.44140625" style="1" customWidth="1"/>
     <col min="18" max="19" width="2.44140625" style="1"/>
     <col min="20" max="24" width="2.44140625" style="1" customWidth="1"/>
     <col min="25" max="31" width="2.44140625" style="1"/>
     <col min="32" max="32" width="2.44140625" style="1" customWidth="1"/>
     <col min="33" max="41" width="2.44140625" style="1"/>
     <col min="42" max="42" width="2.44140625" style="19" customWidth="1"/>
     <col min="43" max="48" width="2.44140625" style="1"/>
     <col min="49" max="51" width="2.44140625" style="5" customWidth="1"/>
     <col min="52" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="14.1" customHeight="1">
-      <c r="A1" s="141" t="s">
-[...38 lines deleted...]
-      <c r="AL1" s="141"/>
+      <c r="A1" s="130" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
+      <c r="O1" s="130"/>
+      <c r="P1" s="130"/>
+      <c r="Q1" s="130"/>
+      <c r="R1" s="130"/>
+      <c r="S1" s="130"/>
+      <c r="T1" s="130"/>
+      <c r="U1" s="130"/>
+      <c r="V1" s="130"/>
+      <c r="W1" s="130"/>
+      <c r="X1" s="130"/>
+      <c r="Y1" s="130"/>
+      <c r="Z1" s="130"/>
+      <c r="AA1" s="130"/>
+      <c r="AB1" s="130"/>
+      <c r="AC1" s="130"/>
+      <c r="AD1" s="130"/>
+      <c r="AE1" s="130"/>
+      <c r="AF1" s="130"/>
+      <c r="AG1" s="130"/>
+      <c r="AH1" s="130"/>
+      <c r="AI1" s="130"/>
+      <c r="AJ1" s="130"/>
+      <c r="AK1" s="130"/>
+      <c r="AL1" s="130"/>
       <c r="AM1" s="15"/>
       <c r="AN1" s="15"/>
       <c r="AO1" s="15"/>
       <c r="AP1" s="17"/>
       <c r="AQ1" s="15"/>
       <c r="AR1" s="15"/>
       <c r="AS1" s="15"/>
     </row>
     <row r="2" spans="1:51" ht="14.1" customHeight="1">
-      <c r="A2" s="141"/>
-[...36 lines deleted...]
-      <c r="AL2" s="141"/>
+      <c r="A2" s="130"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
+      <c r="O2" s="130"/>
+      <c r="P2" s="130"/>
+      <c r="Q2" s="130"/>
+      <c r="R2" s="130"/>
+      <c r="S2" s="130"/>
+      <c r="T2" s="130"/>
+      <c r="U2" s="130"/>
+      <c r="V2" s="130"/>
+      <c r="W2" s="130"/>
+      <c r="X2" s="130"/>
+      <c r="Y2" s="130"/>
+      <c r="Z2" s="130"/>
+      <c r="AA2" s="130"/>
+      <c r="AB2" s="130"/>
+      <c r="AC2" s="130"/>
+      <c r="AD2" s="130"/>
+      <c r="AE2" s="130"/>
+      <c r="AF2" s="130"/>
+      <c r="AG2" s="130"/>
+      <c r="AH2" s="130"/>
+      <c r="AI2" s="130"/>
+      <c r="AJ2" s="130"/>
+      <c r="AK2" s="130"/>
+      <c r="AL2" s="130"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="17"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
     </row>
     <row r="3" spans="1:51" ht="14.1" customHeight="1">
-      <c r="A3" s="141"/>
-[...36 lines deleted...]
-      <c r="AL3" s="141"/>
+      <c r="A3" s="130"/>
+      <c r="B3" s="130"/>
+      <c r="C3" s="130"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="130"/>
+      <c r="I3" s="130"/>
+      <c r="J3" s="130"/>
+      <c r="K3" s="130"/>
+      <c r="L3" s="130"/>
+      <c r="M3" s="130"/>
+      <c r="N3" s="130"/>
+      <c r="O3" s="130"/>
+      <c r="P3" s="130"/>
+      <c r="Q3" s="130"/>
+      <c r="R3" s="130"/>
+      <c r="S3" s="130"/>
+      <c r="T3" s="130"/>
+      <c r="U3" s="130"/>
+      <c r="V3" s="130"/>
+      <c r="W3" s="130"/>
+      <c r="X3" s="130"/>
+      <c r="Y3" s="130"/>
+      <c r="Z3" s="130"/>
+      <c r="AA3" s="130"/>
+      <c r="AB3" s="130"/>
+      <c r="AC3" s="130"/>
+      <c r="AD3" s="130"/>
+      <c r="AE3" s="130"/>
+      <c r="AF3" s="130"/>
+      <c r="AG3" s="130"/>
+      <c r="AH3" s="130"/>
+      <c r="AI3" s="130"/>
+      <c r="AJ3" s="130"/>
+      <c r="AK3" s="130"/>
+      <c r="AL3" s="130"/>
       <c r="AM3" s="15"/>
       <c r="AN3" s="15"/>
       <c r="AO3" s="15"/>
       <c r="AP3" s="17"/>
       <c r="AQ3" s="15"/>
       <c r="AR3" s="15"/>
       <c r="AS3" s="15"/>
     </row>
     <row r="4" spans="1:51" ht="5.0999999999999996" customHeight="1">
-      <c r="A4" s="141"/>
-[...36 lines deleted...]
-      <c r="AL4" s="141"/>
+      <c r="A4" s="130"/>
+      <c r="B4" s="130"/>
+      <c r="C4" s="130"/>
+      <c r="D4" s="130"/>
+      <c r="E4" s="130"/>
+      <c r="F4" s="130"/>
+      <c r="G4" s="130"/>
+      <c r="H4" s="130"/>
+      <c r="I4" s="130"/>
+      <c r="J4" s="130"/>
+      <c r="K4" s="130"/>
+      <c r="L4" s="130"/>
+      <c r="M4" s="130"/>
+      <c r="N4" s="130"/>
+      <c r="O4" s="130"/>
+      <c r="P4" s="130"/>
+      <c r="Q4" s="130"/>
+      <c r="R4" s="130"/>
+      <c r="S4" s="130"/>
+      <c r="T4" s="130"/>
+      <c r="U4" s="130"/>
+      <c r="V4" s="130"/>
+      <c r="W4" s="130"/>
+      <c r="X4" s="130"/>
+      <c r="Y4" s="130"/>
+      <c r="Z4" s="130"/>
+      <c r="AA4" s="130"/>
+      <c r="AB4" s="130"/>
+      <c r="AC4" s="130"/>
+      <c r="AD4" s="130"/>
+      <c r="AE4" s="130"/>
+      <c r="AF4" s="130"/>
+      <c r="AG4" s="130"/>
+      <c r="AH4" s="130"/>
+      <c r="AI4" s="130"/>
+      <c r="AJ4" s="130"/>
+      <c r="AK4" s="130"/>
+      <c r="AL4" s="130"/>
       <c r="AM4" s="15"/>
       <c r="AN4" s="15"/>
       <c r="AO4" s="15"/>
       <c r="AP4" s="17"/>
       <c r="AQ4" s="15"/>
       <c r="AR4" s="15"/>
       <c r="AS4" s="15"/>
     </row>
     <row r="5" spans="1:51" ht="6.9" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
@@ -4752,165 +5453,165 @@
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
       <c r="AP5" s="18"/>
       <c r="AQ5" s="2"/>
       <c r="AR5" s="2"/>
       <c r="AS5" s="2"/>
     </row>
     <row r="6" spans="1:51" ht="14.1" customHeight="1">
-      <c r="V6" s="147" t="s">
-[...13 lines deleted...]
-      <c r="AH6" s="152"/>
+      <c r="V6" s="136" t="s">
+        <v>98</v>
+      </c>
+      <c r="W6" s="136"/>
+      <c r="X6" s="136"/>
+      <c r="Y6" s="136"/>
+      <c r="Z6" s="136"/>
+      <c r="AA6" s="118"/>
+      <c r="AB6" s="118"/>
+      <c r="AC6" s="118"/>
+      <c r="AD6" s="118"/>
+      <c r="AE6" s="118"/>
+      <c r="AF6" s="118"/>
+      <c r="AG6" s="118"/>
+      <c r="AH6" s="118"/>
       <c r="AI6" s="41"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
       <c r="AL6" s="40"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AW6" s="1"/>
       <c r="AX6" s="1"/>
       <c r="AY6" s="1"/>
     </row>
     <row r="7" spans="1:51" ht="6.9" customHeight="1"/>
     <row r="8" spans="1:51" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="135" t="s">
-[...37 lines deleted...]
-      <c r="AK8" s="135"/>
+      <c r="A8" s="116" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="116"/>
+      <c r="C8" s="116"/>
+      <c r="D8" s="116"/>
+      <c r="E8" s="116"/>
+      <c r="F8" s="116"/>
+      <c r="G8" s="116"/>
+      <c r="H8" s="116"/>
+      <c r="I8" s="116"/>
+      <c r="J8" s="116"/>
+      <c r="K8" s="116"/>
+      <c r="L8" s="116"/>
+      <c r="M8" s="116"/>
+      <c r="N8" s="116"/>
+      <c r="O8" s="116"/>
+      <c r="P8" s="116"/>
+      <c r="Q8" s="116"/>
+      <c r="R8" s="116"/>
+      <c r="S8" s="116"/>
+      <c r="T8" s="116"/>
+      <c r="U8" s="116"/>
+      <c r="V8" s="116"/>
+      <c r="W8" s="116"/>
+      <c r="X8" s="116"/>
+      <c r="Y8" s="116"/>
+      <c r="Z8" s="116"/>
+      <c r="AA8" s="116"/>
+      <c r="AB8" s="116"/>
+      <c r="AC8" s="116"/>
+      <c r="AD8" s="116"/>
+      <c r="AE8" s="116"/>
+      <c r="AF8" s="116"/>
+      <c r="AG8" s="116"/>
+      <c r="AH8" s="116"/>
+      <c r="AI8" s="116"/>
+      <c r="AJ8" s="116"/>
+      <c r="AK8" s="116"/>
       <c r="AL8" s="16"/>
       <c r="AM8" s="16"/>
       <c r="AN8" s="16"/>
       <c r="AO8" s="16"/>
       <c r="AP8" s="20"/>
       <c r="AQ8" s="16"/>
       <c r="AR8" s="16"/>
       <c r="AS8" s="16"/>
     </row>
     <row r="9" spans="1:51" ht="29.4" customHeight="1">
       <c r="A9" s="10"/>
-      <c r="B9" s="145" t="s">
-[...36 lines deleted...]
-      <c r="AK9" s="145"/>
+      <c r="B9" s="134" t="s">
+        <v>97</v>
+      </c>
+      <c r="C9" s="134"/>
+      <c r="D9" s="134"/>
+      <c r="E9" s="134"/>
+      <c r="F9" s="134"/>
+      <c r="G9" s="134"/>
+      <c r="H9" s="134"/>
+      <c r="I9" s="134"/>
+      <c r="J9" s="134"/>
+      <c r="K9" s="134"/>
+      <c r="L9" s="134"/>
+      <c r="M9" s="134"/>
+      <c r="N9" s="134"/>
+      <c r="O9" s="134"/>
+      <c r="P9" s="134"/>
+      <c r="Q9" s="134"/>
+      <c r="R9" s="134"/>
+      <c r="S9" s="134"/>
+      <c r="T9" s="134"/>
+      <c r="U9" s="134"/>
+      <c r="V9" s="134"/>
+      <c r="W9" s="134"/>
+      <c r="X9" s="134"/>
+      <c r="Y9" s="134"/>
+      <c r="Z9" s="134"/>
+      <c r="AA9" s="134"/>
+      <c r="AB9" s="134"/>
+      <c r="AC9" s="134"/>
+      <c r="AD9" s="134"/>
+      <c r="AE9" s="134"/>
+      <c r="AF9" s="134"/>
+      <c r="AG9" s="134"/>
+      <c r="AH9" s="134"/>
+      <c r="AI9" s="134"/>
+      <c r="AJ9" s="134"/>
+      <c r="AK9" s="134"/>
       <c r="AL9" s="11"/>
       <c r="AM9" s="11"/>
       <c r="AN9" s="11"/>
       <c r="AO9" s="11"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="11"/>
       <c r="AR9" s="10"/>
       <c r="AS9" s="10"/>
     </row>
     <row r="10" spans="1:51" ht="6.9" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
@@ -4924,80 +5625,80 @@
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
       <c r="AB10" s="3"/>
       <c r="AC10" s="3"/>
       <c r="AD10" s="3"/>
       <c r="AE10" s="3"/>
       <c r="AF10" s="3"/>
       <c r="AG10" s="3"/>
       <c r="AH10" s="3"/>
       <c r="AI10" s="3"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="22"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
     </row>
     <row r="11" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C11" s="144" t="s">
-[...6 lines deleted...]
-      <c r="H11" s="144"/>
+      <c r="C11" s="132" t="s">
+        <v>99</v>
+      </c>
+      <c r="D11" s="132"/>
+      <c r="E11" s="132"/>
+      <c r="F11" s="132"/>
+      <c r="G11" s="132"/>
+      <c r="H11" s="132"/>
       <c r="I11" s="2"/>
-      <c r="J11" s="134"/>
-[...19 lines deleted...]
-      <c r="AD11" s="134"/>
+      <c r="J11" s="133"/>
+      <c r="K11" s="133"/>
+      <c r="L11" s="133"/>
+      <c r="M11" s="133"/>
+      <c r="N11" s="133"/>
+      <c r="O11" s="133"/>
+      <c r="P11" s="133"/>
+      <c r="Q11" s="133"/>
+      <c r="R11" s="133"/>
+      <c r="S11" s="133"/>
+      <c r="T11" s="133"/>
+      <c r="U11" s="133"/>
+      <c r="V11" s="133"/>
+      <c r="W11" s="133"/>
+      <c r="X11" s="133"/>
+      <c r="Y11" s="133"/>
+      <c r="Z11" s="133"/>
+      <c r="AA11" s="133"/>
+      <c r="AB11" s="133"/>
+      <c r="AC11" s="133"/>
+      <c r="AD11" s="133"/>
       <c r="AE11" s="3"/>
       <c r="AF11" s="3"/>
       <c r="AG11" s="3"/>
       <c r="AH11" s="3"/>
       <c r="AI11" s="3"/>
       <c r="AJ11" s="3"/>
       <c r="AK11" s="3"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AW11" s="1"/>
       <c r="AX11" s="1"/>
       <c r="AY11" s="1"/>
     </row>
     <row r="12" spans="1:51" ht="6.9" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
@@ -5015,205 +5716,205 @@
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
       <c r="AB12" s="3"/>
       <c r="AC12" s="3"/>
       <c r="AD12" s="3"/>
       <c r="AE12" s="3"/>
       <c r="AF12" s="3"/>
       <c r="AG12" s="3"/>
       <c r="AH12" s="3"/>
       <c r="AI12" s="3"/>
       <c r="AJ12" s="3"/>
       <c r="AK12" s="3"/>
       <c r="AL12" s="3"/>
       <c r="AM12" s="3"/>
       <c r="AN12" s="3"/>
       <c r="AO12" s="3"/>
       <c r="AP12" s="22"/>
       <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
     </row>
     <row r="13" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C13" s="142" t="s">
-[...6 lines deleted...]
-      <c r="H13" s="142"/>
+      <c r="C13" s="104" t="s">
+        <v>100</v>
+      </c>
+      <c r="D13" s="104"/>
+      <c r="E13" s="104"/>
+      <c r="F13" s="104"/>
+      <c r="G13" s="104"/>
+      <c r="H13" s="104"/>
       <c r="I13" s="2"/>
-      <c r="J13" s="134"/>
-[...19 lines deleted...]
-      <c r="AD13" s="134"/>
+      <c r="J13" s="133"/>
+      <c r="K13" s="133"/>
+      <c r="L13" s="133"/>
+      <c r="M13" s="133"/>
+      <c r="N13" s="133"/>
+      <c r="O13" s="133"/>
+      <c r="P13" s="133"/>
+      <c r="Q13" s="133"/>
+      <c r="R13" s="133"/>
+      <c r="S13" s="133"/>
+      <c r="T13" s="133"/>
+      <c r="U13" s="133"/>
+      <c r="V13" s="133"/>
+      <c r="W13" s="133"/>
+      <c r="X13" s="133"/>
+      <c r="Y13" s="133"/>
+      <c r="Z13" s="133"/>
+      <c r="AA13" s="133"/>
+      <c r="AB13" s="133"/>
+      <c r="AC13" s="133"/>
+      <c r="AD13" s="133"/>
       <c r="AE13" s="3"/>
       <c r="AF13" s="3"/>
       <c r="AG13" s="3"/>
       <c r="AH13" s="3"/>
       <c r="AI13" s="3"/>
       <c r="AJ13" s="3"/>
       <c r="AK13" s="3"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AW13" s="1"/>
       <c r="AX13" s="1"/>
       <c r="AY13" s="1"/>
     </row>
     <row r="14" spans="1:51" ht="6.9" customHeight="1"/>
     <row r="15" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C15" s="146" t="s">
-[...35 lines deleted...]
-      <c r="AK15" s="146"/>
+      <c r="C15" s="135" t="s">
+        <v>111</v>
+      </c>
+      <c r="D15" s="135"/>
+      <c r="E15" s="135"/>
+      <c r="F15" s="135"/>
+      <c r="G15" s="135"/>
+      <c r="H15" s="135"/>
+      <c r="I15" s="135"/>
+      <c r="J15" s="135"/>
+      <c r="K15" s="135"/>
+      <c r="L15" s="135"/>
+      <c r="M15" s="135"/>
+      <c r="N15" s="135"/>
+      <c r="O15" s="135"/>
+      <c r="P15" s="135"/>
+      <c r="Q15" s="135"/>
+      <c r="R15" s="135"/>
+      <c r="S15" s="135"/>
+      <c r="T15" s="135"/>
+      <c r="U15" s="135"/>
+      <c r="V15" s="135"/>
+      <c r="W15" s="135"/>
+      <c r="X15" s="135"/>
+      <c r="Y15" s="135"/>
+      <c r="Z15" s="135"/>
+      <c r="AA15" s="135"/>
+      <c r="AB15" s="135"/>
+      <c r="AC15" s="135"/>
+      <c r="AD15" s="135"/>
+      <c r="AE15" s="135"/>
+      <c r="AF15" s="135"/>
+      <c r="AG15" s="135"/>
+      <c r="AH15" s="135"/>
+      <c r="AI15" s="135"/>
+      <c r="AJ15" s="135"/>
+      <c r="AK15" s="135"/>
       <c r="AL15" s="14"/>
       <c r="AM15" s="14"/>
       <c r="AN15" s="14"/>
       <c r="AO15" s="14"/>
       <c r="AP15" s="23"/>
       <c r="AQ15" s="14"/>
     </row>
     <row r="16" spans="1:51" ht="5.0999999999999996" customHeight="1">
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="13"/>
       <c r="AB16" s="13"/>
       <c r="AC16" s="13"/>
       <c r="AD16" s="13"/>
       <c r="AE16" s="13"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
       <c r="AH16" s="13"/>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="13"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AW16" s="1"/>
       <c r="AX16" s="1"/>
       <c r="AY16" s="1"/>
     </row>
     <row r="17" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C17" s="143" t="s">
-[...6 lines deleted...]
-      <c r="H17" s="143"/>
+      <c r="C17" s="131" t="s">
+        <v>101</v>
+      </c>
+      <c r="D17" s="131"/>
+      <c r="E17" s="131"/>
+      <c r="F17" s="131"/>
+      <c r="G17" s="131"/>
+      <c r="H17" s="131"/>
       <c r="I17" s="2"/>
-      <c r="J17" s="134"/>
-[...19 lines deleted...]
-      <c r="AD17" s="134"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="133"/>
+      <c r="L17" s="133"/>
+      <c r="M17" s="133"/>
+      <c r="N17" s="133"/>
+      <c r="O17" s="133"/>
+      <c r="P17" s="133"/>
+      <c r="Q17" s="133"/>
+      <c r="R17" s="133"/>
+      <c r="S17" s="133"/>
+      <c r="T17" s="133"/>
+      <c r="U17" s="133"/>
+      <c r="V17" s="133"/>
+      <c r="W17" s="133"/>
+      <c r="X17" s="133"/>
+      <c r="Y17" s="133"/>
+      <c r="Z17" s="133"/>
+      <c r="AA17" s="133"/>
+      <c r="AB17" s="133"/>
+      <c r="AC17" s="133"/>
+      <c r="AD17" s="133"/>
       <c r="AE17" s="3"/>
       <c r="AF17" s="3"/>
       <c r="AG17" s="3"/>
       <c r="AH17" s="3"/>
       <c r="AI17" s="3"/>
       <c r="AJ17" s="3"/>
       <c r="AK17" s="3"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AW17" s="1"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="1"/>
     </row>
     <row r="18" spans="1:51" ht="4.5" customHeight="1">
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="13"/>
       <c r="R18" s="13"/>
       <c r="S18" s="13"/>
       <c r="T18" s="13"/>
@@ -5254,238 +5955,238 @@
       <c r="T19" s="13"/>
       <c r="U19" s="13"/>
       <c r="V19" s="13"/>
       <c r="W19" s="13"/>
       <c r="X19" s="13"/>
       <c r="Y19" s="13"/>
       <c r="Z19" s="13"/>
       <c r="AA19" s="13"/>
       <c r="AB19" s="13"/>
       <c r="AC19" s="13"/>
       <c r="AD19" s="13"/>
       <c r="AE19" s="13"/>
       <c r="AF19" s="13"/>
       <c r="AG19" s="13"/>
       <c r="AH19" s="13"/>
       <c r="AI19" s="13"/>
       <c r="AJ19" s="13"/>
       <c r="AK19" s="13"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AW19" s="1"/>
       <c r="AX19" s="1"/>
       <c r="AY19" s="1"/>
     </row>
     <row r="20" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C20" s="133" t="s">
-[...6 lines deleted...]
-      <c r="H20" s="133"/>
+      <c r="C20" s="146" t="s">
+        <v>102</v>
+      </c>
+      <c r="D20" s="146"/>
+      <c r="E20" s="146"/>
+      <c r="F20" s="146"/>
+      <c r="G20" s="146"/>
+      <c r="H20" s="146"/>
       <c r="I20" s="2"/>
-      <c r="J20" s="134"/>
-[...19 lines deleted...]
-      <c r="AD20" s="134"/>
+      <c r="J20" s="133"/>
+      <c r="K20" s="133"/>
+      <c r="L20" s="133"/>
+      <c r="M20" s="133"/>
+      <c r="N20" s="133"/>
+      <c r="O20" s="133"/>
+      <c r="P20" s="133"/>
+      <c r="Q20" s="133"/>
+      <c r="R20" s="133"/>
+      <c r="S20" s="133"/>
+      <c r="T20" s="133"/>
+      <c r="U20" s="133"/>
+      <c r="V20" s="133"/>
+      <c r="W20" s="133"/>
+      <c r="X20" s="133"/>
+      <c r="Y20" s="133"/>
+      <c r="Z20" s="133"/>
+      <c r="AA20" s="133"/>
+      <c r="AB20" s="133"/>
+      <c r="AC20" s="133"/>
+      <c r="AD20" s="133"/>
       <c r="AE20" s="3"/>
       <c r="AF20" s="3"/>
       <c r="AG20" s="3"/>
       <c r="AH20" s="3"/>
       <c r="AI20" s="3"/>
       <c r="AJ20" s="3"/>
       <c r="AK20" s="3"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AW20" s="1"/>
       <c r="AX20" s="1"/>
       <c r="AY20" s="1"/>
     </row>
     <row r="21" spans="1:51" ht="5.0999999999999996" customHeight="1">
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="13"/>
       <c r="O21" s="13"/>
       <c r="P21" s="13"/>
       <c r="Q21" s="13"/>
       <c r="R21" s="13"/>
       <c r="S21" s="13"/>
       <c r="T21" s="13"/>
       <c r="U21" s="13"/>
       <c r="V21" s="13"/>
       <c r="W21" s="13"/>
       <c r="X21" s="13"/>
       <c r="Y21" s="13"/>
       <c r="Z21" s="13"/>
       <c r="AA21" s="13"/>
       <c r="AB21" s="13"/>
       <c r="AC21" s="13"/>
       <c r="AD21" s="13"/>
       <c r="AE21" s="13"/>
       <c r="AF21" s="13"/>
       <c r="AG21" s="13"/>
       <c r="AH21" s="13"/>
       <c r="AI21" s="13"/>
       <c r="AJ21" s="13"/>
       <c r="AK21" s="13"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AW21" s="1"/>
       <c r="AX21" s="1"/>
       <c r="AY21" s="1"/>
     </row>
     <row r="22" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C22" s="133" t="s">
-[...6 lines deleted...]
-      <c r="H22" s="133"/>
+      <c r="C22" s="146" t="s">
+        <v>103</v>
+      </c>
+      <c r="D22" s="146"/>
+      <c r="E22" s="146"/>
+      <c r="F22" s="146"/>
+      <c r="G22" s="146"/>
+      <c r="H22" s="146"/>
       <c r="I22" s="2"/>
-      <c r="J22" s="134"/>
-[...19 lines deleted...]
-      <c r="AD22" s="134"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="133"/>
+      <c r="L22" s="133"/>
+      <c r="M22" s="133"/>
+      <c r="N22" s="133"/>
+      <c r="O22" s="133"/>
+      <c r="P22" s="133"/>
+      <c r="Q22" s="133"/>
+      <c r="R22" s="133"/>
+      <c r="S22" s="133"/>
+      <c r="T22" s="133"/>
+      <c r="U22" s="133"/>
+      <c r="V22" s="133"/>
+      <c r="W22" s="133"/>
+      <c r="X22" s="133"/>
+      <c r="Y22" s="133"/>
+      <c r="Z22" s="133"/>
+      <c r="AA22" s="133"/>
+      <c r="AB22" s="133"/>
+      <c r="AC22" s="133"/>
+      <c r="AD22" s="133"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
       <c r="AH22" s="3"/>
       <c r="AI22" s="3"/>
       <c r="AJ22" s="3"/>
       <c r="AK22" s="3"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AW22" s="1"/>
       <c r="AX22" s="1"/>
       <c r="AY22" s="1"/>
     </row>
     <row r="23" spans="1:51" ht="5.0999999999999996" customHeight="1">
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
       <c r="O23" s="13"/>
       <c r="P23" s="13"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="13"/>
       <c r="U23" s="13"/>
       <c r="V23" s="13"/>
       <c r="W23" s="13"/>
       <c r="X23" s="13"/>
       <c r="Y23" s="13"/>
       <c r="Z23" s="13"/>
       <c r="AA23" s="13"/>
       <c r="AB23" s="13"/>
       <c r="AC23" s="13"/>
       <c r="AD23" s="13"/>
       <c r="AE23" s="13"/>
       <c r="AF23" s="13"/>
       <c r="AG23" s="13"/>
       <c r="AH23" s="13"/>
       <c r="AI23" s="13"/>
       <c r="AJ23" s="13"/>
       <c r="AK23" s="13"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AW23" s="1"/>
       <c r="AX23" s="1"/>
       <c r="AY23" s="1"/>
     </row>
     <row r="24" spans="1:51" ht="14.1" customHeight="1">
-      <c r="C24" s="133" t="s">
-[...6 lines deleted...]
-      <c r="H24" s="133"/>
+      <c r="C24" s="146" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" s="146"/>
+      <c r="E24" s="146"/>
+      <c r="F24" s="146"/>
+      <c r="G24" s="146"/>
+      <c r="H24" s="146"/>
       <c r="I24" s="2"/>
-      <c r="J24" s="134"/>
-[...19 lines deleted...]
-      <c r="AD24" s="134"/>
+      <c r="J24" s="133"/>
+      <c r="K24" s="133"/>
+      <c r="L24" s="133"/>
+      <c r="M24" s="133"/>
+      <c r="N24" s="133"/>
+      <c r="O24" s="133"/>
+      <c r="P24" s="133"/>
+      <c r="Q24" s="133"/>
+      <c r="R24" s="133"/>
+      <c r="S24" s="133"/>
+      <c r="T24" s="133"/>
+      <c r="U24" s="133"/>
+      <c r="V24" s="133"/>
+      <c r="W24" s="133"/>
+      <c r="X24" s="133"/>
+      <c r="Y24" s="133"/>
+      <c r="Z24" s="133"/>
+      <c r="AA24" s="133"/>
+      <c r="AB24" s="133"/>
+      <c r="AC24" s="133"/>
+      <c r="AD24" s="133"/>
       <c r="AE24" s="3"/>
       <c r="AF24" s="3"/>
       <c r="AG24" s="3"/>
       <c r="AH24" s="3"/>
       <c r="AI24" s="3"/>
       <c r="AJ24" s="3"/>
       <c r="AK24" s="3"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AW24" s="1"/>
       <c r="AX24" s="1"/>
       <c r="AY24" s="1"/>
     </row>
     <row r="25" spans="1:51" ht="5.0999999999999996" customHeight="1">
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="13"/>
       <c r="O25" s="13"/>
       <c r="P25" s="13"/>
       <c r="Q25" s="13"/>
       <c r="R25" s="13"/>
       <c r="S25" s="13"/>
       <c r="T25" s="13"/>
@@ -5526,95 +6227,95 @@
       <c r="T26" s="13"/>
       <c r="U26" s="13"/>
       <c r="V26" s="13"/>
       <c r="W26" s="13"/>
       <c r="X26" s="13"/>
       <c r="Y26" s="13"/>
       <c r="Z26" s="13"/>
       <c r="AA26" s="13"/>
       <c r="AB26" s="13"/>
       <c r="AC26" s="13"/>
       <c r="AD26" s="13"/>
       <c r="AE26" s="13"/>
       <c r="AF26" s="13"/>
       <c r="AG26" s="13"/>
       <c r="AH26" s="13"/>
       <c r="AI26" s="13"/>
       <c r="AJ26" s="13"/>
       <c r="AK26" s="13"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AW26" s="1"/>
       <c r="AX26" s="1"/>
       <c r="AY26" s="1"/>
     </row>
     <row r="27" spans="1:51" ht="19.2" customHeight="1">
-      <c r="C27" s="157" t="s">
-[...27 lines deleted...]
-      <c r="AD27" s="156"/>
+      <c r="C27" s="123" t="s">
+        <v>107</v>
+      </c>
+      <c r="D27" s="123"/>
+      <c r="E27" s="123"/>
+      <c r="F27" s="123"/>
+      <c r="G27" s="123"/>
+      <c r="H27" s="123"/>
+      <c r="J27" s="122"/>
+      <c r="K27" s="122"/>
+      <c r="L27" s="122"/>
+      <c r="M27" s="122"/>
+      <c r="N27" s="122"/>
+      <c r="O27" s="122"/>
+      <c r="P27" s="122"/>
+      <c r="Q27" s="122"/>
+      <c r="R27" s="122"/>
+      <c r="S27" s="122"/>
+      <c r="T27" s="122"/>
+      <c r="U27" s="122"/>
+      <c r="V27" s="122"/>
+      <c r="W27" s="122"/>
+      <c r="X27" s="122"/>
+      <c r="Y27" s="122"/>
+      <c r="Z27" s="122"/>
+      <c r="AA27" s="122"/>
+      <c r="AB27" s="122"/>
+      <c r="AC27" s="122"/>
+      <c r="AD27" s="122"/>
       <c r="AE27" s="13"/>
       <c r="AF27" s="13"/>
       <c r="AG27" s="13"/>
       <c r="AH27" s="13"/>
       <c r="AI27" s="13"/>
       <c r="AJ27" s="13"/>
       <c r="AK27" s="13"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AW27" s="1"/>
       <c r="AX27" s="1"/>
       <c r="AY27" s="1"/>
     </row>
     <row r="28" spans="1:51" ht="13.8" customHeight="1">
       <c r="J28" s="27" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="13"/>
       <c r="O28" s="13"/>
       <c r="P28" s="13"/>
       <c r="Q28" s="13"/>
       <c r="R28" s="13"/>
       <c r="S28" s="13"/>
       <c r="T28" s="13"/>
       <c r="U28" s="13"/>
       <c r="V28" s="13"/>
       <c r="W28" s="13"/>
       <c r="X28" s="13"/>
       <c r="Y28" s="13"/>
       <c r="Z28" s="13"/>
       <c r="AA28" s="13"/>
       <c r="AB28" s="13"/>
       <c r="AC28" s="13"/>
       <c r="AD28" s="13"/>
       <c r="AE28" s="13"/>
       <c r="AF28" s="13"/>
       <c r="AG28" s="13"/>
       <c r="AH28" s="13"/>
@@ -5641,669 +6342,669 @@
       <c r="T29" s="13"/>
       <c r="U29" s="13"/>
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
       <c r="X29" s="13"/>
       <c r="Y29" s="13"/>
       <c r="Z29" s="13"/>
       <c r="AA29" s="13"/>
       <c r="AB29" s="13"/>
       <c r="AC29" s="13"/>
       <c r="AD29" s="13"/>
       <c r="AE29" s="13"/>
       <c r="AF29" s="13"/>
       <c r="AG29" s="13"/>
       <c r="AH29" s="13"/>
       <c r="AI29" s="13"/>
       <c r="AJ29" s="13"/>
       <c r="AK29" s="13"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AW29" s="1"/>
       <c r="AX29" s="1"/>
       <c r="AY29" s="1"/>
     </row>
     <row r="30" spans="1:51" ht="14.1" customHeight="1">
-      <c r="A30" s="135" t="s">
-[...37 lines deleted...]
-      <c r="AK30" s="135"/>
+      <c r="A30" s="116" t="s">
+        <v>106</v>
+      </c>
+      <c r="B30" s="116"/>
+      <c r="C30" s="116"/>
+      <c r="D30" s="116"/>
+      <c r="E30" s="116"/>
+      <c r="F30" s="116"/>
+      <c r="G30" s="116"/>
+      <c r="H30" s="116"/>
+      <c r="I30" s="116"/>
+      <c r="J30" s="116"/>
+      <c r="K30" s="116"/>
+      <c r="L30" s="116"/>
+      <c r="M30" s="116"/>
+      <c r="N30" s="116"/>
+      <c r="O30" s="116"/>
+      <c r="P30" s="116"/>
+      <c r="Q30" s="116"/>
+      <c r="R30" s="116"/>
+      <c r="S30" s="116"/>
+      <c r="T30" s="116"/>
+      <c r="U30" s="116"/>
+      <c r="V30" s="116"/>
+      <c r="W30" s="116"/>
+      <c r="X30" s="116"/>
+      <c r="Y30" s="116"/>
+      <c r="Z30" s="116"/>
+      <c r="AA30" s="116"/>
+      <c r="AB30" s="116"/>
+      <c r="AC30" s="116"/>
+      <c r="AD30" s="116"/>
+      <c r="AE30" s="116"/>
+      <c r="AF30" s="116"/>
+      <c r="AG30" s="116"/>
+      <c r="AH30" s="116"/>
+      <c r="AI30" s="116"/>
+      <c r="AJ30" s="116"/>
+      <c r="AK30" s="116"/>
       <c r="AL30" s="14"/>
       <c r="AM30" s="14"/>
       <c r="AN30" s="14"/>
       <c r="AO30" s="14"/>
       <c r="AP30" s="23"/>
       <c r="AQ30" s="14"/>
     </row>
     <row r="31" spans="1:51" ht="17.399999999999999" customHeight="1">
       <c r="C31" s="14"/>
-      <c r="J31" s="155"/>
-[...19 lines deleted...]
-      <c r="AD31" s="155"/>
+      <c r="J31" s="121"/>
+      <c r="K31" s="121"/>
+      <c r="L31" s="121"/>
+      <c r="M31" s="121"/>
+      <c r="N31" s="121"/>
+      <c r="O31" s="121"/>
+      <c r="P31" s="121"/>
+      <c r="Q31" s="121"/>
+      <c r="R31" s="121"/>
+      <c r="S31" s="121"/>
+      <c r="T31" s="121"/>
+      <c r="U31" s="121"/>
+      <c r="V31" s="121"/>
+      <c r="W31" s="121"/>
+      <c r="X31" s="121"/>
+      <c r="Y31" s="121"/>
+      <c r="Z31" s="121"/>
+      <c r="AA31" s="121"/>
+      <c r="AB31" s="121"/>
+      <c r="AC31" s="121"/>
+      <c r="AD31" s="121"/>
     </row>
     <row r="32" spans="1:51" ht="17.399999999999999" customHeight="1">
-      <c r="C32" s="159" t="s">
-[...27 lines deleted...]
-      <c r="AD32" s="160"/>
+      <c r="C32" s="125" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" s="125"/>
+      <c r="E32" s="125"/>
+      <c r="F32" s="125"/>
+      <c r="G32" s="125"/>
+      <c r="H32" s="125"/>
+      <c r="J32" s="126"/>
+      <c r="K32" s="126"/>
+      <c r="L32" s="126"/>
+      <c r="M32" s="126"/>
+      <c r="N32" s="126"/>
+      <c r="O32" s="126"/>
+      <c r="P32" s="126"/>
+      <c r="Q32" s="126"/>
+      <c r="R32" s="126"/>
+      <c r="S32" s="126"/>
+      <c r="T32" s="126"/>
+      <c r="U32" s="126"/>
+      <c r="V32" s="126"/>
+      <c r="W32" s="126"/>
+      <c r="X32" s="126"/>
+      <c r="Y32" s="126"/>
+      <c r="Z32" s="126"/>
+      <c r="AA32" s="126"/>
+      <c r="AB32" s="126"/>
+      <c r="AC32" s="126"/>
+      <c r="AD32" s="126"/>
     </row>
     <row r="33" spans="1:73" ht="17.399999999999999" customHeight="1">
       <c r="C33" s="14"/>
     </row>
     <row r="34" spans="1:73" ht="20.100000000000001" customHeight="1">
-      <c r="A34" s="135" t="s">
-[...37 lines deleted...]
-      <c r="AK34" s="135"/>
+      <c r="A34" s="116" t="s">
+        <v>108</v>
+      </c>
+      <c r="B34" s="116"/>
+      <c r="C34" s="116"/>
+      <c r="D34" s="116"/>
+      <c r="E34" s="116"/>
+      <c r="F34" s="116"/>
+      <c r="G34" s="116"/>
+      <c r="H34" s="116"/>
+      <c r="I34" s="116"/>
+      <c r="J34" s="116"/>
+      <c r="K34" s="116"/>
+      <c r="L34" s="116"/>
+      <c r="M34" s="116"/>
+      <c r="N34" s="116"/>
+      <c r="O34" s="116"/>
+      <c r="P34" s="116"/>
+      <c r="Q34" s="116"/>
+      <c r="R34" s="116"/>
+      <c r="S34" s="116"/>
+      <c r="T34" s="116"/>
+      <c r="U34" s="116"/>
+      <c r="V34" s="116"/>
+      <c r="W34" s="116"/>
+      <c r="X34" s="116"/>
+      <c r="Y34" s="116"/>
+      <c r="Z34" s="116"/>
+      <c r="AA34" s="116"/>
+      <c r="AB34" s="116"/>
+      <c r="AC34" s="116"/>
+      <c r="AD34" s="116"/>
+      <c r="AE34" s="116"/>
+      <c r="AF34" s="116"/>
+      <c r="AG34" s="116"/>
+      <c r="AH34" s="116"/>
+      <c r="AI34" s="116"/>
+      <c r="AJ34" s="116"/>
+      <c r="AK34" s="116"/>
       <c r="AL34" s="16"/>
       <c r="AM34" s="16"/>
       <c r="AN34" s="16"/>
       <c r="AO34" s="16"/>
       <c r="AP34" s="20"/>
       <c r="AQ34" s="16"/>
       <c r="AR34" s="16"/>
       <c r="AS34" s="16"/>
     </row>
     <row r="35" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A35" s="26"/>
       <c r="B35" s="26"/>
-      <c r="C35" s="161" t="s">
-[...32 lines deleted...]
-      <c r="AH35" s="161"/>
+      <c r="C35" s="127" t="s">
+        <v>131</v>
+      </c>
+      <c r="D35" s="127"/>
+      <c r="E35" s="127"/>
+      <c r="F35" s="127"/>
+      <c r="G35" s="127"/>
+      <c r="H35" s="127"/>
+      <c r="I35" s="127"/>
+      <c r="J35" s="127"/>
+      <c r="K35" s="127"/>
+      <c r="L35" s="127"/>
+      <c r="M35" s="127"/>
+      <c r="N35" s="127"/>
+      <c r="O35" s="127"/>
+      <c r="P35" s="127"/>
+      <c r="Q35" s="127"/>
+      <c r="R35" s="127"/>
+      <c r="S35" s="127"/>
+      <c r="T35" s="127"/>
+      <c r="U35" s="127"/>
+      <c r="V35" s="127"/>
+      <c r="W35" s="127"/>
+      <c r="X35" s="127"/>
+      <c r="Y35" s="127"/>
+      <c r="Z35" s="127"/>
+      <c r="AA35" s="127"/>
+      <c r="AB35" s="127"/>
+      <c r="AC35" s="127"/>
+      <c r="AD35" s="127"/>
+      <c r="AE35" s="127"/>
+      <c r="AF35" s="127"/>
+      <c r="AG35" s="127"/>
+      <c r="AH35" s="127"/>
       <c r="AI35" s="26"/>
       <c r="AJ35" s="26"/>
       <c r="AK35" s="26"/>
       <c r="AL35" s="16"/>
       <c r="AM35" s="16"/>
       <c r="AN35" s="16"/>
       <c r="AO35" s="16"/>
       <c r="AP35" s="20"/>
       <c r="AQ35" s="16"/>
       <c r="AR35" s="16"/>
       <c r="AS35" s="16"/>
     </row>
     <row r="36" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A36" s="26"/>
       <c r="B36" s="26"/>
-      <c r="C36" s="151"/>
-[...4 lines deleted...]
-      <c r="H36" s="151"/>
+      <c r="C36" s="102"/>
+      <c r="D36" s="102"/>
+      <c r="E36" s="102"/>
+      <c r="F36" s="102"/>
+      <c r="G36" s="102"/>
+      <c r="H36" s="102"/>
       <c r="I36" s="26"/>
-      <c r="J36" s="158"/>
-[...3 lines deleted...]
-      <c r="N36" s="158"/>
+      <c r="J36" s="124"/>
+      <c r="K36" s="124"/>
+      <c r="L36" s="124"/>
+      <c r="M36" s="124"/>
+      <c r="N36" s="124"/>
       <c r="O36" s="26"/>
       <c r="P36" s="26"/>
       <c r="Q36" s="26"/>
       <c r="R36" s="26"/>
       <c r="S36" s="26"/>
       <c r="T36" s="26"/>
       <c r="U36" s="26"/>
       <c r="V36" s="26"/>
       <c r="W36" s="26"/>
       <c r="X36" s="26"/>
       <c r="Y36" s="26"/>
       <c r="Z36" s="26"/>
       <c r="AA36" s="26"/>
       <c r="AB36" s="26"/>
       <c r="AC36" s="26"/>
       <c r="AD36" s="26"/>
       <c r="AE36" s="26"/>
       <c r="AF36" s="26"/>
       <c r="AG36" s="26"/>
       <c r="AH36" s="26"/>
       <c r="AI36" s="26"/>
       <c r="AJ36" s="26"/>
       <c r="AK36" s="26"/>
       <c r="AL36" s="16"/>
       <c r="AM36" s="16"/>
       <c r="AN36" s="16"/>
       <c r="AO36" s="16"/>
       <c r="AP36" s="20"/>
       <c r="AQ36" s="16"/>
       <c r="AR36" s="16"/>
       <c r="AS36" s="16"/>
     </row>
     <row r="37" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A37" s="26"/>
       <c r="B37" s="26"/>
-      <c r="C37" s="151" t="s">
-[...6 lines deleted...]
-      <c r="H37" s="151"/>
+      <c r="C37" s="102" t="s">
+        <v>116</v>
+      </c>
+      <c r="D37" s="102"/>
+      <c r="E37" s="102"/>
+      <c r="F37" s="102"/>
+      <c r="G37" s="102"/>
+      <c r="H37" s="102"/>
       <c r="I37" s="26"/>
-      <c r="J37" s="138"/>
-[...19 lines deleted...]
-      <c r="AD37" s="138"/>
+      <c r="J37" s="120"/>
+      <c r="K37" s="120"/>
+      <c r="L37" s="120"/>
+      <c r="M37" s="120"/>
+      <c r="N37" s="120"/>
+      <c r="O37" s="120"/>
+      <c r="P37" s="120"/>
+      <c r="Q37" s="120"/>
+      <c r="R37" s="120"/>
+      <c r="S37" s="120"/>
+      <c r="T37" s="120"/>
+      <c r="U37" s="120"/>
+      <c r="V37" s="120"/>
+      <c r="W37" s="120"/>
+      <c r="X37" s="120"/>
+      <c r="Y37" s="120"/>
+      <c r="Z37" s="120"/>
+      <c r="AA37" s="120"/>
+      <c r="AB37" s="120"/>
+      <c r="AC37" s="120"/>
+      <c r="AD37" s="120"/>
       <c r="AF37" s="26"/>
       <c r="AG37" s="26"/>
       <c r="AH37" s="26"/>
       <c r="AI37" s="26"/>
       <c r="AJ37" s="26"/>
       <c r="AK37" s="26"/>
       <c r="AL37" s="16"/>
       <c r="AM37" s="16"/>
       <c r="AN37" s="16"/>
       <c r="AO37" s="16"/>
       <c r="AP37" s="20"/>
       <c r="AQ37" s="16"/>
       <c r="AR37" s="16"/>
       <c r="AS37" s="16"/>
     </row>
     <row r="38" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A38" s="26"/>
       <c r="B38" s="26"/>
       <c r="C38" s="34" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="D38" s="33"/>
       <c r="E38" s="33"/>
       <c r="F38" s="33"/>
       <c r="G38" s="33"/>
       <c r="H38" s="33"/>
       <c r="I38" s="26"/>
-      <c r="J38" s="138"/>
-[...19 lines deleted...]
-      <c r="AD38" s="138"/>
+      <c r="J38" s="120"/>
+      <c r="K38" s="120"/>
+      <c r="L38" s="120"/>
+      <c r="M38" s="120"/>
+      <c r="N38" s="120"/>
+      <c r="O38" s="120"/>
+      <c r="P38" s="120"/>
+      <c r="Q38" s="120"/>
+      <c r="R38" s="120"/>
+      <c r="S38" s="120"/>
+      <c r="T38" s="120"/>
+      <c r="U38" s="120"/>
+      <c r="V38" s="120"/>
+      <c r="W38" s="120"/>
+      <c r="X38" s="120"/>
+      <c r="Y38" s="120"/>
+      <c r="Z38" s="120"/>
+      <c r="AA38" s="120"/>
+      <c r="AB38" s="120"/>
+      <c r="AC38" s="120"/>
+      <c r="AD38" s="120"/>
       <c r="AE38" s="26"/>
       <c r="AF38" s="26"/>
       <c r="AG38" s="26"/>
       <c r="AH38" s="26"/>
       <c r="AI38" s="26"/>
       <c r="AJ38" s="26"/>
       <c r="AK38" s="26"/>
       <c r="AL38" s="16"/>
       <c r="AM38" s="16"/>
       <c r="AN38" s="16"/>
       <c r="AO38" s="16"/>
       <c r="AP38" s="20"/>
       <c r="AQ38" s="16"/>
       <c r="AR38" s="16"/>
       <c r="AS38" s="16"/>
     </row>
     <row r="39" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A39" s="26"/>
       <c r="B39" s="26"/>
-      <c r="C39" s="151" t="s">
-[...6 lines deleted...]
-      <c r="H39" s="151"/>
+      <c r="C39" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="D39" s="102"/>
+      <c r="E39" s="102"/>
+      <c r="F39" s="102"/>
+      <c r="G39" s="102"/>
+      <c r="H39" s="102"/>
       <c r="I39" s="26"/>
-      <c r="J39" s="138"/>
-[...19 lines deleted...]
-      <c r="AD39" s="138"/>
+      <c r="J39" s="120"/>
+      <c r="K39" s="120"/>
+      <c r="L39" s="120"/>
+      <c r="M39" s="120"/>
+      <c r="N39" s="120"/>
+      <c r="O39" s="120"/>
+      <c r="P39" s="120"/>
+      <c r="Q39" s="120"/>
+      <c r="R39" s="120"/>
+      <c r="S39" s="120"/>
+      <c r="T39" s="120"/>
+      <c r="U39" s="120"/>
+      <c r="V39" s="120"/>
+      <c r="W39" s="120"/>
+      <c r="X39" s="120"/>
+      <c r="Y39" s="120"/>
+      <c r="Z39" s="120"/>
+      <c r="AA39" s="120"/>
+      <c r="AB39" s="120"/>
+      <c r="AC39" s="120"/>
+      <c r="AD39" s="120"/>
       <c r="AE39" s="26"/>
       <c r="AF39" s="26"/>
       <c r="AG39" s="26"/>
       <c r="AH39" s="26"/>
       <c r="AI39" s="26"/>
       <c r="AJ39" s="26"/>
       <c r="AK39" s="26"/>
       <c r="AL39" s="16"/>
       <c r="AM39" s="16"/>
       <c r="AN39" s="16"/>
       <c r="AO39" s="16"/>
       <c r="AP39" s="20"/>
       <c r="AQ39" s="16"/>
       <c r="AR39" s="16"/>
       <c r="AS39" s="16"/>
     </row>
     <row r="40" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A40" s="26"/>
       <c r="B40" s="26"/>
       <c r="C40" s="34" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="D40" s="33"/>
       <c r="E40" s="33"/>
       <c r="F40" s="33"/>
       <c r="G40" s="33"/>
       <c r="H40" s="33"/>
       <c r="I40" s="26"/>
-      <c r="J40" s="138"/>
-[...19 lines deleted...]
-      <c r="AD40" s="138"/>
+      <c r="J40" s="120"/>
+      <c r="K40" s="120"/>
+      <c r="L40" s="120"/>
+      <c r="M40" s="120"/>
+      <c r="N40" s="120"/>
+      <c r="O40" s="120"/>
+      <c r="P40" s="120"/>
+      <c r="Q40" s="120"/>
+      <c r="R40" s="120"/>
+      <c r="S40" s="120"/>
+      <c r="T40" s="120"/>
+      <c r="U40" s="120"/>
+      <c r="V40" s="120"/>
+      <c r="W40" s="120"/>
+      <c r="X40" s="120"/>
+      <c r="Y40" s="120"/>
+      <c r="Z40" s="120"/>
+      <c r="AA40" s="120"/>
+      <c r="AB40" s="120"/>
+      <c r="AC40" s="120"/>
+      <c r="AD40" s="120"/>
       <c r="AE40" s="26"/>
       <c r="AF40" s="26"/>
       <c r="AG40" s="26"/>
       <c r="AH40" s="26"/>
       <c r="AI40" s="26"/>
       <c r="AJ40" s="26"/>
       <c r="AK40" s="26"/>
       <c r="AL40" s="16"/>
       <c r="AM40" s="16"/>
       <c r="AN40" s="16"/>
       <c r="AO40" s="16"/>
       <c r="AP40" s="20"/>
       <c r="AQ40" s="16"/>
       <c r="AR40" s="16"/>
       <c r="AS40" s="16"/>
     </row>
     <row r="41" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A41" s="26"/>
       <c r="B41" s="26"/>
-      <c r="C41" s="150"/>
-[...26 lines deleted...]
-      <c r="AD41" s="154"/>
+      <c r="C41" s="117"/>
+      <c r="D41" s="117"/>
+      <c r="E41" s="117"/>
+      <c r="F41" s="117"/>
+      <c r="G41" s="117"/>
+      <c r="H41" s="117"/>
+      <c r="I41" s="117"/>
+      <c r="J41" s="119"/>
+      <c r="K41" s="119"/>
+      <c r="L41" s="119"/>
+      <c r="M41" s="119"/>
+      <c r="N41" s="119"/>
+      <c r="O41" s="119"/>
+      <c r="P41" s="119"/>
+      <c r="Q41" s="119"/>
+      <c r="R41" s="119"/>
+      <c r="S41" s="119"/>
+      <c r="T41" s="119"/>
+      <c r="U41" s="119"/>
+      <c r="V41" s="119"/>
+      <c r="W41" s="119"/>
+      <c r="X41" s="119"/>
+      <c r="Y41" s="119"/>
+      <c r="Z41" s="119"/>
+      <c r="AA41" s="119"/>
+      <c r="AB41" s="119"/>
+      <c r="AC41" s="119"/>
+      <c r="AD41" s="119"/>
       <c r="AE41" s="26"/>
       <c r="AF41" s="26"/>
       <c r="AG41" s="26"/>
       <c r="AH41" s="26"/>
       <c r="AI41" s="26"/>
       <c r="AJ41" s="26"/>
       <c r="AK41" s="26"/>
       <c r="AL41" s="16"/>
       <c r="AM41" s="16"/>
       <c r="AN41" s="16"/>
       <c r="AO41" s="16"/>
       <c r="AP41" s="20"/>
       <c r="AQ41" s="16"/>
       <c r="AR41" s="16"/>
       <c r="AS41" s="16"/>
     </row>
     <row r="42" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A42" s="26"/>
       <c r="B42" s="26"/>
-      <c r="C42" s="150" t="s">
-[...6 lines deleted...]
-      <c r="H42" s="150"/>
+      <c r="C42" s="117" t="s">
+        <v>113</v>
+      </c>
+      <c r="D42" s="117"/>
+      <c r="E42" s="117"/>
+      <c r="F42" s="117"/>
+      <c r="G42" s="117"/>
+      <c r="H42" s="117"/>
       <c r="I42" s="26"/>
-      <c r="J42" s="138"/>
-[...19 lines deleted...]
-      <c r="AD42" s="138"/>
+      <c r="J42" s="120"/>
+      <c r="K42" s="120"/>
+      <c r="L42" s="120"/>
+      <c r="M42" s="120"/>
+      <c r="N42" s="120"/>
+      <c r="O42" s="120"/>
+      <c r="P42" s="120"/>
+      <c r="Q42" s="120"/>
+      <c r="R42" s="120"/>
+      <c r="S42" s="120"/>
+      <c r="T42" s="120"/>
+      <c r="U42" s="120"/>
+      <c r="V42" s="120"/>
+      <c r="W42" s="120"/>
+      <c r="X42" s="120"/>
+      <c r="Y42" s="120"/>
+      <c r="Z42" s="120"/>
+      <c r="AA42" s="120"/>
+      <c r="AB42" s="120"/>
+      <c r="AC42" s="120"/>
+      <c r="AD42" s="120"/>
       <c r="AE42" s="26"/>
       <c r="AF42" s="26"/>
       <c r="AG42" s="26"/>
       <c r="AH42" s="26"/>
       <c r="AI42" s="26"/>
       <c r="AJ42" s="26"/>
       <c r="AK42" s="26"/>
       <c r="AL42" s="16"/>
       <c r="AM42" s="16"/>
       <c r="AN42" s="16"/>
       <c r="AO42" s="16"/>
       <c r="AP42" s="20"/>
       <c r="AQ42" s="16"/>
       <c r="AR42" s="16"/>
       <c r="AS42" s="16"/>
     </row>
     <row r="43" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A43" s="26"/>
       <c r="B43" s="26"/>
-      <c r="C43" s="153" t="s">
-[...6 lines deleted...]
-      <c r="H43" s="153"/>
+      <c r="C43" s="103" t="s">
+        <v>118</v>
+      </c>
+      <c r="D43" s="103"/>
+      <c r="E43" s="103"/>
+      <c r="F43" s="103"/>
+      <c r="G43" s="103"/>
+      <c r="H43" s="103"/>
       <c r="I43" s="26"/>
-      <c r="J43" s="138"/>
-[...19 lines deleted...]
-      <c r="AD43" s="138"/>
+      <c r="J43" s="120"/>
+      <c r="K43" s="120"/>
+      <c r="L43" s="120"/>
+      <c r="M43" s="120"/>
+      <c r="N43" s="120"/>
+      <c r="O43" s="120"/>
+      <c r="P43" s="120"/>
+      <c r="Q43" s="120"/>
+      <c r="R43" s="120"/>
+      <c r="S43" s="120"/>
+      <c r="T43" s="120"/>
+      <c r="U43" s="120"/>
+      <c r="V43" s="120"/>
+      <c r="W43" s="120"/>
+      <c r="X43" s="120"/>
+      <c r="Y43" s="120"/>
+      <c r="Z43" s="120"/>
+      <c r="AA43" s="120"/>
+      <c r="AB43" s="120"/>
+      <c r="AC43" s="120"/>
+      <c r="AD43" s="120"/>
       <c r="AE43" s="26"/>
       <c r="AF43" s="26"/>
       <c r="AG43" s="26"/>
       <c r="AH43" s="26"/>
       <c r="AI43" s="26"/>
       <c r="AJ43" s="26"/>
       <c r="AK43" s="26"/>
       <c r="AL43" s="16"/>
       <c r="AM43" s="16"/>
       <c r="AN43" s="16"/>
       <c r="AO43" s="16"/>
       <c r="AP43" s="20"/>
       <c r="AQ43" s="16"/>
       <c r="AR43" s="16"/>
       <c r="AS43" s="16"/>
     </row>
     <row r="44" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A44" s="26"/>
       <c r="B44" s="26"/>
-      <c r="C44" s="153" t="s">
-[...6 lines deleted...]
-      <c r="H44" s="153"/>
+      <c r="C44" s="103" t="s">
+        <v>119</v>
+      </c>
+      <c r="D44" s="103"/>
+      <c r="E44" s="103"/>
+      <c r="F44" s="103"/>
+      <c r="G44" s="103"/>
+      <c r="H44" s="103"/>
       <c r="I44" s="26"/>
-      <c r="J44" s="149"/>
-[...16 lines deleted...]
-      <c r="AA44" s="149"/>
+      <c r="J44" s="129"/>
+      <c r="K44" s="129"/>
+      <c r="L44" s="129"/>
+      <c r="M44" s="129"/>
+      <c r="N44" s="129"/>
+      <c r="O44" s="129"/>
+      <c r="P44" s="129"/>
+      <c r="Q44" s="129"/>
+      <c r="R44" s="129"/>
+      <c r="S44" s="129"/>
+      <c r="T44" s="129"/>
+      <c r="U44" s="129"/>
+      <c r="V44" s="129"/>
+      <c r="W44" s="129"/>
+      <c r="X44" s="129"/>
+      <c r="Y44" s="129"/>
+      <c r="Z44" s="129"/>
+      <c r="AA44" s="129"/>
       <c r="AB44" s="13"/>
       <c r="AC44" s="26"/>
       <c r="AD44" s="26"/>
       <c r="AE44" s="26"/>
       <c r="AF44" s="26"/>
       <c r="AG44" s="26"/>
       <c r="AH44" s="26"/>
       <c r="AI44" s="26"/>
       <c r="AJ44" s="26"/>
       <c r="AK44" s="26"/>
       <c r="AL44" s="16"/>
       <c r="AM44" s="16"/>
       <c r="AN44" s="16"/>
       <c r="AO44" s="16"/>
       <c r="AP44" s="20"/>
       <c r="AQ44" s="16"/>
       <c r="AR44" s="16"/>
       <c r="AS44" s="16"/>
     </row>
     <row r="45" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="A45" s="26"/>
       <c r="C45" s="26"/>
       <c r="D45" s="26"/>
       <c r="E45" s="26"/>
       <c r="F45" s="26"/>
@@ -6326,405 +7027,405 @@
       <c r="W45" s="26"/>
       <c r="X45" s="26"/>
       <c r="Y45" s="26"/>
       <c r="Z45" s="26"/>
       <c r="AA45" s="26"/>
       <c r="AB45" s="26"/>
       <c r="AC45" s="26"/>
       <c r="AD45" s="26"/>
       <c r="AE45" s="26"/>
       <c r="AF45" s="26"/>
       <c r="AG45" s="26"/>
       <c r="AH45" s="26"/>
       <c r="AI45" s="26"/>
       <c r="AJ45" s="26"/>
       <c r="AK45" s="26"/>
       <c r="AL45" s="16"/>
       <c r="AM45" s="16"/>
       <c r="AN45" s="16"/>
       <c r="AO45" s="16"/>
       <c r="AP45" s="20"/>
       <c r="AQ45" s="16"/>
       <c r="AR45" s="16"/>
       <c r="AS45" s="16"/>
     </row>
     <row r="46" spans="1:73" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A46" s="135" t="s">
-[...37 lines deleted...]
-      <c r="AK46" s="135"/>
+      <c r="A46" s="116" t="s">
+        <v>110</v>
+      </c>
+      <c r="B46" s="116"/>
+      <c r="C46" s="116"/>
+      <c r="D46" s="116"/>
+      <c r="E46" s="116"/>
+      <c r="F46" s="116"/>
+      <c r="G46" s="116"/>
+      <c r="H46" s="116"/>
+      <c r="I46" s="116"/>
+      <c r="J46" s="116"/>
+      <c r="K46" s="116"/>
+      <c r="L46" s="116"/>
+      <c r="M46" s="116"/>
+      <c r="N46" s="116"/>
+      <c r="O46" s="116"/>
+      <c r="P46" s="116"/>
+      <c r="Q46" s="116"/>
+      <c r="R46" s="116"/>
+      <c r="S46" s="116"/>
+      <c r="T46" s="116"/>
+      <c r="U46" s="116"/>
+      <c r="V46" s="116"/>
+      <c r="W46" s="116"/>
+      <c r="X46" s="116"/>
+      <c r="Y46" s="116"/>
+      <c r="Z46" s="116"/>
+      <c r="AA46" s="116"/>
+      <c r="AB46" s="116"/>
+      <c r="AC46" s="116"/>
+      <c r="AD46" s="116"/>
+      <c r="AE46" s="116"/>
+      <c r="AF46" s="116"/>
+      <c r="AG46" s="116"/>
+      <c r="AH46" s="116"/>
+      <c r="AI46" s="116"/>
+      <c r="AJ46" s="116"/>
+      <c r="AK46" s="116"/>
       <c r="AL46" s="16"/>
       <c r="AM46" s="16"/>
       <c r="AN46" s="16"/>
       <c r="AO46" s="16"/>
       <c r="AP46" s="20"/>
       <c r="AQ46" s="16"/>
       <c r="AR46" s="16"/>
       <c r="AS46" s="16"/>
       <c r="AW46" s="28"/>
       <c r="AX46" s="28"/>
       <c r="AY46" s="28"/>
     </row>
     <row r="47" spans="1:73" ht="17.399999999999999" customHeight="1">
       <c r="A47" s="3"/>
-      <c r="B47" s="93" t="s">
-        <v>127</v>
+      <c r="B47" s="78" t="s">
+        <v>120</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
       <c r="L47" s="3"/>
       <c r="M47" s="3"/>
       <c r="N47" s="3"/>
       <c r="O47" s="3"/>
       <c r="P47" s="3"/>
       <c r="Q47" s="3"/>
       <c r="R47" s="3"/>
       <c r="S47" s="3"/>
       <c r="T47" s="3"/>
       <c r="U47" s="3"/>
       <c r="V47" s="3"/>
       <c r="W47" s="3"/>
       <c r="X47" s="3"/>
       <c r="Y47" s="3"/>
       <c r="Z47" s="3"/>
       <c r="AA47" s="3"/>
       <c r="AB47" s="3"/>
       <c r="AC47" s="3"/>
       <c r="AD47" s="3"/>
       <c r="AE47" s="3"/>
       <c r="AF47" s="3"/>
       <c r="AG47" s="3"/>
       <c r="AH47" s="3"/>
       <c r="AI47" s="3"/>
       <c r="AJ47" s="3"/>
       <c r="AK47" s="3"/>
       <c r="AL47" s="3"/>
       <c r="AM47" s="3"/>
       <c r="AN47" s="3"/>
       <c r="AO47" s="3"/>
       <c r="AP47" s="22"/>
       <c r="AQ47" s="3"/>
       <c r="AR47" s="3"/>
       <c r="AS47" s="3"/>
     </row>
     <row r="48" spans="1:73" ht="15" customHeight="1">
       <c r="B48" s="29"/>
       <c r="C48" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="D48" s="139" t="s">
-[...27 lines deleted...]
-      <c r="Z48" s="148"/>
+      <c r="D48" s="149" t="s">
+        <v>121</v>
+      </c>
+      <c r="E48" s="149"/>
+      <c r="F48" s="150"/>
+      <c r="G48" s="109" t="s">
+        <v>102</v>
+      </c>
+      <c r="H48" s="110"/>
+      <c r="I48" s="110"/>
+      <c r="J48" s="110"/>
+      <c r="K48" s="110"/>
+      <c r="L48" s="110"/>
+      <c r="M48" s="110"/>
+      <c r="N48" s="110"/>
+      <c r="O48" s="110"/>
+      <c r="P48" s="111"/>
+      <c r="Q48" s="128" t="s">
+        <v>103</v>
+      </c>
+      <c r="R48" s="128"/>
+      <c r="S48" s="128"/>
+      <c r="T48" s="128"/>
+      <c r="U48" s="128"/>
+      <c r="V48" s="128"/>
+      <c r="W48" s="128"/>
+      <c r="X48" s="128"/>
+      <c r="Y48" s="128"/>
+      <c r="Z48" s="128"/>
       <c r="AA48" s="37"/>
       <c r="AB48" s="37"/>
       <c r="AC48" s="37"/>
       <c r="AD48" s="37"/>
       <c r="AE48" s="37"/>
       <c r="AF48" s="37"/>
       <c r="AG48" s="37"/>
       <c r="AH48" s="37"/>
       <c r="AI48" s="37"/>
       <c r="AJ48" s="37"/>
       <c r="AM48" s="7"/>
       <c r="AQ48" s="19"/>
       <c r="AR48" s="19"/>
       <c r="BC48" s="19"/>
       <c r="BD48" s="19"/>
       <c r="BE48" s="19"/>
       <c r="BF48" s="19"/>
       <c r="BG48" s="19"/>
       <c r="BH48" s="19"/>
       <c r="BI48" s="19"/>
       <c r="BJ48" s="19"/>
       <c r="BK48" s="19"/>
       <c r="BL48" s="19"/>
       <c r="BM48" s="19"/>
       <c r="BN48" s="19"/>
       <c r="BO48" s="19"/>
       <c r="BP48" s="19"/>
       <c r="BQ48" s="19"/>
       <c r="BR48" s="19"/>
       <c r="BS48" s="19"/>
       <c r="BT48" s="19"/>
       <c r="BU48" s="19"/>
     </row>
     <row r="49" spans="1:73" ht="12" customHeight="1">
       <c r="B49" s="29"/>
       <c r="C49" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="D49" s="164"/>
-[...21 lines deleted...]
-      <c r="Z49" s="172"/>
+      <c r="D49" s="107"/>
+      <c r="E49" s="107"/>
+      <c r="F49" s="108"/>
+      <c r="G49" s="112"/>
+      <c r="H49" s="113"/>
+      <c r="I49" s="113"/>
+      <c r="J49" s="113"/>
+      <c r="K49" s="113"/>
+      <c r="L49" s="113"/>
+      <c r="M49" s="113"/>
+      <c r="N49" s="113"/>
+      <c r="O49" s="113"/>
+      <c r="P49" s="114"/>
+      <c r="Q49" s="115"/>
+      <c r="R49" s="115"/>
+      <c r="S49" s="115"/>
+      <c r="T49" s="115"/>
+      <c r="U49" s="115"/>
+      <c r="V49" s="115"/>
+      <c r="W49" s="115"/>
+      <c r="X49" s="115"/>
+      <c r="Y49" s="115"/>
+      <c r="Z49" s="115"/>
       <c r="AA49" s="38"/>
       <c r="AB49" s="38"/>
       <c r="AC49" s="38"/>
       <c r="AD49" s="38"/>
       <c r="AE49" s="38"/>
       <c r="AF49" s="38"/>
       <c r="AG49" s="38"/>
       <c r="AH49" s="38"/>
       <c r="AI49" s="38"/>
       <c r="AJ49" s="38"/>
       <c r="AM49" s="7"/>
       <c r="AQ49" s="19"/>
       <c r="AR49" s="19"/>
       <c r="BC49" s="19"/>
       <c r="BD49" s="19"/>
       <c r="BE49" s="19"/>
       <c r="BF49" s="19"/>
       <c r="BG49" s="19"/>
       <c r="BH49" s="19"/>
       <c r="BI49" s="19"/>
       <c r="BJ49" s="19"/>
       <c r="BK49" s="19"/>
       <c r="BL49" s="19"/>
       <c r="BM49" s="19"/>
       <c r="BN49" s="19"/>
       <c r="BO49" s="19"/>
       <c r="BP49" s="19"/>
       <c r="BQ49" s="19"/>
       <c r="BR49" s="19"/>
       <c r="BS49" s="19"/>
       <c r="BT49" s="19"/>
       <c r="BU49" s="19"/>
     </row>
     <row r="50" spans="1:73" ht="12" customHeight="1">
       <c r="B50" s="29"/>
       <c r="C50" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="D50" s="164"/>
-[...21 lines deleted...]
-      <c r="Z50" s="172"/>
+      <c r="D50" s="107"/>
+      <c r="E50" s="107"/>
+      <c r="F50" s="108"/>
+      <c r="G50" s="112"/>
+      <c r="H50" s="113"/>
+      <c r="I50" s="113"/>
+      <c r="J50" s="113"/>
+      <c r="K50" s="113"/>
+      <c r="L50" s="113"/>
+      <c r="M50" s="113"/>
+      <c r="N50" s="113"/>
+      <c r="O50" s="113"/>
+      <c r="P50" s="114"/>
+      <c r="Q50" s="115"/>
+      <c r="R50" s="115"/>
+      <c r="S50" s="115"/>
+      <c r="T50" s="115"/>
+      <c r="U50" s="115"/>
+      <c r="V50" s="115"/>
+      <c r="W50" s="115"/>
+      <c r="X50" s="115"/>
+      <c r="Y50" s="115"/>
+      <c r="Z50" s="115"/>
       <c r="AA50" s="38"/>
       <c r="AB50" s="38"/>
       <c r="AC50" s="38"/>
       <c r="AD50" s="38"/>
       <c r="AE50" s="38"/>
       <c r="AF50" s="38"/>
       <c r="AG50" s="38"/>
       <c r="AH50" s="38"/>
       <c r="AI50" s="38"/>
       <c r="AJ50" s="38"/>
       <c r="AM50" s="7"/>
       <c r="AQ50" s="19"/>
       <c r="AR50" s="19"/>
       <c r="BC50" s="19"/>
       <c r="BD50" s="19"/>
       <c r="BE50" s="19"/>
       <c r="BF50" s="19"/>
       <c r="BG50" s="19"/>
       <c r="BH50" s="19"/>
       <c r="BI50" s="19"/>
       <c r="BJ50" s="19"/>
       <c r="BK50" s="19"/>
       <c r="BL50" s="19"/>
       <c r="BM50" s="19"/>
       <c r="BN50" s="19"/>
       <c r="BO50" s="19"/>
       <c r="BP50" s="19"/>
       <c r="BQ50" s="19"/>
       <c r="BR50" s="19"/>
       <c r="BS50" s="19"/>
       <c r="BT50" s="19"/>
       <c r="BU50" s="19"/>
     </row>
     <row r="51" spans="1:73" ht="12" customHeight="1">
       <c r="B51" s="29"/>
       <c r="C51" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="D51" s="164"/>
-[...21 lines deleted...]
-      <c r="Z51" s="172"/>
+      <c r="D51" s="107"/>
+      <c r="E51" s="107"/>
+      <c r="F51" s="108"/>
+      <c r="G51" s="112"/>
+      <c r="H51" s="113"/>
+      <c r="I51" s="113"/>
+      <c r="J51" s="113"/>
+      <c r="K51" s="113"/>
+      <c r="L51" s="113"/>
+      <c r="M51" s="113"/>
+      <c r="N51" s="113"/>
+      <c r="O51" s="113"/>
+      <c r="P51" s="114"/>
+      <c r="Q51" s="115"/>
+      <c r="R51" s="115"/>
+      <c r="S51" s="115"/>
+      <c r="T51" s="115"/>
+      <c r="U51" s="115"/>
+      <c r="V51" s="115"/>
+      <c r="W51" s="115"/>
+      <c r="X51" s="115"/>
+      <c r="Y51" s="115"/>
+      <c r="Z51" s="115"/>
       <c r="AA51" s="38"/>
       <c r="AB51" s="38"/>
       <c r="AC51" s="38"/>
       <c r="AD51" s="38"/>
       <c r="AE51" s="38"/>
       <c r="AF51" s="38"/>
       <c r="AG51" s="38"/>
       <c r="AH51" s="38"/>
       <c r="AI51" s="38"/>
       <c r="AJ51" s="38"/>
       <c r="AM51" s="7"/>
       <c r="AQ51" s="19"/>
       <c r="AR51" s="19"/>
       <c r="BC51" s="19"/>
       <c r="BD51" s="19"/>
       <c r="BE51" s="19"/>
       <c r="BF51" s="19"/>
       <c r="BG51" s="19"/>
       <c r="BH51" s="19"/>
       <c r="BI51" s="19"/>
       <c r="BJ51" s="19"/>
       <c r="BK51" s="19"/>
       <c r="BL51" s="19"/>
       <c r="BM51" s="19"/>
       <c r="BN51" s="19"/>
       <c r="BO51" s="19"/>
       <c r="BP51" s="19"/>
       <c r="BQ51" s="19"/>
       <c r="BR51" s="19"/>
       <c r="BS51" s="19"/>
       <c r="BT51" s="19"/>
       <c r="BU51" s="19"/>
     </row>
     <row r="52" spans="1:73" ht="12" customHeight="1">
       <c r="A52" s="26"/>
       <c r="B52" s="26"/>
       <c r="C52" s="36" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="D52" s="26"/>
       <c r="E52" s="26"/>
       <c r="F52" s="26"/>
       <c r="G52" s="26"/>
       <c r="H52" s="35"/>
       <c r="I52" s="35"/>
       <c r="J52" s="35"/>
       <c r="K52" s="35"/>
       <c r="L52" s="35"/>
       <c r="M52" s="35"/>
       <c r="N52" s="35"/>
       <c r="O52" s="35"/>
       <c r="P52" s="35"/>
       <c r="Q52" s="35"/>
       <c r="R52" s="35"/>
       <c r="S52" s="35"/>
       <c r="T52" s="35"/>
       <c r="U52" s="35"/>
       <c r="V52" s="35"/>
       <c r="W52" s="35"/>
       <c r="X52" s="35"/>
       <c r="Y52" s="35"/>
       <c r="Z52" s="35"/>
       <c r="AA52" s="35"/>
@@ -6741,292 +7442,292 @@
       <c r="AQ52" s="19"/>
       <c r="AR52" s="19"/>
       <c r="BC52" s="19"/>
       <c r="BD52" s="19"/>
       <c r="BE52" s="19"/>
       <c r="BF52" s="19"/>
       <c r="BG52" s="19"/>
       <c r="BH52" s="19"/>
       <c r="BI52" s="19"/>
       <c r="BJ52" s="19"/>
       <c r="BK52" s="19"/>
       <c r="BL52" s="19"/>
       <c r="BM52" s="19"/>
       <c r="BN52" s="19"/>
       <c r="BO52" s="19"/>
       <c r="BP52" s="19"/>
       <c r="BQ52" s="19"/>
       <c r="BR52" s="19"/>
       <c r="BS52" s="19"/>
       <c r="BT52" s="19"/>
       <c r="BU52" s="19"/>
     </row>
     <row r="53" spans="1:73" ht="20.100000000000001" customHeight="1">
       <c r="C53" s="9"/>
       <c r="D53" s="9"/>
-      <c r="F53" s="142" t="s">
-[...33 lines deleted...]
-      <c r="AL53" s="142"/>
+      <c r="F53" s="104" t="s">
+        <v>122</v>
+      </c>
+      <c r="G53" s="104"/>
+      <c r="H53" s="104"/>
+      <c r="I53" s="104"/>
+      <c r="J53" s="104"/>
+      <c r="K53" s="104"/>
+      <c r="L53" s="104"/>
+      <c r="M53" s="104"/>
+      <c r="N53" s="104"/>
+      <c r="O53" s="104"/>
+      <c r="P53" s="104"/>
+      <c r="Q53" s="104"/>
+      <c r="R53" s="104"/>
+      <c r="S53" s="104"/>
+      <c r="T53" s="104"/>
+      <c r="U53" s="104"/>
+      <c r="V53" s="104"/>
+      <c r="W53" s="104"/>
+      <c r="X53" s="104"/>
+      <c r="Y53" s="104"/>
+      <c r="Z53" s="104"/>
+      <c r="AA53" s="104"/>
+      <c r="AB53" s="104"/>
+      <c r="AC53" s="104"/>
+      <c r="AD53" s="104"/>
+      <c r="AE53" s="104"/>
+      <c r="AF53" s="104"/>
+      <c r="AG53" s="104"/>
+      <c r="AH53" s="104"/>
+      <c r="AI53" s="104"/>
+      <c r="AJ53" s="104"/>
+      <c r="AK53" s="104"/>
+      <c r="AL53" s="104"/>
       <c r="AM53" s="2"/>
       <c r="AN53" s="2"/>
       <c r="AO53" s="2"/>
       <c r="AP53" s="24"/>
       <c r="AQ53" s="2"/>
       <c r="AR53" s="2"/>
       <c r="AW53" s="7"/>
     </row>
     <row r="54" spans="1:73" ht="6.9" customHeight="1"/>
     <row r="55" spans="1:73" s="4" customFormat="1" ht="24.6" customHeight="1">
-      <c r="E55" s="162" t="s">
-[...34 lines deleted...]
-      <c r="AL55" s="96"/>
+      <c r="E55" s="105" t="s">
+        <v>123</v>
+      </c>
+      <c r="F55" s="105"/>
+      <c r="G55" s="105"/>
+      <c r="H55" s="105"/>
+      <c r="I55" s="105"/>
+      <c r="J55" s="105"/>
+      <c r="K55" s="105"/>
+      <c r="L55" s="105"/>
+      <c r="M55" s="105"/>
+      <c r="N55" s="105"/>
+      <c r="O55" s="105"/>
+      <c r="P55" s="105"/>
+      <c r="Q55" s="105"/>
+      <c r="R55" s="105"/>
+      <c r="S55" s="105"/>
+      <c r="T55" s="105"/>
+      <c r="U55" s="105"/>
+      <c r="V55" s="105"/>
+      <c r="W55" s="105"/>
+      <c r="X55" s="105"/>
+      <c r="Y55" s="105"/>
+      <c r="Z55" s="105"/>
+      <c r="AA55" s="105"/>
+      <c r="AB55" s="105"/>
+      <c r="AC55" s="105"/>
+      <c r="AD55" s="105"/>
+      <c r="AE55" s="105"/>
+      <c r="AF55" s="105"/>
+      <c r="AG55" s="105"/>
+      <c r="AH55" s="105"/>
+      <c r="AI55" s="81"/>
+      <c r="AJ55" s="81"/>
+      <c r="AK55" s="81"/>
+      <c r="AL55" s="81"/>
       <c r="AP55" s="25"/>
       <c r="AQ55" s="6"/>
       <c r="AR55" s="6"/>
     </row>
     <row r="56" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1">
-      <c r="E56" s="163" t="s">
-[...34 lines deleted...]
-      <c r="AL56" s="97"/>
+      <c r="E56" s="106" t="s">
+        <v>124</v>
+      </c>
+      <c r="F56" s="106"/>
+      <c r="G56" s="106"/>
+      <c r="H56" s="106"/>
+      <c r="I56" s="106"/>
+      <c r="J56" s="106"/>
+      <c r="K56" s="106"/>
+      <c r="L56" s="106"/>
+      <c r="M56" s="106"/>
+      <c r="N56" s="106"/>
+      <c r="O56" s="106"/>
+      <c r="P56" s="106"/>
+      <c r="Q56" s="106"/>
+      <c r="R56" s="106"/>
+      <c r="S56" s="106"/>
+      <c r="T56" s="106"/>
+      <c r="U56" s="106"/>
+      <c r="V56" s="106"/>
+      <c r="W56" s="106"/>
+      <c r="X56" s="106"/>
+      <c r="Y56" s="106"/>
+      <c r="Z56" s="106"/>
+      <c r="AA56" s="106"/>
+      <c r="AB56" s="106"/>
+      <c r="AC56" s="106"/>
+      <c r="AD56" s="106"/>
+      <c r="AE56" s="106"/>
+      <c r="AF56" s="106"/>
+      <c r="AG56" s="106"/>
+      <c r="AH56" s="82"/>
+      <c r="AI56" s="82"/>
+      <c r="AJ56" s="82"/>
+      <c r="AK56" s="82"/>
+      <c r="AL56" s="82"/>
       <c r="AP56" s="25"/>
       <c r="AQ56" s="6"/>
       <c r="AR56" s="6"/>
     </row>
     <row r="57" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1">
-      <c r="E57" s="94"/>
-[...34 lines deleted...]
-      <c r="AL57" s="95"/>
+      <c r="E57" s="79"/>
+      <c r="F57" s="147" t="s">
+        <v>125</v>
+      </c>
+      <c r="G57" s="147"/>
+      <c r="H57" s="147"/>
+      <c r="I57" s="147"/>
+      <c r="J57" s="147"/>
+      <c r="K57" s="147"/>
+      <c r="L57" s="147"/>
+      <c r="M57" s="147"/>
+      <c r="N57" s="147"/>
+      <c r="O57" s="147"/>
+      <c r="P57" s="147"/>
+      <c r="Q57" s="147"/>
+      <c r="R57" s="147"/>
+      <c r="S57" s="147"/>
+      <c r="T57" s="147"/>
+      <c r="U57" s="147"/>
+      <c r="V57" s="147"/>
+      <c r="W57" s="147"/>
+      <c r="X57" s="147"/>
+      <c r="Y57" s="147"/>
+      <c r="Z57" s="147"/>
+      <c r="AA57" s="147"/>
+      <c r="AB57" s="147"/>
+      <c r="AC57" s="147"/>
+      <c r="AD57" s="147"/>
+      <c r="AE57" s="147"/>
+      <c r="AF57" s="147"/>
+      <c r="AG57" s="147"/>
+      <c r="AH57" s="147"/>
+      <c r="AI57" s="147"/>
+      <c r="AJ57" s="147"/>
+      <c r="AK57" s="80"/>
+      <c r="AL57" s="80"/>
       <c r="AP57" s="25"/>
       <c r="AQ57" s="6"/>
       <c r="AR57" s="6"/>
     </row>
     <row r="58" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1">
-      <c r="E58" s="137" t="s">
-[...32 lines deleted...]
-      <c r="AJ58" s="137"/>
+      <c r="E58" s="148" t="s">
+        <v>109</v>
+      </c>
+      <c r="F58" s="148"/>
+      <c r="G58" s="148"/>
+      <c r="H58" s="148"/>
+      <c r="I58" s="148"/>
+      <c r="J58" s="148"/>
+      <c r="K58" s="148"/>
+      <c r="L58" s="148"/>
+      <c r="M58" s="148"/>
+      <c r="N58" s="148"/>
+      <c r="O58" s="148"/>
+      <c r="P58" s="148"/>
+      <c r="Q58" s="148"/>
+      <c r="R58" s="148"/>
+      <c r="S58" s="148"/>
+      <c r="T58" s="148"/>
+      <c r="U58" s="148"/>
+      <c r="V58" s="148"/>
+      <c r="W58" s="148"/>
+      <c r="X58" s="148"/>
+      <c r="Y58" s="148"/>
+      <c r="Z58" s="148"/>
+      <c r="AA58" s="148"/>
+      <c r="AB58" s="148"/>
+      <c r="AC58" s="148"/>
+      <c r="AD58" s="148"/>
+      <c r="AE58" s="148"/>
+      <c r="AF58" s="148"/>
+      <c r="AG58" s="148"/>
+      <c r="AH58" s="148"/>
+      <c r="AI58" s="148"/>
+      <c r="AJ58" s="148"/>
       <c r="AK58" s="12"/>
       <c r="AL58" s="12"/>
       <c r="AP58" s="25"/>
       <c r="AQ58" s="6"/>
       <c r="AR58" s="6"/>
     </row>
     <row r="59" spans="1:73" s="4" customFormat="1" ht="14.1" customHeight="1">
-      <c r="F59" s="136" t="s">
+      <c r="F59" s="147" t="s">
         <v>5</v>
       </c>
-      <c r="G59" s="136"/>
-[...28 lines deleted...]
-      <c r="AJ59" s="136"/>
+      <c r="G59" s="147"/>
+      <c r="H59" s="147"/>
+      <c r="I59" s="147"/>
+      <c r="J59" s="147"/>
+      <c r="K59" s="147"/>
+      <c r="L59" s="147"/>
+      <c r="M59" s="147"/>
+      <c r="N59" s="147"/>
+      <c r="O59" s="147"/>
+      <c r="P59" s="147"/>
+      <c r="Q59" s="147"/>
+      <c r="R59" s="147"/>
+      <c r="S59" s="147"/>
+      <c r="T59" s="147"/>
+      <c r="U59" s="147"/>
+      <c r="V59" s="147"/>
+      <c r="W59" s="147"/>
+      <c r="X59" s="147"/>
+      <c r="Y59" s="147"/>
+      <c r="Z59" s="147"/>
+      <c r="AA59" s="147"/>
+      <c r="AB59" s="147"/>
+      <c r="AC59" s="147"/>
+      <c r="AD59" s="147"/>
+      <c r="AE59" s="147"/>
+      <c r="AF59" s="147"/>
+      <c r="AG59" s="147"/>
+      <c r="AH59" s="147"/>
+      <c r="AI59" s="147"/>
+      <c r="AJ59" s="147"/>
       <c r="AK59" s="8"/>
       <c r="AL59" s="8"/>
       <c r="AP59" s="25"/>
       <c r="AQ59" s="6"/>
       <c r="AR59" s="6"/>
     </row>
     <row r="60" spans="1:73" s="4" customFormat="1" ht="9.9" customHeight="1">
       <c r="AP60" s="25"/>
       <c r="AW60" s="6"/>
       <c r="AX60" s="6"/>
       <c r="AY60" s="6"/>
     </row>
     <row r="61" spans="1:73" ht="6.9" customHeight="1" thickBot="1">
       <c r="A61" s="3"/>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
@@ -7043,251 +7744,251 @@
       <c r="W61" s="3"/>
       <c r="X61" s="3"/>
       <c r="Y61" s="3"/>
       <c r="Z61" s="3"/>
       <c r="AA61" s="3"/>
       <c r="AB61" s="3"/>
       <c r="AC61" s="3"/>
       <c r="AD61" s="3"/>
       <c r="AE61" s="3"/>
       <c r="AF61" s="3"/>
       <c r="AG61" s="3"/>
       <c r="AH61" s="3"/>
       <c r="AI61" s="3"/>
       <c r="AJ61" s="3"/>
       <c r="AK61" s="3"/>
       <c r="AL61" s="3"/>
       <c r="AM61" s="3"/>
       <c r="AN61" s="3"/>
       <c r="AO61" s="3"/>
       <c r="AP61" s="22"/>
       <c r="AQ61" s="3"/>
       <c r="AR61" s="3"/>
       <c r="AS61" s="3"/>
     </row>
     <row r="62" spans="1:73" ht="14.1" customHeight="1">
-      <c r="J62" s="124" t="s">
-[...19 lines deleted...]
-      <c r="AB62" s="126"/>
+      <c r="J62" s="137" t="s">
+        <v>126</v>
+      </c>
+      <c r="K62" s="138"/>
+      <c r="L62" s="138"/>
+      <c r="M62" s="138"/>
+      <c r="N62" s="138"/>
+      <c r="O62" s="138"/>
+      <c r="P62" s="138"/>
+      <c r="Q62" s="138"/>
+      <c r="R62" s="138"/>
+      <c r="S62" s="138"/>
+      <c r="T62" s="138"/>
+      <c r="U62" s="138"/>
+      <c r="V62" s="138"/>
+      <c r="W62" s="138"/>
+      <c r="X62" s="138"/>
+      <c r="Y62" s="138"/>
+      <c r="Z62" s="138"/>
+      <c r="AA62" s="138"/>
+      <c r="AB62" s="139"/>
       <c r="AQ62" s="5"/>
       <c r="AR62" s="5"/>
       <c r="AW62" s="1"/>
       <c r="AX62" s="1"/>
       <c r="AY62" s="1"/>
     </row>
     <row r="63" spans="1:73" ht="14.1" customHeight="1">
-      <c r="J63" s="127" t="s">
-[...19 lines deleted...]
-      <c r="AB63" s="129"/>
+      <c r="J63" s="140" t="s">
+        <v>127</v>
+      </c>
+      <c r="K63" s="141"/>
+      <c r="L63" s="141"/>
+      <c r="M63" s="141"/>
+      <c r="N63" s="141"/>
+      <c r="O63" s="141"/>
+      <c r="P63" s="141"/>
+      <c r="Q63" s="141"/>
+      <c r="R63" s="141"/>
+      <c r="S63" s="141"/>
+      <c r="T63" s="141"/>
+      <c r="U63" s="141"/>
+      <c r="V63" s="141"/>
+      <c r="W63" s="141"/>
+      <c r="X63" s="141"/>
+      <c r="Y63" s="141"/>
+      <c r="Z63" s="141"/>
+      <c r="AA63" s="141"/>
+      <c r="AB63" s="142"/>
       <c r="AQ63" s="5"/>
       <c r="AR63" s="5"/>
       <c r="AW63" s="1"/>
       <c r="AX63" s="1"/>
       <c r="AY63" s="1"/>
     </row>
     <row r="64" spans="1:73" ht="14.1" customHeight="1">
-      <c r="J64" s="127" t="s">
-[...19 lines deleted...]
-      <c r="AB64" s="129"/>
+      <c r="J64" s="140" t="s">
+        <v>128</v>
+      </c>
+      <c r="K64" s="141"/>
+      <c r="L64" s="141"/>
+      <c r="M64" s="141"/>
+      <c r="N64" s="141"/>
+      <c r="O64" s="141"/>
+      <c r="P64" s="141"/>
+      <c r="Q64" s="141"/>
+      <c r="R64" s="141"/>
+      <c r="S64" s="141"/>
+      <c r="T64" s="141"/>
+      <c r="U64" s="141"/>
+      <c r="V64" s="141"/>
+      <c r="W64" s="141"/>
+      <c r="X64" s="141"/>
+      <c r="Y64" s="141"/>
+      <c r="Z64" s="141"/>
+      <c r="AA64" s="141"/>
+      <c r="AB64" s="142"/>
       <c r="AQ64" s="5"/>
       <c r="AR64" s="5"/>
       <c r="AW64" s="1"/>
       <c r="AX64" s="1"/>
       <c r="AY64" s="1"/>
     </row>
     <row r="65" spans="10:51" ht="14.1" customHeight="1" thickBot="1">
-      <c r="J65" s="130" t="s">
-[...19 lines deleted...]
-      <c r="AB65" s="132"/>
+      <c r="J65" s="143" t="s">
+        <v>129</v>
+      </c>
+      <c r="K65" s="144"/>
+      <c r="L65" s="144"/>
+      <c r="M65" s="144"/>
+      <c r="N65" s="144"/>
+      <c r="O65" s="144"/>
+      <c r="P65" s="144"/>
+      <c r="Q65" s="144"/>
+      <c r="R65" s="144"/>
+      <c r="S65" s="144"/>
+      <c r="T65" s="144"/>
+      <c r="U65" s="144"/>
+      <c r="V65" s="144"/>
+      <c r="W65" s="144"/>
+      <c r="X65" s="144"/>
+      <c r="Y65" s="144"/>
+      <c r="Z65" s="144"/>
+      <c r="AA65" s="144"/>
+      <c r="AB65" s="145"/>
       <c r="AQ65" s="5"/>
       <c r="AR65" s="5"/>
       <c r="AW65" s="1"/>
       <c r="AX65" s="1"/>
       <c r="AY65" s="1"/>
     </row>
     <row r="66" spans="10:51" ht="14.1" customHeight="1">
       <c r="AE66" s="39" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AF66" s="32"/>
       <c r="AG66" s="32"/>
       <c r="AH66" s="32"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" insertRows="0" deleteRows="0" pivotTables="0"/>
   <mergeCells count="65">
+    <mergeCell ref="J62:AB62"/>
+    <mergeCell ref="J63:AB63"/>
+    <mergeCell ref="J64:AB64"/>
+    <mergeCell ref="J65:AB65"/>
+    <mergeCell ref="C20:H20"/>
+    <mergeCell ref="J20:AD20"/>
+    <mergeCell ref="A34:AK34"/>
+    <mergeCell ref="C22:H22"/>
+    <mergeCell ref="J22:AD22"/>
+    <mergeCell ref="C24:H24"/>
+    <mergeCell ref="J24:AD24"/>
+    <mergeCell ref="F57:AJ57"/>
+    <mergeCell ref="E58:AJ58"/>
+    <mergeCell ref="F59:AJ59"/>
+    <mergeCell ref="J37:AD37"/>
+    <mergeCell ref="D48:F48"/>
+    <mergeCell ref="A1:AL4"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="C17:H17"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="J11:AD11"/>
+    <mergeCell ref="J17:AD17"/>
+    <mergeCell ref="A8:AK8"/>
+    <mergeCell ref="B9:AK9"/>
+    <mergeCell ref="J13:AD13"/>
+    <mergeCell ref="C15:AK15"/>
+    <mergeCell ref="V6:Z6"/>
+    <mergeCell ref="Q48:Z48"/>
+    <mergeCell ref="J38:AD38"/>
+    <mergeCell ref="J39:AD39"/>
+    <mergeCell ref="J40:AD40"/>
+    <mergeCell ref="J42:AD42"/>
+    <mergeCell ref="J44:AA44"/>
+    <mergeCell ref="C42:H42"/>
+    <mergeCell ref="C39:H39"/>
+    <mergeCell ref="AA6:AH6"/>
+    <mergeCell ref="C43:H43"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="J41:AD41"/>
+    <mergeCell ref="J43:AD43"/>
+    <mergeCell ref="A30:AK30"/>
+    <mergeCell ref="J31:AD31"/>
+    <mergeCell ref="J27:AD27"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="J36:N36"/>
+    <mergeCell ref="C32:H32"/>
+    <mergeCell ref="J32:AD32"/>
+    <mergeCell ref="C36:H36"/>
+    <mergeCell ref="C35:AH35"/>
     <mergeCell ref="C37:H37"/>
     <mergeCell ref="C44:H44"/>
     <mergeCell ref="F53:AL53"/>
     <mergeCell ref="E55:AH55"/>
     <mergeCell ref="E56:AG56"/>
     <mergeCell ref="D50:F50"/>
     <mergeCell ref="G48:P48"/>
     <mergeCell ref="G49:P49"/>
     <mergeCell ref="G50:P50"/>
     <mergeCell ref="G51:P51"/>
     <mergeCell ref="D51:F51"/>
     <mergeCell ref="Q51:Z51"/>
     <mergeCell ref="D49:F49"/>
     <mergeCell ref="Q50:Z50"/>
     <mergeCell ref="Q49:Z49"/>
     <mergeCell ref="A46:AK46"/>
-    <mergeCell ref="C42:H42"/>
-[...47 lines deleted...]
-    <mergeCell ref="D48:F48"/>
   </mergeCells>
-  <phoneticPr fontId="4"/>
+  <phoneticPr fontId="5"/>
   <conditionalFormatting sqref="C27 J28">
-    <cfRule type="expression" dxfId="4" priority="5">
+    <cfRule type="expression" dxfId="5" priority="5">
       <formula>$J$11="MM: Market Makers (excluding trading participants)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C32">
-    <cfRule type="expression" dxfId="3" priority="3">
+    <cfRule type="expression" dxfId="4" priority="3">
       <formula>$J$31="Initial Registration"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J13:AD13">
-    <cfRule type="expression" dxfId="0" priority="1">
+    <cfRule type="expression" dxfId="3" priority="1">
       <formula>$J$11="VD: Vender"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J27:AD27">
     <cfRule type="expression" dxfId="2" priority="4">
       <formula>$J$11="MM: Market Makers (excluding trading participants)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J32:AD32">
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>$J$31="Initial Registration"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="10">
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J13:AD13" xr:uid="{27184AE3-5CA8-4BBB-9265-36972C267059}">
       <formula1>5</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J27:AD27" xr:uid="{DE516053-8A5F-4FDE-94F8-7DFC2E506811}">
       <formula1>"Registration,No registration"</formula1>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="1行あたり25文字以内" sqref="J41" xr:uid="{2273AA8C-C687-4EE0-B45B-5BBAB948E642}">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="敬称含めて全角25文字以内で_x000a_お願いします。" sqref="J41 J44:AA44" xr:uid="{DFA6CECE-7F00-4E64-9896-A6605F49972B}">
@@ -7381,1016 +8082,975 @@
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>160020</xdr:colOff>
                     <xdr:row>61</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>106680</xdr:colOff>
                     <xdr:row>65</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05E2C74A-4EAA-4598-BE4A-4E35F8CC783D}">
-  <dimension ref="A1:AX9"/>
+  <dimension ref="A1:AZ8"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L11" sqref="L11"/>
+    <sheetView topLeftCell="T1" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="10.5546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12" customWidth="1"/>
+    <col min="5" max="7" width="8.88671875" style="170"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" ht="14.4">
-[...6 lines deleted...]
-      <c r="C1" s="68"/>
+    <row r="1" spans="1:52" ht="192.6" thickBot="1">
+      <c r="A1" s="174" t="s">
+        <v>132</v>
+      </c>
+      <c r="B1" s="172" t="s">
+        <v>133</v>
+      </c>
+      <c r="C1" s="172" t="s">
+        <v>134</v>
+      </c>
       <c r="D1" s="173" t="s">
+        <v>135</v>
+      </c>
+      <c r="E1" s="178" t="s">
+        <v>137</v>
+      </c>
+      <c r="F1" s="179" t="s">
+        <v>138</v>
+      </c>
+      <c r="G1" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="H1" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="I1" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="J1" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="E1" s="174"/>
-[...14 lines deleted...]
-      <c r="T1" s="176" t="s">
+      <c r="K1" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="U1" s="177"/>
-[...28 lines deleted...]
-      <c r="AX1" s="178"/>
+      <c r="L1" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="M1" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="N1" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="O1" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="P1" s="67" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="R1" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="S1" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="T1" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="U1" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="V1" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="W1" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="X1" s="63" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y1" s="63" t="s">
+        <v>61</v>
+      </c>
+      <c r="Z1" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA1" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="AB1" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC1" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="AD1" s="63" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE1" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF1" s="63" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG1" s="63" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH1" s="63" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI1" s="63" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ1" s="63" t="s">
+        <v>72</v>
+      </c>
+      <c r="AK1" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL1" s="64" t="s">
+        <v>74</v>
+      </c>
+      <c r="AM1" s="64" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN1" s="64" t="s">
+        <v>76</v>
+      </c>
+      <c r="AO1" s="63" t="s">
+        <v>77</v>
+      </c>
+      <c r="AP1" s="63" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ1" s="63" t="s">
+        <v>79</v>
+      </c>
+      <c r="AR1" s="63" t="s">
+        <v>80</v>
+      </c>
+      <c r="AS1" s="63" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT1" s="63" t="s">
+        <v>82</v>
+      </c>
+      <c r="AU1" s="63" t="s">
+        <v>83</v>
+      </c>
+      <c r="AV1" s="63" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW1" s="63" t="s">
+        <v>85</v>
+      </c>
+      <c r="AX1" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="AY1" s="64" t="s">
+        <v>87</v>
+      </c>
+      <c r="AZ1" s="64" t="s">
+        <v>88</v>
+      </c>
     </row>
-    <row r="2" spans="1:50" ht="192.6" thickBot="1">
-[...148 lines deleted...]
-      <c r="A3" s="77">
+    <row r="2" spans="1:52">
+      <c r="A2" s="171">
         <f ca="1">TODAY()</f>
-        <v>46149</v>
-[...2 lines deleted...]
-        <f t="array" ref="B3">_xlfn.IFS('UT-54'!D49="Add","追加",'UT-54'!D49="Delete","削除",'UT-54'!D49="","")</f>
+        <v>46226</v>
+      </c>
+      <c r="B2" s="170" t="str">
+        <f>IF('UT-54'!$D49="","",'UT-54'!$D49)</f>
         <v/>
       </c>
-      <c r="C3" s="78"/>
-[...2 lines deleted...]
-      <c r="F3" s="81" t="str">
+      <c r="C2" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170" t="str">
+        <f>IF('UT-54'!$J$13="","",'UT-54'!$J$13)</f>
+        <v/>
+      </c>
+      <c r="F2" s="170" t="str">
+        <f>IF('UT-54'!$J$11="","",'UT-54'!$J$11)</f>
+        <v/>
+      </c>
+      <c r="G2" s="170" t="str">
+        <f>IF('UT-54'!$J$17="","",'UT-54'!$J$17)</f>
+        <v/>
+      </c>
+      <c r="H2" s="71" t="str">
         <f>IF('UT-54'!$G49="","",'UT-54'!$G49)</f>
         <v/>
       </c>
-      <c r="G3" s="82"/>
-[...1 lines deleted...]
-      <c r="I3" s="81" t="str">
+      <c r="I2" s="72"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="71" t="str">
         <f>IF('UT-54'!$G49="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
-      <c r="J3" s="104"/>
-[...3 lines deleted...]
-      <c r="N3" s="83" t="str">
+      <c r="L2" s="89"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="73" t="str">
         <f>IF('UT-54'!$Q49="","",'UT-54'!$Q49)</f>
         <v/>
       </c>
-      <c r="O3" s="98"/>
-[...34 lines deleted...]
-      <c r="AX3" s="100"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="84"/>
+      <c r="S2" s="84"/>
+      <c r="T2" s="84"/>
+      <c r="U2" s="84"/>
+      <c r="V2" s="85"/>
+      <c r="W2" s="85"/>
+      <c r="X2" s="85"/>
+      <c r="Y2" s="85"/>
+      <c r="Z2" s="85"/>
+      <c r="AA2" s="85"/>
+      <c r="AB2" s="85"/>
+      <c r="AC2" s="85"/>
+      <c r="AD2" s="85"/>
+      <c r="AE2" s="85"/>
+      <c r="AF2" s="85"/>
+      <c r="AG2" s="85"/>
+      <c r="AH2" s="85"/>
+      <c r="AI2" s="85"/>
+      <c r="AJ2" s="85"/>
+      <c r="AK2" s="85"/>
+      <c r="AL2" s="85"/>
+      <c r="AM2" s="85"/>
+      <c r="AN2" s="85"/>
+      <c r="AO2" s="85"/>
+      <c r="AP2" s="85"/>
+      <c r="AQ2" s="85"/>
+      <c r="AR2" s="85"/>
+      <c r="AS2" s="85"/>
+      <c r="AT2" s="85"/>
+      <c r="AU2" s="85"/>
+      <c r="AV2" s="85"/>
+      <c r="AW2" s="85"/>
+      <c r="AX2" s="85"/>
+      <c r="AY2" s="85"/>
+      <c r="AZ2" s="85"/>
     </row>
-    <row r="4" spans="1:50">
-[...5 lines deleted...]
-        <f t="array" ref="B4">_xlfn.IFS('UT-54'!D50="Add","追加",'UT-54'!D50="Delete","削除",'UT-54'!D50="","")</f>
+    <row r="3" spans="1:52">
+      <c r="A3" s="171">
+        <f t="shared" ref="A3:A4" ca="1" si="0">TODAY()</f>
+        <v>46226</v>
+      </c>
+      <c r="B3" s="170" t="str">
+        <f>IF('UT-54'!$D50="","",'UT-54'!$D50)</f>
         <v/>
       </c>
-      <c r="C4" s="74"/>
-[...2 lines deleted...]
-      <c r="F4" s="73" t="str">
+      <c r="C3" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="D3" s="170"/>
+      <c r="E3" s="175" t="str">
+        <f>IF('UT-54'!$J$13="","",'UT-54'!$J$13)</f>
+        <v/>
+      </c>
+      <c r="F3" s="175" t="str">
+        <f>IF('UT-54'!$J$11="","",'UT-54'!$J$11)</f>
+        <v/>
+      </c>
+      <c r="G3" s="175" t="str">
+        <f>IF('UT-54'!$J$17="","",'UT-54'!$J$17)</f>
+        <v/>
+      </c>
+      <c r="H3" s="68" t="str">
         <f>IF('UT-54'!$G50="","",'UT-54'!$G50)</f>
         <v/>
       </c>
-      <c r="G4" s="61"/>
-[...1 lines deleted...]
-      <c r="I4" s="73" t="str">
+      <c r="I3" s="60"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="68" t="str">
         <f>IF('UT-54'!$G50="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
-      <c r="J4" s="105"/>
-[...3 lines deleted...]
-      <c r="N4" s="85" t="str">
+      <c r="L3" s="90"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="74" t="str">
         <f>IF('UT-54'!$Q50="","",'UT-54'!$Q50)</f>
         <v/>
       </c>
-      <c r="O4" s="98"/>
-[...34 lines deleted...]
-      <c r="AX4" s="100"/>
+      <c r="Q3" s="83"/>
+      <c r="R3" s="84"/>
+      <c r="S3" s="84"/>
+      <c r="T3" s="84"/>
+      <c r="U3" s="84"/>
+      <c r="V3" s="85"/>
+      <c r="W3" s="85"/>
+      <c r="X3" s="85"/>
+      <c r="Y3" s="85"/>
+      <c r="Z3" s="85"/>
+      <c r="AA3" s="85"/>
+      <c r="AB3" s="85"/>
+      <c r="AC3" s="85"/>
+      <c r="AD3" s="85"/>
+      <c r="AE3" s="85"/>
+      <c r="AF3" s="85"/>
+      <c r="AG3" s="85"/>
+      <c r="AH3" s="85"/>
+      <c r="AI3" s="85"/>
+      <c r="AJ3" s="85"/>
+      <c r="AK3" s="85"/>
+      <c r="AL3" s="85"/>
+      <c r="AM3" s="85"/>
+      <c r="AN3" s="85"/>
+      <c r="AO3" s="85"/>
+      <c r="AP3" s="85"/>
+      <c r="AQ3" s="85"/>
+      <c r="AR3" s="85"/>
+      <c r="AS3" s="85"/>
+      <c r="AT3" s="85"/>
+      <c r="AU3" s="85"/>
+      <c r="AV3" s="85"/>
+      <c r="AW3" s="85"/>
+      <c r="AX3" s="85"/>
+      <c r="AY3" s="85"/>
+      <c r="AZ3" s="85"/>
     </row>
-    <row r="5" spans="1:50" ht="13.8" thickBot="1">
-      <c r="A5" s="86">
+    <row r="4" spans="1:52" ht="13.8" thickBot="1">
+      <c r="A4" s="171">
         <f t="shared" ca="1" si="0"/>
-        <v>46149</v>
-[...2 lines deleted...]
-        <f t="array" ref="B5">_xlfn.IFS('UT-54'!D51="Add","追加",'UT-54'!D51="Delete","削除",'UT-54'!D51="","")</f>
+        <v>46226</v>
+      </c>
+      <c r="B4" s="170" t="str">
+        <f>IF('UT-54'!$D51="","",'UT-54'!$D51)</f>
         <v/>
       </c>
-      <c r="C5" s="87"/>
-[...2 lines deleted...]
-      <c r="F5" s="90" t="str">
+      <c r="C4" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="D4" s="170"/>
+      <c r="E4" s="175" t="str">
+        <f>IF('UT-54'!$J$13="","",'UT-54'!$J$13)</f>
+        <v/>
+      </c>
+      <c r="F4" s="175" t="str">
+        <f>IF('UT-54'!$J$11="","",'UT-54'!$J$11)</f>
+        <v/>
+      </c>
+      <c r="G4" s="175" t="str">
+        <f>IF('UT-54'!$J$17="","",'UT-54'!$J$17)</f>
+        <v/>
+      </c>
+      <c r="H4" s="75" t="str">
         <f>IF('UT-54'!$G51="","",'UT-54'!$G51)</f>
         <v/>
       </c>
-      <c r="G5" s="91"/>
-[...1 lines deleted...]
-      <c r="I5" s="90" t="str">
+      <c r="I4" s="76"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="75" t="str">
         <f>IF('UT-54'!$G51="","",'UT-54'!$J$17)</f>
         <v/>
       </c>
-      <c r="J5" s="106"/>
-[...3 lines deleted...]
-      <c r="N5" s="92" t="str">
+      <c r="L4" s="91"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="76"/>
+      <c r="P4" s="77" t="str">
         <f>IF('UT-54'!$Q51="","",'UT-54'!$Q51)</f>
         <v/>
       </c>
-      <c r="O5" s="98"/>
-[...34 lines deleted...]
-      <c r="AX5" s="100"/>
+      <c r="Q4" s="83"/>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="85"/>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
+      <c r="AL4" s="85"/>
+      <c r="AM4" s="85"/>
+      <c r="AN4" s="85"/>
+      <c r="AO4" s="85"/>
+      <c r="AP4" s="85"/>
+      <c r="AQ4" s="85"/>
+      <c r="AR4" s="85"/>
+      <c r="AS4" s="85"/>
+      <c r="AT4" s="85"/>
+      <c r="AU4" s="85"/>
+      <c r="AV4" s="85"/>
+      <c r="AW4" s="85"/>
+      <c r="AX4" s="85"/>
+      <c r="AY4" s="85"/>
+      <c r="AZ4" s="85"/>
     </row>
-    <row r="6" spans="1:50">
-[...2 lines deleted...]
-      <c r="C6" s="51"/>
+    <row r="5" spans="1:52">
+      <c r="A5" s="170"/>
+      <c r="B5" s="170"/>
+      <c r="C5" s="170"/>
+      <c r="D5" s="170"/>
     </row>
-    <row r="7" spans="1:50">
-[...2 lines deleted...]
-      <c r="C7" s="51"/>
+    <row r="6" spans="1:52">
+      <c r="A6" s="170"/>
+      <c r="B6" s="170"/>
+      <c r="C6" s="170"/>
+      <c r="D6" s="170"/>
     </row>
-    <row r="8" spans="1:50">
-[...2 lines deleted...]
-      <c r="C8" s="51"/>
+    <row r="7" spans="1:52">
+      <c r="A7" s="170"/>
+      <c r="B7" s="170"/>
+      <c r="C7" s="170"/>
+      <c r="D7" s="170"/>
     </row>
-    <row r="9" spans="1:50">
-[...2 lines deleted...]
-      <c r="C9" s="51"/>
+    <row r="8" spans="1:52">
+      <c r="A8" s="170"/>
+      <c r="B8" s="170"/>
+      <c r="C8" s="170"/>
+      <c r="D8" s="170"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...5 lines deleted...]
-  <phoneticPr fontId="4"/>
+  <phoneticPr fontId="5"/>
   <hyperlinks>
-    <hyperlink ref="J2" r:id="rId1" display="xxxx@xx.com" xr:uid="{73EACC64-5C57-451C-997D-1DB33EE3FB3C}"/>
+    <hyperlink ref="L1" r:id="rId1" display="xxxx@xx.com" xr:uid="{73EACC64-5C57-451C-997D-1DB33EE3FB3C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D920976B-D33D-48BD-A353-D0159B7FEF19}">
-  <dimension ref="A4:AM12"/>
+  <dimension ref="A4:AN11"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView topLeftCell="Z1" workbookViewId="0">
+      <selection activeCell="AG17" sqref="AG17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="10.5546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="35.109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="14" width="14.33203125" customWidth="1"/>
+    <col min="4" max="4" width="8.88671875" style="175"/>
+    <col min="9" max="9" width="35.109375" customWidth="1"/>
+    <col min="10" max="10" width="26.5546875" customWidth="1"/>
+    <col min="11" max="11" width="36.109375" customWidth="1"/>
+    <col min="14" max="14" width="17.33203125" customWidth="1"/>
+    <col min="15" max="15" width="14.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:39" s="46" customFormat="1" ht="24.75" customHeight="1">
-[...10 lines deleted...]
-      <c r="E4" s="183" t="s">
+    <row r="4" spans="1:40" s="45" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A4" s="151" t="s">
+        <v>92</v>
+      </c>
+      <c r="B4" s="151" t="s">
+        <v>93</v>
+      </c>
+      <c r="C4" s="151" t="s">
+        <v>94</v>
+      </c>
+      <c r="D4" s="151" t="s">
+        <v>141</v>
+      </c>
+      <c r="E4" s="166"/>
+      <c r="F4" s="152" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="185" t="s">
+      <c r="G4" s="159" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="185" t="s">
+      <c r="H4" s="159" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="187" t="s">
+      <c r="I4" s="155" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="191" t="s">
+      <c r="J4" s="163" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="192"/>
-[...6 lines deleted...]
-      <c r="Q4" s="183" t="s">
+      <c r="K4" s="164"/>
+      <c r="L4" s="164"/>
+      <c r="M4" s="164"/>
+      <c r="N4" s="164"/>
+      <c r="O4" s="164"/>
+      <c r="P4" s="164"/>
+      <c r="Q4" s="165"/>
+      <c r="R4" s="152" t="s">
         <v>11</v>
       </c>
-      <c r="R4" s="194" t="s">
+      <c r="S4" s="154" t="s">
         <v>12</v>
       </c>
-      <c r="S4" s="43" t="s">
+      <c r="T4" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="T4" s="195" t="s">
+      <c r="U4" s="156" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="196"/>
-[...1 lines deleted...]
-      <c r="W4" s="183" t="s">
+      <c r="V4" s="157"/>
+      <c r="W4" s="158"/>
+      <c r="X4" s="152" t="s">
         <v>15</v>
       </c>
-      <c r="X4" s="183" t="s">
+      <c r="Y4" s="152" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="183" t="s">
+      <c r="Z4" s="152" t="s">
         <v>17</v>
       </c>
-      <c r="Z4" s="183" t="s">
+      <c r="AA4" s="152" t="s">
         <v>18</v>
       </c>
-      <c r="AA4" s="183" t="s">
+      <c r="AB4" s="152" t="s">
         <v>19</v>
       </c>
-      <c r="AB4" s="183" t="s">
+      <c r="AC4" s="152" t="s">
         <v>20</v>
       </c>
-      <c r="AC4" s="183" t="s">
+      <c r="AD4" s="152" t="s">
         <v>21</v>
       </c>
-      <c r="AD4" s="183" t="s">
+      <c r="AE4" s="152" t="s">
         <v>22</v>
       </c>
-      <c r="AE4" s="183" t="s">
+      <c r="AF4" s="152" t="s">
         <v>23</v>
       </c>
-      <c r="AF4" s="183" t="s">
+      <c r="AG4" s="152" t="s">
         <v>24</v>
       </c>
-      <c r="AG4" s="183" t="s">
+      <c r="AH4" s="152" t="s">
         <v>25</v>
       </c>
-      <c r="AH4" s="183" t="s">
+      <c r="AI4" s="152" t="s">
         <v>26</v>
       </c>
-      <c r="AI4" s="183" t="s">
+      <c r="AJ4" s="152" t="s">
         <v>27</v>
       </c>
-      <c r="AJ4" s="183" t="s">
+      <c r="AK4" s="152" t="s">
         <v>28</v>
       </c>
-      <c r="AK4" s="44"/>
-[...1 lines deleted...]
-      <c r="AM4" s="45"/>
+      <c r="AL4" s="43"/>
+      <c r="AM4" s="44"/>
+      <c r="AN4" s="44"/>
     </row>
-    <row r="5" spans="1:39" s="46" customFormat="1" ht="33" customHeight="1">
-[...8 lines deleted...]
-      <c r="I5" s="70" t="s">
+    <row r="5" spans="1:40" s="45" customFormat="1" ht="33" customHeight="1">
+      <c r="A5" s="151"/>
+      <c r="B5" s="151"/>
+      <c r="C5" s="151"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="167"/>
+      <c r="F5" s="168"/>
+      <c r="G5" s="160"/>
+      <c r="H5" s="160"/>
+      <c r="I5" s="153"/>
+      <c r="J5" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="J5" s="71" t="s">
+      <c r="K5" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="K5" s="71" t="s">
+      <c r="L5" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="L5" s="71" t="s">
+      <c r="M5" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="M5" s="189" t="s">
+      <c r="N5" s="161" t="s">
         <v>33</v>
       </c>
-      <c r="N5" s="190"/>
-      <c r="O5" s="189" t="s">
+      <c r="O5" s="162"/>
+      <c r="P5" s="161" t="s">
         <v>34</v>
       </c>
-      <c r="P5" s="190"/>
-[...3 lines deleted...]
-      <c r="T5" s="48" t="s">
+      <c r="Q5" s="162"/>
+      <c r="R5" s="153"/>
+      <c r="S5" s="155"/>
+      <c r="T5" s="46"/>
+      <c r="U5" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="U5" s="49" t="s">
+      <c r="V5" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="V5" s="50" t="s">
+      <c r="W5" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="W5" s="188"/>
-[...15 lines deleted...]
-      <c r="AM5" s="45"/>
+      <c r="X5" s="153"/>
+      <c r="Y5" s="153"/>
+      <c r="Z5" s="153"/>
+      <c r="AA5" s="153"/>
+      <c r="AB5" s="153"/>
+      <c r="AC5" s="153"/>
+      <c r="AD5" s="153"/>
+      <c r="AE5" s="153"/>
+      <c r="AF5" s="153"/>
+      <c r="AG5" s="153"/>
+      <c r="AH5" s="153"/>
+      <c r="AI5" s="153"/>
+      <c r="AJ5" s="153"/>
+      <c r="AK5" s="153"/>
+      <c r="AL5" s="43"/>
+      <c r="AM5" s="44"/>
+      <c r="AN5" s="44"/>
     </row>
-    <row r="6" spans="1:39" s="46" customFormat="1" ht="30" customHeight="1">
-      <c r="A6" s="120">
+    <row r="6" spans="1:40" s="45" customFormat="1" ht="30" customHeight="1">
+      <c r="A6" s="100">
         <f ca="1">TODAY()</f>
-        <v>46149</v>
-[...1 lines deleted...]
-      <c r="B6" s="73" t="str" cm="1">
+        <v>46226</v>
+      </c>
+      <c r="B6" s="68" t="str" cm="1">
         <f t="array" ref="B6">_xlfn.IFS('UT-54'!$J$27="","",'UT-54'!$J$27="No registration","",'UT-54'!$J$27="Registration","○")</f>
         <v/>
       </c>
-      <c r="C6" s="74"/>
-      <c r="D6" s="121" t="s">
+      <c r="C6" s="69" t="s">
+        <v>140</v>
+      </c>
+      <c r="D6" s="177" t="str">
+        <f>IF('UT-54'!$J$13="","",'UT-54'!$J$13)</f>
+        <v/>
+      </c>
+      <c r="E6" s="101" t="s">
         <v>38</v>
       </c>
-      <c r="E6" s="73" t="str" cm="1">
-        <f t="array" ref="E6">_xlfn.IFS('UT-54'!$J$31="Initial Registration","新規",'UT-54'!$J$31="Change","変更",'UT-54'!$J$31="","")</f>
+      <c r="F6" s="68" t="str" cm="1">
+        <f t="array" ref="F6">_xlfn.IFS('UT-54'!$J$31="Initial Registration","新規",'UT-54'!$J$31="Change","変更",'UT-54'!$J$31="","")</f>
         <v/>
       </c>
-      <c r="F6" s="107"/>
-[...1 lines deleted...]
-        <f t="array" ref="G6">_xlfn.IFS('UT-54'!$J$32="日本語(Japanese)","和文",'UT-54'!$J$32="英語(English)","英文",'UT-54'!$J$32="","")</f>
+      <c r="G6" s="92"/>
+      <c r="H6" s="68" t="str" cm="1">
+        <f t="array" ref="H6">_xlfn.IFS('UT-54'!$J$32="日本語(Japanese)","和文",'UT-54'!$J$32="英語(English)","英文",'UT-54'!$J$32="","")</f>
         <v/>
       </c>
-      <c r="H6" s="73" t="str">
+      <c r="I6" s="68" t="str">
         <f>IF('UT-54'!$J$41="","",'UT-54'!$J$41)</f>
         <v/>
       </c>
-      <c r="I6" s="73" t="str">
+      <c r="J6" s="68" t="str">
         <f>IF('UT-54'!$J$42="","",'UT-54'!$J$42)</f>
         <v/>
       </c>
-      <c r="J6" s="73" t="str">
+      <c r="K6" s="68" t="str">
         <f>IF('UT-54'!$J$44="","",'UT-54'!$J$44)</f>
         <v/>
       </c>
-      <c r="K6" s="108" t="s">
+      <c r="L6" s="93" t="s">
         <v>39</v>
       </c>
-      <c r="L6" s="73" t="str">
+      <c r="M6" s="68" t="str">
         <f>IF('UT-54'!$J$36="","",'UT-54'!$J$36)</f>
         <v/>
       </c>
-      <c r="M6" s="73" t="str">
+      <c r="N6" s="68" t="str">
         <f>IF('UT-54'!$J$37="","",'UT-54'!$J$37)</f>
         <v/>
       </c>
-      <c r="N6" s="73" t="str">
+      <c r="O6" s="68" t="str">
         <f>IF('UT-54'!$J$38="","",'UT-54'!$J$38)</f>
         <v/>
       </c>
-      <c r="O6" s="73" t="str">
+      <c r="P6" s="68" t="str">
         <f>IF('UT-54'!$J$39="","",'UT-54'!$J$39)</f>
         <v/>
       </c>
-      <c r="P6" s="73" t="str">
+      <c r="Q6" s="68" t="str">
         <f>IF('UT-54'!$J$40="","",'UT-54'!$J$40)</f>
         <v/>
       </c>
-      <c r="Q6" s="109"/>
-[...17 lines deleted...]
-      <c r="AC6" s="73" t="str">
+      <c r="R6" s="94"/>
+      <c r="S6" s="94"/>
+      <c r="T6" s="95"/>
+      <c r="U6" s="96"/>
+      <c r="V6" s="97"/>
+      <c r="W6" s="97"/>
+      <c r="X6" s="94" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y6" s="94" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z6" s="98" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA6" s="94"/>
+      <c r="AB6" s="94"/>
+      <c r="AC6" s="94"/>
+      <c r="AD6" s="68" t="str">
         <f>IF('UT-54'!$J$43="","",'UT-54'!$J$43)</f>
         <v/>
       </c>
-      <c r="AD6" s="114"/>
-[...8 lines deleted...]
-      <c r="AM6" s="45"/>
+      <c r="AE6" s="99"/>
+      <c r="AF6" s="99"/>
+      <c r="AG6" s="94"/>
+      <c r="AH6" s="99"/>
+      <c r="AI6" s="94"/>
+      <c r="AJ6" s="94"/>
+      <c r="AK6" s="94"/>
+      <c r="AL6" s="44"/>
+      <c r="AM6" s="44"/>
+      <c r="AN6" s="44"/>
     </row>
-    <row r="7" spans="1:39" s="46" customFormat="1" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D7" s="123" t="s">
+    <row r="7" spans="1:40" s="50" customFormat="1" ht="18" customHeight="1">
+      <c r="D7" s="176"/>
+      <c r="F7" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="42" t="s">
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="52"/>
+      <c r="J7" s="52"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="T7" s="54"/>
+      <c r="U7" s="51"/>
+      <c r="AL7" s="55"/>
+      <c r="AM7" s="55"/>
+      <c r="AN7" s="55"/>
+    </row>
+    <row r="8" spans="1:40" s="50" customFormat="1" ht="18" customHeight="1">
+      <c r="D8" s="176"/>
+      <c r="F8" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="115"/>
-[...62 lines deleted...]
-      <c r="AM7" s="45"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="57"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="58"/>
+      <c r="N8" s="58"/>
+      <c r="O8" s="58"/>
+      <c r="T8" s="54"/>
+      <c r="U8" s="57"/>
+      <c r="AL8" s="55"/>
+      <c r="AM8" s="55"/>
+      <c r="AN8" s="55"/>
     </row>
-    <row r="8" spans="1:39" s="51" customFormat="1" ht="18" customHeight="1">
-      <c r="E8" s="45" t="s">
+    <row r="9" spans="1:40" s="50" customFormat="1" ht="18" customHeight="1">
+      <c r="D9" s="176"/>
+      <c r="F9" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="F8" s="52"/>
-[...13 lines deleted...]
-      <c r="AM8" s="56"/>
+      <c r="G9" s="59"/>
+      <c r="H9" s="59"/>
+      <c r="I9" s="59"/>
+      <c r="J9" s="59"/>
+      <c r="K9" s="58"/>
+      <c r="L9" s="58"/>
+      <c r="N9" s="58"/>
+      <c r="O9" s="58"/>
+      <c r="T9" s="54"/>
+      <c r="U9" s="59"/>
+      <c r="AL9" s="55"/>
+      <c r="AM9" s="55"/>
+      <c r="AN9" s="55"/>
     </row>
-    <row r="9" spans="1:39" s="51" customFormat="1" ht="18" customHeight="1">
-      <c r="E9" s="57" t="s">
+    <row r="10" spans="1:40" s="50" customFormat="1" ht="18" customHeight="1">
+      <c r="D10" s="176"/>
+      <c r="F10" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="F9" s="58"/>
-[...11 lines deleted...]
-      <c r="AM9" s="56"/>
+      <c r="G10" s="59"/>
+      <c r="H10" s="59"/>
+      <c r="I10" s="59"/>
+      <c r="J10" s="59"/>
+      <c r="K10" s="58"/>
+      <c r="L10" s="58"/>
+      <c r="N10" s="58"/>
+      <c r="O10" s="58"/>
+      <c r="T10" s="54"/>
+      <c r="U10" s="59"/>
+      <c r="AL10" s="55"/>
+      <c r="AM10" s="55"/>
+      <c r="AN10" s="55"/>
     </row>
-    <row r="10" spans="1:39" s="51" customFormat="1" ht="18" customHeight="1">
-      <c r="E10" s="45" t="s">
+    <row r="11" spans="1:40" s="50" customFormat="1" ht="18" customHeight="1">
+      <c r="D11" s="176"/>
+      <c r="F11" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="F10" s="60"/>
-[...47 lines deleted...]
-      <c r="AM12" s="56"/>
+      <c r="G11" s="57"/>
+      <c r="H11" s="57"/>
+      <c r="I11" s="57"/>
+      <c r="J11" s="57"/>
+      <c r="K11" s="58"/>
+      <c r="L11" s="58"/>
+      <c r="N11" s="58"/>
+      <c r="O11" s="58"/>
+      <c r="T11" s="54"/>
+      <c r="U11" s="57"/>
+      <c r="AL11" s="55"/>
+      <c r="AM11" s="55"/>
+      <c r="AN11" s="55"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
+  <mergeCells count="29">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="AD4:AD5"/>
+    <mergeCell ref="AE4:AE5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="J4:Q4"/>
     <mergeCell ref="AF4:AF5"/>
-    <mergeCell ref="AG4:AG5"/>
-[...4 lines deleted...]
-    <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
-    <mergeCell ref="T4:V4"/>
-    <mergeCell ref="W4:W5"/>
+    <mergeCell ref="S4:S5"/>
+    <mergeCell ref="U4:W4"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="AA4:AA5"/>
     <mergeCell ref="AB4:AB5"/>
-    <mergeCell ref="F4:F5"/>
-[...1 lines deleted...]
-    <mergeCell ref="H4:H5"/>
     <mergeCell ref="AC4:AC5"/>
-    <mergeCell ref="AD4:AD5"/>
-[...7 lines deleted...]
-    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="AG4:AG5"/>
+    <mergeCell ref="AH4:AH5"/>
+    <mergeCell ref="AI4:AI5"/>
+    <mergeCell ref="AJ4:AJ5"/>
+    <mergeCell ref="AK4:AK5"/>
   </mergeCells>
-  <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH(",",K6)))</formula>
+  <phoneticPr fontId="5"/>
+  <conditionalFormatting sqref="L6">
+    <cfRule type="containsText" dxfId="0" priority="1" stopIfTrue="1" operator="containsText" text=",">
+      <formula>NOT(ISERROR(SEARCH(",",L6)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="全角５０文字以内で入力してください。" prompt="各行、半角50文字もしくは全角25文字以内で入力してください。_x000a_※半角ｶﾝﾏは使用不可です。" sqref="WVQ6:WVT6 JE6:JH6 TA6:TD6 ACW6:ACZ6 AMS6:AMV6 AWO6:AWR6 BGK6:BGN6 BQG6:BQJ6 CAC6:CAF6 CJY6:CKB6 CTU6:CTX6 DDQ6:DDT6 DNM6:DNP6 DXI6:DXL6 EHE6:EHH6 ERA6:ERD6 FAW6:FAZ6 FKS6:FKV6 FUO6:FUR6 GEK6:GEN6 GOG6:GOJ6 GYC6:GYF6 HHY6:HIB6 HRU6:HRX6 IBQ6:IBT6 ILM6:ILP6 IVI6:IVL6 JFE6:JFH6 JPA6:JPD6 JYW6:JYZ6 KIS6:KIV6 KSO6:KSR6 LCK6:LCN6 LMG6:LMJ6 LWC6:LWF6 MFY6:MGB6 MPU6:MPX6 MZQ6:MZT6 NJM6:NJP6 NTI6:NTL6 ODE6:ODH6 ONA6:OND6 OWW6:OWZ6 PGS6:PGV6 PQO6:PQR6 QAK6:QAN6 QKG6:QKJ6 QUC6:QUF6 RDY6:REB6 RNU6:RNX6 RXQ6:RXT6 SHM6:SHP6 SRI6:SRL6 TBE6:TBH6 TLA6:TLD6 TUW6:TUZ6 UES6:UEV6 UOO6:UOR6 UYK6:UYN6 VIG6:VIJ6 VSC6:VSF6 WBY6:WCB6 WLU6:WLX6" xr:uid="{0617B813-1FD6-45DE-A3BF-1ABD1F84082C}">
-      <formula1>LENB(JE6)&lt;=50</formula1>
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="全角５０文字以内で入力してください。" prompt="各行、半角50文字もしくは全角25文字以内で入力してください。_x000a_※半角ｶﾝﾏは使用不可です。" sqref="WVR6:WVU6 JF6:JI6 TB6:TE6 ACX6:ADA6 AMT6:AMW6 AWP6:AWS6 BGL6:BGO6 BQH6:BQK6 CAD6:CAG6 CJZ6:CKC6 CTV6:CTY6 DDR6:DDU6 DNN6:DNQ6 DXJ6:DXM6 EHF6:EHI6 ERB6:ERE6 FAX6:FBA6 FKT6:FKW6 FUP6:FUS6 GEL6:GEO6 GOH6:GOK6 GYD6:GYG6 HHZ6:HIC6 HRV6:HRY6 IBR6:IBU6 ILN6:ILQ6 IVJ6:IVM6 JFF6:JFI6 JPB6:JPE6 JYX6:JZA6 KIT6:KIW6 KSP6:KSS6 LCL6:LCO6 LMH6:LMK6 LWD6:LWG6 MFZ6:MGC6 MPV6:MPY6 MZR6:MZU6 NJN6:NJQ6 NTJ6:NTM6 ODF6:ODI6 ONB6:ONE6 OWX6:OXA6 PGT6:PGW6 PQP6:PQS6 QAL6:QAO6 QKH6:QKK6 QUD6:QUG6 RDZ6:REC6 RNV6:RNY6 RXR6:RXU6 SHN6:SHQ6 SRJ6:SRM6 TBF6:TBI6 TLB6:TLE6 TUX6:TVA6 UET6:UEW6 UOP6:UOS6 UYL6:UYO6 VIH6:VIK6 VSD6:VSG6 WBZ6:WCC6 WLV6:WLY6" xr:uid="{0617B813-1FD6-45DE-A3BF-1ABD1F84082C}">
+      <formula1>LENB(JF6)&lt;=50</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="半角50文字、全角25文字以内で入力してください。_x000a_※半角ｶﾅは使用できません。" prompt="半角50文字、全角25文字以内で入力してください。_x000a_※半角ｶﾅ、ｶﾝﾏは使用不可です。" sqref="WVM6:WVN6 JA6:JB6 SW6:SX6 ACS6:ACT6 AMO6:AMP6 AWK6:AWL6 BGG6:BGH6 BQC6:BQD6 BZY6:BZZ6 CJU6:CJV6 CTQ6:CTR6 DDM6:DDN6 DNI6:DNJ6 DXE6:DXF6 EHA6:EHB6 EQW6:EQX6 FAS6:FAT6 FKO6:FKP6 FUK6:FUL6 GEG6:GEH6 GOC6:GOD6 GXY6:GXZ6 HHU6:HHV6 HRQ6:HRR6 IBM6:IBN6 ILI6:ILJ6 IVE6:IVF6 JFA6:JFB6 JOW6:JOX6 JYS6:JYT6 KIO6:KIP6 KSK6:KSL6 LCG6:LCH6 LMC6:LMD6 LVY6:LVZ6 MFU6:MFV6 MPQ6:MPR6 MZM6:MZN6 NJI6:NJJ6 NTE6:NTF6 ODA6:ODB6 OMW6:OMX6 OWS6:OWT6 PGO6:PGP6 PQK6:PQL6 QAG6:QAH6 QKC6:QKD6 QTY6:QTZ6 RDU6:RDV6 RNQ6:RNR6 RXM6:RXN6 SHI6:SHJ6 SRE6:SRF6 TBA6:TBB6 TKW6:TKX6 TUS6:TUT6 UEO6:UEP6 UOK6:UOL6 UYG6:UYH6 VIC6:VID6 VRY6:VRZ6 WBU6:WBV6 WLQ6:WLR6" xr:uid="{42A6FC04-32D3-4367-8D14-B76C5356CD9A}">
-      <formula1>LENB(JA6)&lt;=50</formula1>
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="半角50文字、全角25文字以内で入力してください。_x000a_※半角ｶﾅは使用できません。" prompt="半角50文字、全角25文字以内で入力してください。_x000a_※半角ｶﾅ、ｶﾝﾏは使用不可です。" sqref="WVN6:WVO6 JB6:JC6 SX6:SY6 ACT6:ACU6 AMP6:AMQ6 AWL6:AWM6 BGH6:BGI6 BQD6:BQE6 BZZ6:CAA6 CJV6:CJW6 CTR6:CTS6 DDN6:DDO6 DNJ6:DNK6 DXF6:DXG6 EHB6:EHC6 EQX6:EQY6 FAT6:FAU6 FKP6:FKQ6 FUL6:FUM6 GEH6:GEI6 GOD6:GOE6 GXZ6:GYA6 HHV6:HHW6 HRR6:HRS6 IBN6:IBO6 ILJ6:ILK6 IVF6:IVG6 JFB6:JFC6 JOX6:JOY6 JYT6:JYU6 KIP6:KIQ6 KSL6:KSM6 LCH6:LCI6 LMD6:LME6 LVZ6:LWA6 MFV6:MFW6 MPR6:MPS6 MZN6:MZO6 NJJ6:NJK6 NTF6:NTG6 ODB6:ODC6 OMX6:OMY6 OWT6:OWU6 PGP6:PGQ6 PQL6:PQM6 QAH6:QAI6 QKD6:QKE6 QTZ6:QUA6 RDV6:RDW6 RNR6:RNS6 RXN6:RXO6 SHJ6:SHK6 SRF6:SRG6 TBB6:TBC6 TKX6:TKY6 TUT6:TUU6 UEP6:UEQ6 UOL6:UOM6 UYH6:UYI6 VID6:VIE6 VRZ6:VSA6 WBV6:WBW6 WLR6:WLS6" xr:uid="{42A6FC04-32D3-4367-8D14-B76C5356CD9A}">
+      <formula1>LENB(JB6)&lt;=50</formula1>
     </dataValidation>
-    <dataValidation type="textLength" imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="-(ハイフン)は入れないでください。" prompt="-(ハイフン)なしの7桁で入力してください。_x000a_英文請求書の場合は入力不可ですので、郵便番号は住所1or住所2にご入力ください。" sqref="WVP6 JD6 SZ6 ACV6 AMR6 AWN6 BGJ6 BQF6 CAB6 CJX6 CTT6 DDP6 DNL6 DXH6 EHD6 EQZ6 FAV6 FKR6 FUN6 GEJ6 GOF6 GYB6 HHX6 HRT6 IBP6 ILL6 IVH6 JFD6 JOZ6 JYV6 KIR6 KSN6 LCJ6 LMF6 LWB6 MFX6 MPT6 MZP6 NJL6 NTH6 ODD6 OMZ6 OWV6 PGR6 PQN6 QAJ6 QKF6 QUB6 RDX6 RNT6 RXP6 SHL6 SRH6 TBD6 TKZ6 TUV6 UER6 UON6 UYJ6 VIF6 VSB6 WBX6 WLT6" xr:uid="{354783FD-4FE4-4040-BDB1-6A20D993E65F}">
+    <dataValidation type="textLength" imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="-(ハイフン)は入れないでください。" prompt="-(ハイフン)なしの7桁で入力してください。_x000a_英文請求書の場合は入力不可ですので、郵便番号は住所1or住所2にご入力ください。" sqref="WVQ6 JE6 TA6 ACW6 AMS6 AWO6 BGK6 BQG6 CAC6 CJY6 CTU6 DDQ6 DNM6 DXI6 EHE6 ERA6 FAW6 FKS6 FUO6 GEK6 GOG6 GYC6 HHY6 HRU6 IBQ6 ILM6 IVI6 JFE6 JPA6 JYW6 KIS6 KSO6 LCK6 LMG6 LWC6 MFY6 MPU6 MZQ6 NJM6 NTI6 ODE6 ONA6 OWW6 PGS6 PQO6 QAK6 QKG6 QUC6 RDY6 RNU6 RXQ6 SHM6 SRI6 TBE6 TLA6 TUW6 UES6 UOO6 UYK6 VIG6 VSC6 WBY6 WLU6" xr:uid="{354783FD-4FE4-4040-BDB1-6A20D993E65F}">
       <formula1>0</formula1>
       <formula2>7</formula2>
     </dataValidation>
-    <dataValidation type="textLength" imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="全角カナ20文字以内で入力して下さい。" prompt="・全角カナ20文字以内_x000a_・「カブシキガイシャ」は入力不要" sqref="WVL6 IZ6 SV6 ACR6 AMN6 AWJ6 BGF6 BQB6 BZX6 CJT6 CTP6 DDL6 DNH6 DXD6 EGZ6 EQV6 FAR6 FKN6 FUJ6 GEF6 GOB6 GXX6 HHT6 HRP6 IBL6 ILH6 IVD6 JEZ6 JOV6 JYR6 KIN6 KSJ6 LCF6 LMB6 LVX6 MFT6 MPP6 MZL6 NJH6 NTD6 OCZ6 OMV6 OWR6 PGN6 PQJ6 QAF6 QKB6 QTX6 RDT6 RNP6 RXL6 SHH6 SRD6 TAZ6 TKV6 TUR6 UEN6 UOJ6 UYF6 VIB6 VRX6 WBT6 WLP6" xr:uid="{76BDA2EB-9BB9-4602-BC15-8CB1FC117A98}">
+    <dataValidation type="textLength" imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="全角カナ20文字以内で入力して下さい。" prompt="・全角カナ20文字以内_x000a_・「カブシキガイシャ」は入力不要" sqref="WVM6 JA6 SW6 ACS6 AMO6 AWK6 BGG6 BQC6 BZY6 CJU6 CTQ6 DDM6 DNI6 DXE6 EHA6 EQW6 FAS6 FKO6 FUK6 GEG6 GOC6 GXY6 HHU6 HRQ6 IBM6 ILI6 IVE6 JFA6 JOW6 JYS6 KIO6 KSK6 LCG6 LMC6 LVY6 MFU6 MPQ6 MZM6 NJI6 NTE6 ODA6 OMW6 OWS6 PGO6 PQK6 QAG6 QKC6 QTY6 RDU6 RNQ6 RXM6 SHI6 SRE6 TBA6 TKW6 TUS6 UEO6 UOK6 UYG6 VIC6 VRY6 WBU6 WLQ6" xr:uid="{76BDA2EB-9BB9-4602-BC15-8CB1FC117A98}">
       <formula1>0</formula1>
       <formula2>20</formula2>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WWJ6 WMN6 WCR6 VSV6 VIZ6 UZD6 UPH6 UFL6 TVP6 TLT6 TBX6 SSB6 SIF6 RYJ6 RON6 RER6 QUV6 QKZ6 QBD6 PRH6 PHL6 OXP6 ONT6 ODX6 NUB6 NKF6 NAJ6 MQN6 MGR6 LWV6 LMZ6 LDD6 KTH6 KJL6 JZP6 JPT6 JFX6 IWB6 IMF6 ICJ6 HSN6 HIR6 GYV6 GOZ6 GFD6 FVH6 FLL6 FBP6 ERT6 EHX6 DYB6 DOF6 DEJ6 CUN6 CKR6 CAV6 BQZ6 BHD6 AXH6 ANL6 ADP6 TT6 JX6 AF6 WVO6:WVO7 WLS6:WLS7 WBW6:WBW7 VSA6:VSA7 VIE6:VIE7 UYI6:UYI7 UOM6:UOM7 UEQ6:UEQ7 TUU6:TUU7 TKY6:TKY7 TBC6:TBC7 SRG6:SRG7 SHK6:SHK7 RXO6:RXO7 RNS6:RNS7 RDW6:RDW7 QUA6:QUA7 QKE6:QKE7 QAI6:QAI7 PQM6:PQM7 PGQ6:PGQ7 OWU6:OWU7 OMY6:OMY7 ODC6:ODC7 NTG6:NTG7 NJK6:NJK7 MZO6:MZO7 MPS6:MPS7 MFW6:MFW7 LWA6:LWA7 LME6:LME7 LCI6:LCI7 KSM6:KSM7 KIQ6:KIQ7 JYU6:JYU7 JOY6:JOY7 JFC6:JFC7 IVG6:IVG7 ILK6:ILK7 IBO6:IBO7 HRS6:HRS7 HHW6:HHW7 GYA6:GYA7 GOE6:GOE7 GEI6:GEI7 FUM6:FUM7 FKQ6:FKQ7 FAU6:FAU7 EQY6:EQY7 EHC6:EHC7 DXG6:DXG7 DNK6:DNK7 DDO6:DDO7 CTS6:CTS7 CJW6:CJW7 CAA6:CAA7 BQE6:BQE7 BGI6:BGI7 AWM6:AWM7 AMQ6:AMQ7 ACU6:ACU7 SY6:SY7 JC6:JC7 IY6 WWA6:WWB6 WME6:WMF6 WCI6:WCJ6 VSM6:VSN6 VIQ6:VIR6 UYU6:UYV6 UOY6:UOZ6 UFC6:UFD6 TVG6:TVH6 TLK6:TLL6 TBO6:TBP6 SRS6:SRT6 SHW6:SHX6 RYA6:RYB6 ROE6:ROF6 REI6:REJ6 QUM6:QUN6 QKQ6:QKR6 QAU6:QAV6 PQY6:PQZ6 PHC6:PHD6 OXG6:OXH6 ONK6:ONL6 ODO6:ODP6 NTS6:NTT6 NJW6:NJX6 NAA6:NAB6 MQE6:MQF6 MGI6:MGJ6 LWM6:LWN6 LMQ6:LMR6 LCU6:LCV6 KSY6:KSZ6 KJC6:KJD6 JZG6:JZH6 JPK6:JPL6 JFO6:JFP6 IVS6:IVT6 ILW6:ILX6 ICA6:ICB6 HSE6:HSF6 HII6:HIJ6 GYM6:GYN6 GOQ6:GOR6 GEU6:GEV6 FUY6:FUZ6 FLC6:FLD6 FBG6:FBH6 ERK6:ERL6 EHO6:EHP6 DXS6:DXT6 DNW6:DNX6 DEA6:DEB6 CUE6:CUF6 CKI6:CKJ6 CAM6:CAN6 BQQ6:BQR6 BGU6:BGV6 AWY6:AWZ6 ANC6:AND6 ADG6:ADH6 TK6:TL6 JO6:JP6 SU6 ACQ6 AMM6 AWI6 BGE6 BQA6 BZW6 CJS6 CTO6 DDK6 DNG6 DXC6 EGY6 EQU6 FAQ6 FKM6 FUI6 GEE6 GOA6 GXW6 HHS6 HRO6 IBK6 ILG6 IVC6 JEY6 JOU6 JYQ6 KIM6 KSI6 LCE6 LMA6 LVW6 MFS6 MPO6 MZK6 NJG6 NTC6 OCY6 OMU6 OWQ6 PGM6 PQI6 QAE6 QKA6 QTW6 RDS6 RNO6 RXK6 SHG6 SRC6 TAY6 TKU6 TUQ6 UEM6 UOI6 UYE6 VIA6 VRW6 WBS6 WLO6 WVK6 WVI6 K6:K7 IW6 SS6 ACO6 AMK6 AWG6 BGC6 BPY6 BZU6 CJQ6 CTM6 DDI6 DNE6 DXA6 EGW6 EQS6 FAO6 FKK6 FUG6 GEC6 GNY6 GXU6 HHQ6 HRM6 IBI6 ILE6 IVA6 JEW6 JOS6 JYO6 KIK6 KSG6 LCC6 LLY6 LVU6 MFQ6 MPM6 MZI6 NJE6 NTA6 OCW6 OMS6 OWO6 PGK6 PQG6 QAC6 QJY6 QTU6 RDQ6 RNM6 RXI6 SHE6 SRA6 TAW6 TKS6 TUO6 UEK6 UOG6 UYC6 VHY6 VRU6 WBQ6 WLM6" xr:uid="{4A2537A4-1125-4303-980B-08A1ED0FC75D}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WWK6 WMO6 WCS6 VSW6 VJA6 UZE6 UPI6 UFM6 TVQ6 TLU6 TBY6 SSC6 SIG6 RYK6 ROO6 RES6 QUW6 QLA6 QBE6 PRI6 PHM6 OXQ6 ONU6 ODY6 NUC6 NKG6 NAK6 MQO6 MGS6 LWW6 LNA6 LDE6 KTI6 KJM6 JZQ6 JPU6 JFY6 IWC6 IMG6 ICK6 HSO6 HIS6 GYW6 GPA6 GFE6 FVI6 FLM6 FBQ6 ERU6 EHY6 DYC6 DOG6 DEK6 CUO6 CKS6 CAW6 BRA6 BHE6 AXI6 ANM6 ADQ6 TU6 JY6 AG6 WVP6 WLT6 WBX6 VSB6 VIF6 UYJ6 UON6 UER6 TUV6 TKZ6 TBD6 SRH6 SHL6 RXP6 RNT6 RDX6 QUB6 QKF6 QAJ6 PQN6 PGR6 OWV6 OMZ6 ODD6 NTH6 NJL6 MZP6 MPT6 MFX6 LWB6 LMF6 LCJ6 KSN6 KIR6 JYV6 JOZ6 JFD6 IVH6 ILL6 IBP6 HRT6 HHX6 GYB6 GOF6 GEJ6 FUN6 FKR6 FAV6 EQZ6 EHD6 DXH6 DNL6 DDP6 CTT6 CJX6 CAB6 BQF6 BGJ6 AWN6 AMR6 ACV6 SZ6 JD6 IZ6 WWB6:WWC6 WMF6:WMG6 WCJ6:WCK6 VSN6:VSO6 VIR6:VIS6 UYV6:UYW6 UOZ6:UPA6 UFD6:UFE6 TVH6:TVI6 TLL6:TLM6 TBP6:TBQ6 SRT6:SRU6 SHX6:SHY6 RYB6:RYC6 ROF6:ROG6 REJ6:REK6 QUN6:QUO6 QKR6:QKS6 QAV6:QAW6 PQZ6:PRA6 PHD6:PHE6 OXH6:OXI6 ONL6:ONM6 ODP6:ODQ6 NTT6:NTU6 NJX6:NJY6 NAB6:NAC6 MQF6:MQG6 MGJ6:MGK6 LWN6:LWO6 LMR6:LMS6 LCV6:LCW6 KSZ6:KTA6 KJD6:KJE6 JZH6:JZI6 JPL6:JPM6 JFP6:JFQ6 IVT6:IVU6 ILX6:ILY6 ICB6:ICC6 HSF6:HSG6 HIJ6:HIK6 GYN6:GYO6 GOR6:GOS6 GEV6:GEW6 FUZ6:FVA6 FLD6:FLE6 FBH6:FBI6 ERL6:ERM6 EHP6:EHQ6 DXT6:DXU6 DNX6:DNY6 DEB6:DEC6 CUF6:CUG6 CKJ6:CKK6 CAN6:CAO6 BQR6:BQS6 BGV6:BGW6 AWZ6:AXA6 AND6:ANE6 ADH6:ADI6 TL6:TM6 JP6:JQ6 SV6 ACR6 AMN6 AWJ6 BGF6 BQB6 BZX6 CJT6 CTP6 DDL6 DNH6 DXD6 EGZ6 EQV6 FAR6 FKN6 FUJ6 GEF6 GOB6 GXX6 HHT6 HRP6 IBL6 ILH6 IVD6 JEZ6 JOV6 JYR6 KIN6 KSJ6 LCF6 LMB6 LVX6 MFT6 MPP6 MZL6 NJH6 NTD6 OCZ6 OMV6 OWR6 PGN6 PQJ6 QAF6 QKB6 QTX6 RDT6 RNP6 RXL6 SHH6 SRD6 TAZ6 TKV6 TUR6 UEN6 UOJ6 UYF6 VIB6 VRX6 WBT6 WLP6 WVL6 WVJ6 L6 IX6 ST6 ACP6 AML6 AWH6 BGD6 BPZ6 BZV6 CJR6 CTN6 DDJ6 DNF6 DXB6 EGX6 EQT6 FAP6 FKL6 FUH6 GED6 GNZ6 GXV6 HHR6 HRN6 IBJ6 ILF6 IVB6 JEX6 JOT6 JYP6 KIL6 KSH6 LCD6 LLZ6 LVV6 MFR6 MPN6 MZJ6 NJF6 NTB6 OCX6 OMT6 OWP6 PGL6 PQH6 QAD6 QJZ6 QTV6 RDR6 RNN6 RXJ6 SHF6 SRB6 TAX6 TKT6 TUP6 UEL6 UOH6 UYD6 VHZ6 VRV6 WBR6 WLN6" xr:uid="{4A2537A4-1125-4303-980B-08A1ED0FC75D}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{194db3f9-2286-46b9-ba58-9c0f26e25b2c}" enabled="1" method="Privileged" siteId="{fe7a9aa7-6097-47a2-9163-81d624f8cbfd}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
-  <Application>Microsoft Excel</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>UT-54</vt:lpstr>
+      <vt:lpstr>Target</vt:lpstr>
+      <vt:lpstr>取引先マスタ</vt:lpstr>
+      <vt:lpstr>'UT-54'!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="checksum">
     <vt:filetime>2023-02-01T06:36:32Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SiteId">
     <vt:lpwstr>fe7a9aa7-6097-47a2-9163-81d624f8cbfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_SetDate">
-    <vt:lpwstr>2026-03-04T14:48:20Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-08T14:36:02Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Name">
     <vt:lpwstr>【2GVDI】社外秘</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_525b0843-b663-4345-b413-7675981e8467_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>
   </property>
 </Properties>
 </file>